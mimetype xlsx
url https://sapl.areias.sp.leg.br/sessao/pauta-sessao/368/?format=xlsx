--- v0 (2026-03-01)
+++ v1 (2026-04-22)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="116" uniqueCount="56">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="116" uniqueCount="57">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Período</t>
   </si>
   <si>
     <t>Matéria</t>
   </si>
   <si>
     <t>Autor</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>Situação</t>
   </si>
   <si>
     <t>ordem dia</t>
   </si>
   <si>
     <t>Projeto de Lei Executivo nº 30 de 2025</t>
   </si>
   <si>
@@ -163,50 +163,53 @@
     <t>Dispõe sobre a abertura de crédito especial à lei orçamentária anual do município de Areias para o exercício de 2026.</t>
   </si>
   <si>
     <t>Indicação nº 15 de 2026</t>
   </si>
   <si>
     <t>Dr. Mateus Miranda</t>
   </si>
   <si>
     <t>Indica ao Prefeito a criação de lei que garanta abono de faltas para acompanhamento de familiares, em linha reta (qualquer grau) e colateral até o terceiro grau, ao menos três vezes ao ano.</t>
   </si>
   <si>
     <t>Indicação nº 16 de 2026</t>
   </si>
   <si>
     <t>Indica Auxilio - funeral aos servidores da Prefeitura Municipal de Areias.</t>
   </si>
   <si>
     <t>Indicação nº 17 de 2026</t>
   </si>
   <si>
     <t>Disponibilização de serviços odontológicos na zona rural.</t>
   </si>
   <si>
     <t>Indicação nº 18 de 2026</t>
+  </si>
+  <si>
+    <t>Tita do Pilão,Nano do Açougue</t>
   </si>
   <si>
     <t>Limpeza, manutenção e desobstrução das estradas vicinais que menciona.</t>
   </si>
   <si>
     <t>Indicação nº 19 de 2026</t>
   </si>
   <si>
     <t>Conserto das calçadas do município.</t>
   </si>
   <si>
     <t>Indicação nº 20 de 2026</t>
   </si>
   <si>
     <t>Indica coleta de lixo reciclável nas ruas que menciona.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
@@ -938,94 +941,94 @@
       </c>
       <c r="C20" t="s">
         <v>48</v>
       </c>
       <c r="D20" t="s">
         <v>32</v>
       </c>
       <c r="E20" t="s">
         <v>49</v>
       </c>
       <c r="F20" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>2357</v>
       </c>
       <c r="B21" t="s">
         <v>40</v>
       </c>
       <c r="C21" t="s">
         <v>50</v>
       </c>
       <c r="D21" t="s">
-        <v>29</v>
+        <v>51</v>
       </c>
       <c r="E21" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="F21" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>2358</v>
       </c>
       <c r="B22" t="s">
         <v>40</v>
       </c>
       <c r="C22" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="D22" t="s">
-        <v>29</v>
+        <v>51</v>
       </c>
       <c r="E22" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="F22" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>2361</v>
       </c>
       <c r="B23" t="s">
         <v>40</v>
       </c>
       <c r="C23" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D23" t="s">
         <v>44</v>
       </c>
       <c r="E23" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="F23" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>