--- v1 (2026-02-04)
+++ v2 (2026-05-14)
@@ -48,546 +48,546 @@
   <si>
     <t>Tipo da Norma Jurídica/Descrição</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1179</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1494</t>
   </si>
   <si>
     <t>LEI</t>
   </si>
   <si>
     <t>Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/normajuridica/2025/1179/lei_1494_2025.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/normajuridica/2025/1179/lei_1494_2025.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa a Despesa do Município de Areias, Estado de São Paulo, para o Exercício Financeiro de 2026.</t>
   </si>
   <si>
     <t>1117</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1452</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/normajuridica/2024/1117/lei_1452_2024.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/normajuridica/2024/1117/lei_1452_2024.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE AREIAS, ESTADO DE SÃO PAULO, PARA O EXERCÍCIO FINANCEIRO DE 2025.</t>
   </si>
   <si>
     <t>1055</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>1416</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/normajuridica/2023/1055/lei_1416_2023.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/normajuridica/2023/1055/lei_1416_2023.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE AREIAS, ESTADO DE SÃO PAULO, PARA O EXERCÍCIO FINANCEIRO DE 2024.</t>
   </si>
   <si>
     <t>994</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>1395</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/normajuridica/2022/994/lei_1395_2022.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/normajuridica/2022/994/lei_1395_2022.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE AREIAS, ESTADO DE SÃO PAULO, PARA O EXERCÍCIO FINANCEIRO DE 2023.</t>
   </si>
   <si>
     <t>992</t>
   </si>
   <si>
     <t>1394</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/normajuridica/2022/992/lei_1394_2022.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/normajuridica/2022/992/lei_1394_2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DA REDAÇÃO DA LEI ORÇAMENTÁRIA ANUAL DO EXERCÍCIO DE 2022.</t>
   </si>
   <si>
     <t>906</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>1359</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/normajuridica/2021/906/lei_1359_2021.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/normajuridica/2021/906/lei_1359_2021.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE AREIAS, ESTADO DE SÃO PAULO, PARA O EXERCÍCIO FINANCEIRO DE 2022.</t>
   </si>
   <si>
     <t>877</t>
   </si>
   <si>
     <t>1339</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/normajuridica/2021/877/lei_1339_2021_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/normajuridica/2021/877/lei_1339_2021_2.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ESPECIAL À LEI ORÇAMENTÁRIA ANUAL DO MUNICÍPIO DE AREIAS PARA O EXERCÍCIO DE 2021.</t>
   </si>
   <si>
     <t>871</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>1338</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/normajuridica/2020/871/lei_1338_2020.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/normajuridica/2020/871/lei_1338_2020.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICIPIO DE AREIAS, ESTADO DE SÃO PAULO, PARA O EXERCÍCIO FINANCEIRO DE 2021.</t>
   </si>
   <si>
     <t>870</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>ATM</t>
   </si>
   <si>
     <t>Ato da Mesa</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/normajuridica/2020/870/ato_mesa_1_2020.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/normajuridica/2020/870/ato_mesa_1_2020.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE SUPLEMENTAÇÃO DE DOTAÇÕES ORÇAMENTÁRIAS.</t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>1323</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/normajuridica/2019/841/lei_1323_2019.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/normajuridica/2019/841/lei_1323_2019.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE AREIAS, ESTADO DE SÃO PAULO, PARA O EXERCÍCIO FINANCEIRO DE 2020.</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>1306</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/normajuridica/2018/625/lei_1306.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/normajuridica/2018/625/lei_1306.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE AREIAS, ESTADO DE SÃO PAULO, PARA O EXERCÍCIO FINANCEIRO DE 2019.</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
     <t>1304</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/normajuridica/2018/611/1304.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/normajuridica/2018/611/1304.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ANULAÇÃO DO ORÇAMENTO PARA O EXERCÍCIO DE 2018 NAS DOTAÇÕES ORÇAMENTÁRIAS RELACIONADAS, NA ENTIDADE CÂMARA MUNICIPAL DE AREIAS.</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
     <t>1299</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/normajuridica/2018/606/1299.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/normajuridica/2018/606/1299.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO SUPLEMENTAR À LEI ORÇAMENTÁRIA ANUAL DO MUNICÍPIO DE AREIAS PARA O EXERCÍCIO DE 2018.</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
     <t>1296</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/normajuridica/2018/580/lei_1296.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/normajuridica/2018/580/lei_1296.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ESPECIAL À LEI ORÇAMENTÁRIA ANUAL DO MUNICÍPIO DE AREIAS PARA O EXERCÍCIO DE 2018.</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>1286</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/normajuridica/2017/528/528_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/normajuridica/2017/528/528_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE AREIAS, ESTADO DE SÃO PAULO, PARA O EXERCÍCIO FINANCEIRO DE 2018.</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
     <t>1249</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/normajuridica/2016/436/436_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/normajuridica/2016/436/436_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE AREIAS, ESTADO DE SÃO PAULO, PARA O EXERCÍCIO DE 2017.</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
     <t>1241</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/normajuridica/2015/428/428_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/normajuridica/2015/428/428_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE AREIAS, ESTADO DE SÃO PAULO, PARA O EXERCÍCIO FINANCEIRO DE 2016.</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
     <t>1217</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/normajuridica/2014/404/404_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/normajuridica/2014/404/404_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE AREIAS, ESTADO DE SÃO PAULO, PARA O EXERCÍCIO FINANCEIRO DE 2015.</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
     <t>1195</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/normajuridica/2013/382/382_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/normajuridica/2013/382/382_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE AREIAS, ESTADO DE SÃO PAULO, PARA O EXERCÍCIO FINANCEIRO DE 2014.</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
     <t>2012</t>
   </si>
   <si>
     <t>1173</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/normajuridica/2012/360/360_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/normajuridica/2012/360/360_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE AREIAS, ESTADO DE SÃO PAULO, PARA O EXERCÍCIO FINANCEIRO DE 2013.</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
     <t>2011</t>
   </si>
   <si>
     <t>1157</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/normajuridica/2011/344/344_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/normajuridica/2011/344/344_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA PARA O EXERCÍCIO FINANCEIRO DE 2012 DO MUNICÍPIO DE AREIAS.</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
     <t>2010</t>
   </si>
   <si>
     <t>1118</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/normajuridica/2010/292/292_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/normajuridica/2010/292/292_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA PARA O EXERCÍCIO FINANCEIRO DE 2011 DO MUNICÍPIO DE AREIAS.</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
     <t>2009</t>
   </si>
   <si>
     <t>1099</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/normajuridica/2009/272/272_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/normajuridica/2009/272/272_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA PARA O EXERCÍCIO FINANCEIRO DE 2010 DO MUNICÍPIO DE AREIAS.</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
     <t>2008</t>
   </si>
   <si>
     <t>1049</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/normajuridica/2008/223/223_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/normajuridica/2008/223/223_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA PARA O EXERCÍCIO FINANCEIRO DE 2009 DO MUNICÍPIO DE AREIAS.</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
     <t>2007</t>
   </si>
   <si>
     <t>1039</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/normajuridica/2007/213/213_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/normajuridica/2007/213/213_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA PARA O EXERCÍCIO FINANCEIRO DE 2008 DO MUNICÍPIO DE AREIAS.</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
     <t>2006</t>
   </si>
   <si>
     <t>1023</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/normajuridica/2006/197/197_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/normajuridica/2006/197/197_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA PARA O EXERCÍCIO FINANCEIRO DE 2007 DO MUNICÍPIO DE AREIAS.</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
     <t>2005</t>
   </si>
   <si>
     <t>1005</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/normajuridica/2005/179/179_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/normajuridica/2005/179/179_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA PARA O EXERCÍCIO FINANCEIRO DE 2006 DO MUNICÍPIO DE AREIAS.</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
     <t>2004</t>
   </si>
   <si>
     <t>986</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/normajuridica/2004/160/160_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/normajuridica/2004/160/160_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA PARA O EXERCÍCIO FINANCEIRO DE 2005 DO MUNICÍPIO DE AREIAS.</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
     <t>2003</t>
   </si>
   <si>
     <t>974</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/normajuridica/2003/148/148_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/normajuridica/2003/148/148_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA PARA O EXERCÍCIO FINANCEIRO DE 2004 DO MUNICÍPIO DE AREIAS.</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>2002</t>
   </si>
   <si>
     <t>957</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/normajuridica/2002/130/130_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/normajuridica/2002/130/130_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA PARA O EXERCÍCIO FINANCEIRO DE 2003 DO MUNICÍPIO DE AREIAS.</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>2001</t>
   </si>
   <si>
     <t>940</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/normajuridica/2001/114/114_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/normajuridica/2001/114/114_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA PARA O EXERCÍCIO FINANCEIRO DE 2002 DO MUNICÍPIO DE AREIAS.</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>2000</t>
   </si>
   <si>
     <t>919</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/normajuridica/2000/94/94_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/normajuridica/2000/94/94_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA PARA O EXERCÍCIO FINANCEIRO DE 2001, DO MUNICÍPIO DE AREIAS.</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>1999</t>
   </si>
   <si>
     <t>902</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/normajuridica/1999/77/77_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/normajuridica/1999/77/77_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA PARA O EXERCÍCIO FINANCEIRO DE 2000, DO MUNICÍPIO DE AREIAS.</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>1998</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/normajuridica/1998/52/52_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/normajuridica/1998/52/52_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA PARA O EXERCÍCIO FINANCEIRO DE 1999, DO MUNICÍPIO DE AREIAS.</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
     <t>1997</t>
   </si>
   <si>
     <t>855</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/normajuridica/1997/574/574_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/normajuridica/1997/574/574_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA PARA O EXERCÍCIO FINANCEIRO DE 1998, DO MUNICÍPIO DE AREIAS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -894,66 +894,66 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/normajuridica/2025/1179/lei_1494_2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/normajuridica/2024/1117/lei_1452_2024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/normajuridica/2023/1055/lei_1416_2023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/normajuridica/2022/994/lei_1395_2022.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/normajuridica/2022/992/lei_1394_2022.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/normajuridica/2021/906/lei_1359_2021.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/normajuridica/2021/877/lei_1339_2021_2.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/normajuridica/2020/871/lei_1338_2020.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/normajuridica/2020/870/ato_mesa_1_2020.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/normajuridica/2019/841/lei_1323_2019.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/normajuridica/2018/625/lei_1306.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/normajuridica/2018/611/1304.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/normajuridica/2018/606/1299.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/normajuridica/2018/580/lei_1296.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/normajuridica/2017/528/528_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/normajuridica/2016/436/436_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/normajuridica/2015/428/428_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/normajuridica/2014/404/404_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/normajuridica/2013/382/382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/normajuridica/2012/360/360_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/normajuridica/2011/344/344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/normajuridica/2010/292/292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/normajuridica/2009/272/272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/normajuridica/2008/223/223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/normajuridica/2007/213/213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/normajuridica/2006/197/197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/normajuridica/2005/179/179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/normajuridica/2004/160/160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/normajuridica/2003/148/148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/normajuridica/2002/130/130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/normajuridica/2001/114/114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/normajuridica/2000/94/94_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/normajuridica/1999/77/77_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/normajuridica/1998/52/52_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/normajuridica/1997/574/574_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/normajuridica/2025/1179/lei_1494_2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/normajuridica/2024/1117/lei_1452_2024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/normajuridica/2023/1055/lei_1416_2023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/normajuridica/2022/994/lei_1395_2022.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/normajuridica/2022/992/lei_1394_2022.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/normajuridica/2021/906/lei_1359_2021.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/normajuridica/2021/877/lei_1339_2021_2.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/normajuridica/2020/871/lei_1338_2020.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/normajuridica/2020/870/ato_mesa_1_2020.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/normajuridica/2019/841/lei_1323_2019.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/normajuridica/2018/625/lei_1306.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/normajuridica/2018/611/1304.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/normajuridica/2018/606/1299.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/normajuridica/2018/580/lei_1296.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/normajuridica/2017/528/528_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/normajuridica/2016/436/436_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/normajuridica/2015/428/428_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/normajuridica/2014/404/404_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/normajuridica/2013/382/382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/normajuridica/2012/360/360_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/normajuridica/2011/344/344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/normajuridica/2010/292/292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/normajuridica/2009/272/272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/normajuridica/2008/223/223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/normajuridica/2007/213/213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/normajuridica/2006/197/197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/normajuridica/2005/179/179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/normajuridica/2004/160/160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/normajuridica/2003/148/148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/normajuridica/2002/130/130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/normajuridica/2001/114/114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/normajuridica/2000/94/94_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/normajuridica/1999/77/77_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/normajuridica/1998/52/52_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/normajuridica/1997/574/574_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:G36"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="26.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="31.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="87" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="86.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="148.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>