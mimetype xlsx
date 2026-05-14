--- v0 (2026-02-04)
+++ v1 (2026-05-14)
@@ -48,537 +48,537 @@
   <si>
     <t>Tipo da Norma Jurídica/Descrição</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1149</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1471</t>
   </si>
   <si>
     <t>LEI</t>
   </si>
   <si>
     <t>Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/normajuridica/2025/1149/lei_1471_2025.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/normajuridica/2025/1149/lei_1471_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para elaboração e execução da Lei Orçamentária Anual de 2026 e dá outras providências.</t>
   </si>
   <si>
     <t>1093</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1441</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/normajuridica/2024/1093/lei_1441_2024.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/normajuridica/2024/1093/lei_1441_2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA ELABORAÇÃO E EXECUÇÃO DA LEI ORÇAMENTÁRIA ANUAL DE 2025 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1035</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>1406</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/normajuridica/2023/1035/lei_1406_2023.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/normajuridica/2023/1035/lei_1406_2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS A SEREM OBSERVADAS NA ELABORAÇÃO DA LEI ORÇAMENTÁRIA DO MUNICÍPIO DE AREIAS PARA O EXERCÍCIO FINANCEIRO DE 2024.</t>
   </si>
   <si>
     <t>991</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>1393</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/normajuridica/2022/991/lei_1393_2022.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/normajuridica/2022/991/lei_1393_2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DE REDAÇÃO DA LEI DE DIRETRIZES ORÇAMENTÁRIAS DO EXERCÍCIO DE 2022.</t>
   </si>
   <si>
     <t>939</t>
   </si>
   <si>
     <t>1380</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/normajuridica/2022/939/lei_1380_2022.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/normajuridica/2022/939/lei_1380_2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS A SEREM OBSERVADAS NA ELABORAÇÃO DA LEI ORÇAMENTÁRIA DO MUNICÍPIO DE AREIAS PARA O EXERCÍCIO FINANCEIRO DE 2023.</t>
   </si>
   <si>
     <t>892</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>1348</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/normajuridica/2021/892/lei_1348_2021.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/normajuridica/2021/892/lei_1348_2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS A SEREM OBSERVADAS NA ELABORAÇÃO DA LEI ORÇAMENTÁRIA DO MUNICÍPIO DE AREIAS PARA O EXERCÍCIO FINANCEIRO DE 2022.</t>
   </si>
   <si>
     <t>862</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>1333</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/normajuridica/2020/862/lei_1333_2020.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/normajuridica/2020/862/lei_1333_2020.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS A SEREM OBSERVADAS NA ELABORAÇÃO DA LEI ORÇAMENTÁRIA DO MUNICÍPIO DE AREIAS PARA O EXERCÍCIO FINANCEIRO DE 2021.</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>1315</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/normajuridica/2019/644/lei_1315_2019.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/normajuridica/2019/644/lei_1315_2019.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTARIAS A SEREM OBSERVADAS NA ELABORAÇÃO DA LEI ORÇAMENTÁRIA DO MUNICÍPIO DE AREIAS PARA O EXERCÍCIO FINANCEIRO DE 2020.</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>1300</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/normajuridica/2018/607/1300.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/normajuridica/2018/607/1300.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO SUPLEMENTAR NA LEI ORÇAMENTÁRIA ANUAL A ALTERAÇÕES NO PLANO PLURIANUAL.</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>1263</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/normajuridica/2017/456/456_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/normajuridica/2017/456/456_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS A SEREM OBSERVADAS NA ELABORAÇÃO DA LEI ORÇAMENTÁRIA DO MUNICÍPIO DE AREIAS PARA O EXERCÍCIO FINANCEIRO DE 2018.</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
     <t>1250</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/normajuridica/2016/437/437_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/normajuridica/2016/437/437_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DOS ANEXOS DA LEI DE DIRETRIZES ORÇAMENTÁRIAS - LDO PARA O EXERCÍCIO FINANCEIRO DE 2017 E PLANO PLURIANUAL.</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
     <t>1246</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/normajuridica/2016/433/433_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/normajuridica/2016/433/433_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS A SEREM OBSERVADAS NA ELABORAÇÃO DA LEI ORÇAMENTÁRIA DO MUNICÍPIO DE AREIAS PARA O EXERCÍCIO FINANCEIRO DE 2017.</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
     <t>1229</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/normajuridica/2015/416/416_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/normajuridica/2015/416/416_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS A SEREM OBSERVADAS NA ELABORAÇÃO DA LEI ORÇAMENTÁRIA DO MUNICÍPIO DE AREIAS PARA O EXERCÍCIO FINANCEIRO DE 2016.</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
     <t>1220</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/normajuridica/2014/407/407_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/normajuridica/2014/407/407_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DOS ANEXOS DA LEI DE DIRETRIZES ORÇAMENTÁRIAS - LDO PARA O EXERCÍCIO FINANCEIRO DE 2015 E PLANO PLURIANUAL 2015 A 2017.</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
     <t>1206</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/normajuridica/2014/393/393_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/normajuridica/2014/393/393_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS A SEREM OBSERVADAS NA ELABORAÇÃO DA LEI ORÇAMENTÁRIA DO MUNICÍPIO DE AREIAS PARA O EXERCÍCIO FINANCEIRO DE 2015.</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
     <t>1185</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/normajuridica/2013/372/372_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/normajuridica/2013/372/372_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS A SEREM OBSERVADAS NA ELABORAÇÃO DA LEI ORÇAMENTÁRIA DO MUNICÍPIO DE AREIAS PARA O EXERCÍCIO FINANCEIRO DE 2014.</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
     <t>2012</t>
   </si>
   <si>
     <t>1168</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/normajuridica/2012/355/355_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/normajuridica/2012/355/355_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS A SEREM OBSERVADAS NA ELABORAÇÃO DA LEI ORÇAMENTÁRIA DO MUNICÍPIO DE AREIAS PARA O EXERCÍCIO FINANCEIRO DE 2013.</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
     <t>2011</t>
   </si>
   <si>
     <t>1137</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/normajuridica/2011/324/324_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/normajuridica/2011/324/324_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS A SEREM OBSERVADAS NA ELABORAÇÃO DA LEI ORÇAMENTÁRIA DO MUNICÍPIO DE AREIAS PARA O EXERCÍCIO FINANCEIRO DE 2012.</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
     <t>2010</t>
   </si>
   <si>
     <t>1111</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/normajuridica/2010/285/285_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/normajuridica/2010/285/285_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS A SEREM OBSERVADAS NA ELABORAÇÃO DA LEI ORÇAMENTÁRIA DO MUNICÍPIO DE AREIAS PARA O EXERCÍCIO FINANCEIRO DE 2011.</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
     <t>2009</t>
   </si>
   <si>
     <t>1075</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/</t>
+    <t>http://sapl.areias.sp.leg.br/media/</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS A SEREM OBSERVADAS NA ELABORAÇÃO DA LEI ORÇAMENTÁRIA DO MUNICÍPIO DE AREIAS PARA O EXERCÍCIO FINANCEIRO DE 2010.</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
     <t>2008</t>
   </si>
   <si>
     <t>1046</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/normajuridica/2008/220/220_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/normajuridica/2008/220/220_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS A SEREM OBSERVADAS NA ELABORAÇÃO DA LEI ORÇAMENTÁRIA DO MUNICÍPIO DE AREIAS PARA O EXERCÍCIO FINANCEIRO DE 2009.</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
     <t>2007</t>
   </si>
   <si>
     <t>1030</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/normajuridica/2007/204/204_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/normajuridica/2007/204/204_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS A SEREM OBSERVADAS NA ELABORAÇÃO DA LEI ORÇAMENTÁRIA DO MUNICÍPIO DE AREIAS PARA O EXERCÍCIO FINANCEIRO DE 2008.</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
     <t>2006</t>
   </si>
   <si>
     <t>1011</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/normajuridica/2006/185/185_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/normajuridica/2006/185/185_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA ELABORAÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO DE 2007 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>2005</t>
   </si>
   <si>
     <t>995</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/normajuridica/2005/169/169_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/normajuridica/2005/169/169_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA ELABORAÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO DE 2006 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
     <t>2004</t>
   </si>
   <si>
     <t>977</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/normajuridica/2004/151/151_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/normajuridica/2004/151/151_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA ELABORAÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO DE 2005 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
     <t>2003</t>
   </si>
   <si>
     <t>971</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/normajuridica/2003/145/145_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/normajuridica/2003/145/145_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA ELABORAÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO DE 2004 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
     <t>2002</t>
   </si>
   <si>
     <t>963</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/normajuridica/2002/136/136_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/normajuridica/2002/136/136_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INCLUSÃO DE PROGRAMA NO PLANO PLURIANUAL, E NA LEI DE DIRETRIZES ORÇAMENTÁRIAS.</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>951</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/normajuridica/2002/125/125_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/normajuridica/2002/125/125_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE AREIAS PARA O EXERCÍCIO FINANCEIRO DE 2003.</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>2001</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/normajuridica/2001/113/113_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/normajuridica/2001/113/113_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL N.º 935/2001, QUE DISPÕE SOBRE AS DIRETRIZES PARA ELABORAÇÃO ORÇAMENTÁRIA DE 2002 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
     <t>935</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/normajuridica/2001/109/109_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/normajuridica/2001/109/109_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE AREIAS PARA O EXERCÍCIO FINANCEIRO DE 2002.</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>930</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/normajuridica/2001/105/105_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/normajuridica/2001/105/105_texto_integral.pdf</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>2000</t>
   </si>
   <si>
     <t>913</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/normajuridica/2000/88/88_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/normajuridica/2000/88/88_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE AREIAS PARA O EXERCÍCIO FINANCEIRO DE 2001.</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>1999</t>
   </si>
   <si>
     <t>893</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/normajuridica/1999/68/68_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/normajuridica/1999/68/68_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE AREIAS PARA O EXERCÍCIO FINANCEIRO DE 2000.</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>1998</t>
   </si>
   <si>
     <t>873</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/normajuridica/1998/48/48_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/normajuridica/1998/48/48_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO FINANCEIRO DE 1999 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>1997</t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/normajuridica/1997/35/35_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/normajuridica/1997/35/35_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO FINANCEIRO DE 1998 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -885,66 +885,66 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/normajuridica/2025/1149/lei_1471_2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/normajuridica/2024/1093/lei_1441_2024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/normajuridica/2023/1035/lei_1406_2023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/normajuridica/2022/991/lei_1393_2022.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/normajuridica/2022/939/lei_1380_2022.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/normajuridica/2021/892/lei_1348_2021.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/normajuridica/2020/862/lei_1333_2020.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/normajuridica/2019/644/lei_1315_2019.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/normajuridica/2018/607/1300.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/normajuridica/2017/456/456_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/normajuridica/2016/437/437_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/normajuridica/2016/433/433_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/normajuridica/2015/416/416_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/normajuridica/2014/407/407_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/normajuridica/2014/393/393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/normajuridica/2013/372/372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/normajuridica/2012/355/355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/normajuridica/2011/324/324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/normajuridica/2010/285/285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/normajuridica/2008/220/220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/normajuridica/2007/204/204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/normajuridica/2006/185/185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/normajuridica/2005/169/169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/normajuridica/2004/151/151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/normajuridica/2003/145/145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/normajuridica/2002/136/136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/normajuridica/2002/125/125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/normajuridica/2001/113/113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/normajuridica/2001/109/109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/normajuridica/2001/105/105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/normajuridica/2000/88/88_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/normajuridica/1999/68/68_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/normajuridica/1998/48/48_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/normajuridica/1997/35/35_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/normajuridica/2025/1149/lei_1471_2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/normajuridica/2024/1093/lei_1441_2024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/normajuridica/2023/1035/lei_1406_2023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/normajuridica/2022/991/lei_1393_2022.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/normajuridica/2022/939/lei_1380_2022.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/normajuridica/2021/892/lei_1348_2021.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/normajuridica/2020/862/lei_1333_2020.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/normajuridica/2019/644/lei_1315_2019.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/normajuridica/2018/607/1300.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/normajuridica/2017/456/456_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/normajuridica/2016/437/437_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/normajuridica/2016/433/433_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/normajuridica/2015/416/416_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/normajuridica/2014/407/407_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/normajuridica/2014/393/393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/normajuridica/2013/372/372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/normajuridica/2012/355/355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/normajuridica/2011/324/324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/normajuridica/2010/285/285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/normajuridica/2008/220/220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/normajuridica/2007/204/204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/normajuridica/2006/185/185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/normajuridica/2005/169/169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/normajuridica/2004/151/151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/normajuridica/2003/145/145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/normajuridica/2002/136/136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/normajuridica/2002/125/125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/normajuridica/2001/113/113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/normajuridica/2001/109/109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/normajuridica/2001/105/105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/normajuridica/2000/88/88_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/normajuridica/1999/68/68_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/normajuridica/1998/48/48_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/normajuridica/1997/35/35_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:G36"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="26.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="31.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="87" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="86.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="158.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>