--- v1 (2026-02-04)
+++ v2 (2026-05-14)
@@ -48,210 +48,210 @@
   <si>
     <t>Tipo da Norma Jurídica/Descrição</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1178</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1493</t>
   </si>
   <si>
     <t>LEI</t>
   </si>
   <si>
     <t>Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/normajuridica/2025/1178/lei_1493_2025.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/normajuridica/2025/1178/lei_1493_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Plurianual - PPA - do Município de Areias - SP, para o período de 2026 a 2029.</t>
   </si>
   <si>
     <t>905</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>1358</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/normajuridica/2021/905/lei_1358_2021.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/normajuridica/2021/905/lei_1358_2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PLANO PLURIANUAL - PPA - DO MUNICÍPIO DE AREIAS -SP, PARA O PERÍODO DE 2022 A 2025.</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>1287</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/normajuridica/2017/529/529_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/normajuridica/2017/529/529_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO PLURIANUAL DO MUNICÍPIO DE AREIAS PARA O PERÍODO DE 2018 A 2021 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
     <t>1220</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/normajuridica/2014/407/407_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/normajuridica/2014/407/407_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DOS ANEXOS DA LEI DE DIRETRIZES ORÇAMENTÁRIAS - LDO PARA O EXERCÍCIO FINANCEIRO DE 2015 E PLANO PLURIANUAL 2015 A 2017.</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
     <t>1194</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/normajuridica/2013/381/381_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/normajuridica/2013/381/381_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO PLURIANUAL DO MUNICÍPIO DE AREIAS PARA O PERÍODO DE 2014 A 2017 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
     <t>2009</t>
   </si>
   <si>
     <t>1098</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/normajuridica/2009/271/271_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/normajuridica/2009/271/271_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO PLURIANUAL PARA O QUADRIÊNIO 2010-2013.</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
     <t>2005</t>
   </si>
   <si>
     <t>1002</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/normajuridica/2005/176/176_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/normajuridica/2005/176/176_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PLANO PLURIANUAL DO MUNICÍPIO DE AREIAS, PARA O PERÍODO DE 2006 A 2009.</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
     <t>2002</t>
   </si>
   <si>
     <t>963</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/normajuridica/2002/136/136_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/normajuridica/2002/136/136_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INCLUSÃO DE PROGRAMA NO PLANO PLURIANUAL, E NA LEI DE DIRETRIZES ORÇAMENTÁRIAS.</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>2001</t>
   </si>
   <si>
     <t>934</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/normajuridica/2001/108/108_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/normajuridica/2001/108/108_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO PLURIANUAL DO MUNICÍPIO DE AREIAS, PARA O PERÍODO DE 2002 A 2005.</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>930</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/normajuridica/2001/105/105_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/normajuridica/2001/105/105_texto_integral.pdf</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>1998</t>
   </si>
   <si>
     <t>872</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/normajuridica/1998/47/47_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/normajuridica/1998/47/47_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO PLURIANUAL DO MUNICÍPIO DE AREIAS, ESTADO DE SÃO PAULO, PARA O PERÍODO DE 1999 A 2001.</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
     <t>1995</t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/normajuridica/1995/584/lei_790_1995.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/normajuridica/1995/584/lei_790_1995.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INCLUSÃO NO PLANO PLURIANUAL DO PROGRAMA LEGISLATIVO DE AQUISIÇÃO DE VEÍCULO E UM TERRENO PARA CONSTRUÇÃO DE SEDE DA CÂMARA MUNICIPAL DE AREIAS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -558,66 +558,66 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/normajuridica/2025/1178/lei_1493_2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/normajuridica/2021/905/lei_1358_2021.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/normajuridica/2017/529/529_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/normajuridica/2014/407/407_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/normajuridica/2013/381/381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/normajuridica/2009/271/271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/normajuridica/2005/176/176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/normajuridica/2002/136/136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/normajuridica/2001/108/108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/normajuridica/2001/105/105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/normajuridica/1998/47/47_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/normajuridica/1995/584/lei_790_1995.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/normajuridica/2025/1178/lei_1493_2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/normajuridica/2021/905/lei_1358_2021.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/normajuridica/2017/529/529_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/normajuridica/2014/407/407_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/normajuridica/2013/381/381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/normajuridica/2009/271/271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/normajuridica/2005/176/176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/normajuridica/2002/136/136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/normajuridica/2001/108/108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/normajuridica/2001/105/105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/normajuridica/1998/47/47_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/normajuridica/1995/584/lei_790_1995.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:G13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="26.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="31.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="87" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="86.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="165.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>