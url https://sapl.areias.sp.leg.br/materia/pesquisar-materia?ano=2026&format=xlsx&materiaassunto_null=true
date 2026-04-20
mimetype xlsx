--- v1 (2026-03-02)
+++ v2 (2026-04-20)
@@ -10,752 +10,1217 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="440" uniqueCount="234">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="776" uniqueCount="389">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2336</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei Executivo</t>
   </si>
   <si>
     <t>Rodrigo José Ramos de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2336/ple_01_2026.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2336/ple_01_2026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Fundo Municipal de Cultura de Areias - FMC - e dá outras providências.</t>
   </si>
   <si>
     <t>2345</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2345/ple_02_2026.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2345/ple_02_2026.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a conceder um décimo terceiro pagamento do auxílio-alimentação aos servidores públicos municipais no mês de seu aniversário natalício e dá outras providências.</t>
   </si>
   <si>
     <t>2346</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2346/ple_03_2026.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2346/ple_03_2026.pdf</t>
   </si>
   <si>
     <t>Estabelece o índice para a revisão geral, anual, dos servidores do Poder Executivo do Município de Areias/SP e dá outras providências.</t>
   </si>
   <si>
     <t>2349</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2349/ple_04_2026.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2349/ple_04_2026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reestruturação e atualização do Conselho Municipal de Meio Ambiente - COMEMA, do município de Areias/SP, e dá outras providências.</t>
   </si>
   <si>
     <t>2350</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2350/ple_05_2026.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2350/ple_05_2026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Conselho Municipal de Cultura de Areias/SP e dá outras providências.</t>
   </si>
   <si>
     <t>2360</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2360/ple_06_2026.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2360/ple_06_2026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito especial à lei orçamentária anual do município de Areias para o exercício de 2026.</t>
   </si>
   <si>
     <t>2362</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2362/ple_07_2026.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2362/ple_07_2026.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a proceder abertura de crédito adicional especial à lei orçamentária anual do município de Areias para o exercício de 2026.</t>
   </si>
   <si>
+    <t>2385</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2385/ple_08_2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo a proceder abertura de crédito adicional especial à Lei Orçamentária Anual do Município de Areias para o exercício de 2026.</t>
+  </si>
+  <si>
+    <t>2386</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2386/lei_09_2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o poder executivo a receber do Departamento de Estradas de Rodagem do Estado de São Paulo – DER/SP, mediante cessão gratuita de direitos possessórios, trecho rodoviário estadual situado no perímetro urbano do Município de Areias/SP, e dá outras providências.</t>
+  </si>
+  <si>
     <t>2359</t>
   </si>
   <si>
     <t>PLES</t>
   </si>
   <si>
     <t>Proj. Lei Executivo Substitutivo</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2359/ples_01_2026_ple_05_2026.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2359/ples_01_2026_ple_05_2026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Conselho Municipal de Cultura do Município de Areias e dá outras providências.</t>
   </si>
   <si>
+    <t>2384</t>
+  </si>
+  <si>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2384/plse_02_2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o poder executivo a proceder abertura de crédito adicional  especial à Lei Orçamentária anual do município de Areias para o exercício de 2026.</t>
+  </si>
+  <si>
     <t>2352</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>Dr. Mateus Miranda, Angelito Artesão, Edinho da Van</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2352/emenda_01_plcl_01_2026.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2352/emenda_01_plcl_01_2026.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao artigo 3º e acrescenta § 1º e § 2º ao Projeto de Lei Complementar do Legislativo nº 01, de 29 de janeiro de 2026.</t>
   </si>
   <si>
     <t>2348</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo</t>
   </si>
   <si>
     <t>Mi da Serra, Nano do Açougue</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2348/pll_01_2026_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2348/pll_01_2026_2.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a fixação dos subsídios dos agentes políticos do Poder Executivo do município de Areias/SP, para o mandato de 1º de janeiro de 2029 a 31 de dezembro de 2032.</t>
   </si>
   <si>
+    <t>2387</t>
+  </si>
+  <si>
+    <t>Tita do Pilão</t>
+  </si>
+  <si>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2387/pll_02_2026_ver_marciel.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo a instituir o Programa de Fornecimento de Abafadores de Ruídos (fones antiruído) para crianças e adolescentes com Transtornos do Espectro Autista (TEA) com hipersensibilidade auditiva no Município de Areias e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2402</t>
+  </si>
+  <si>
+    <t>Edinho da Van</t>
+  </si>
+  <si>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2402/pll_03_2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a garantia de vacinação domiciliar para pessoas com Transtorno do Espectro Autista - TEA no Âmbito do Município de Areias/SP e da outras providências</t>
+  </si>
+  <si>
     <t>2335</t>
   </si>
   <si>
     <t>PLCL</t>
   </si>
   <si>
     <t>Proj. Lei Complementar Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2335/plcl_01_2026.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2335/plcl_01_2026.pdf</t>
   </si>
   <si>
     <t>Institui programa de valorização e incentivo à qualificação profissional dos servidores efetivos da Câmara Municipal de Areias, por meio da concessão de gratificações por formação acadêmica e capacitação.</t>
   </si>
   <si>
     <t>2378</t>
   </si>
   <si>
+    <t>Nano do Açougue, Mi da Serra</t>
+  </si>
+  <si>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2378/plcl_02_2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o pagamento retroativo de vantagens aos servidores públicos da Câmara Municipal de Areias suspensos com a Lei Complementar nº 173/2020 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2331</t>
+  </si>
+  <si>
+    <t>PDL</t>
+  </si>
+  <si>
+    <t>Projeto de Decreto Legislativo</t>
+  </si>
+  <si>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2331/pdl_01_2026_ver_tita.pdf</t>
+  </si>
+  <si>
+    <t>Concede o Título de Cidadão Areiense ao Sr. Cesar Pedro da Silva.</t>
+  </si>
+  <si>
+    <t>2375</t>
+  </si>
+  <si>
     <t>Nano do Açougue</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/</t>
-[...26 lines deleted...]
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2375/pdl_02_2026_ver_nano.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2375/pdl_02_2026_ver_nano.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Areiense ao Senhor Paulo Marcos dos Santos.</t>
   </si>
   <si>
     <t>2376</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2376/pdl_03_2026_ver_nano.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2376/pdl_03_2026_ver_nano.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Areiense à Senhora Solange Aparecida Ramos Cunha.</t>
   </si>
   <si>
+    <t>2389</t>
+  </si>
+  <si>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2389/pdl_04_2026_ver_edinho.pdf</t>
+  </si>
+  <si>
+    <t>Concedo o Título de Cidadão Areiense ao Sr. Henrique Mariano Turner de Carvalho.</t>
+  </si>
+  <si>
+    <t>2401</t>
+  </si>
+  <si>
+    <t>Angelito Artesão, Edinho da Van, Luciano Macaia</t>
+  </si>
+  <si>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2401/pdl_01.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a aprovação das contas públicas da prefeitura municipal de Areias, referentes ao exercício financeiro de 2023.</t>
+  </si>
+  <si>
     <t>2347</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2347/pr_01_2026.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2347/pr_01_2026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a fixação dos subsídios dos vereadores e do presidente da Câmara Municipal de Areias/SP, para a legislatura de 1º de janeiro de 2029 a 31 de dezembro de 2032 e dá outras providências.</t>
   </si>
   <si>
     <t>2340</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Claudinho Coutinho</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2340/req_01_2026_ver_claudinho.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2340/req_01_2026_ver_claudinho.pdf</t>
   </si>
   <si>
     <t>Requer informações quanto ao veículo de placa DYI9T33.</t>
   </si>
   <si>
     <t>2341</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2341/req_02_2026_ver_claudinho.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2341/req_02_2026_ver_claudinho.pdf</t>
   </si>
   <si>
     <t>Requer informações quanto ao imóvel onde funciona o Hotel Sant'Ana.</t>
   </si>
   <si>
     <t>2371</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2371/req_3_ver_tita.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2371/req_3_ver_tita.pdf</t>
   </si>
   <si>
     <t>Solicita informações detalhadas acerca da obra de pavimentação asfáltica no Bairro São Sebastião.</t>
   </si>
   <si>
+    <t>2383</t>
+  </si>
+  <si>
+    <t>Dr. Mateus Miranda</t>
+  </si>
+  <si>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2383/req_03_2026_ver_mateus.pdf</t>
+  </si>
+  <si>
+    <t>Requer informações sobre o Procedimento Operacional Padrão (POP) vigente para atendimento de chamadas de emergência na Unidade Básica de Saúde de Areias/SP.</t>
+  </si>
+  <si>
+    <t>2392</t>
+  </si>
+  <si>
+    <t>Angelito Artesão, Cesar Coruja, Claudinho Coutinho, Dr. Mateus Miranda, Edinho da Van, Luciano Macaia, Mi da Serra, Nano do Açougue, Tita do Pilão</t>
+  </si>
+  <si>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2392/req_05_2026_vereadores.pdf</t>
+  </si>
+  <si>
+    <t>Providências estão sendo adotadas pela Administração Municipal em relação ao excesso de cães soltos nas vias públicas do município.</t>
+  </si>
+  <si>
+    <t>2394</t>
+  </si>
+  <si>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2394/req_06_2026_ver_claudinho.pdf</t>
+  </si>
+  <si>
+    <t>Requer o valor gasto com manutenção dos veículos especificando secretaria por secretaria.</t>
+  </si>
+  <si>
+    <t>2398</t>
+  </si>
+  <si>
+    <t>Dr. Mateus Miranda, Nano do Açougue, Tita do Pilão</t>
+  </si>
+  <si>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2398/req_07_2026_ver_mateus.pdf</t>
+  </si>
+  <si>
+    <t>Requer informações quanto ao servidor responsável pelos veículos do Hospital Municipal.</t>
+  </si>
+  <si>
+    <t>2404</t>
+  </si>
+  <si>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2404/req_8_2026_ver_nano.pdf</t>
+  </si>
+  <si>
+    <t>Requer informações quanta a prestação de serviços a da empresa Bem Viver.</t>
+  </si>
+  <si>
+    <t>2410</t>
+  </si>
+  <si>
+    <t>Tita do Pilão, Cesar Coruja, Claudinho Coutinho, Dr. Mateus Miranda, Edinho da Van, Luciano Macaia, Nano do Açougue</t>
+  </si>
+  <si>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2410/req_9_2026_ver_mateus.pdf</t>
+  </si>
+  <si>
+    <t>Informações acerca da baixa utilização do convênio da Operação Delegada no Município de Areias/SP.</t>
+  </si>
+  <si>
+    <t>2415</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2415/req_10_2026_ver_tita.pdf</t>
+  </si>
+  <si>
+    <t>Solicita complementação do requerimento nº 03/2026.</t>
+  </si>
+  <si>
+    <t>2416</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2416/req_11_2026_ver_claudinho.pdf</t>
+  </si>
+  <si>
+    <t>Solicita o processo de licitação do conserto da mini  retroescavadeira.</t>
+  </si>
+  <si>
+    <t>2417</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>Claudinho Coutinho, Nano do Açougue</t>
+  </si>
+  <si>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2417/req_12_2026_ver_lucemir.pdf</t>
+  </si>
+  <si>
+    <t>Solicita informações quanto à aplicação da lei complementar municipal nº 43 de 08 de maio de 2024.</t>
+  </si>
+  <si>
+    <t>2418</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>Mi da Serra</t>
+  </si>
+  <si>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2418/req_13_2026_ver_2026_lucemir.pdf</t>
+  </si>
+  <si>
+    <t>Reitera os questionamentos do requerimento nº 24/2025.</t>
+  </si>
+  <si>
+    <t>2421</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>http://sapl.areias.sp.leg.br/media/</t>
+  </si>
+  <si>
+    <t>Solicita informações do convênio de infraestrutura.</t>
+  </si>
+  <si>
     <t>2325</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>Dr. Mateus Miranda</t>
-[...2 lines deleted...]
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2325/ind_01_2026_ver_mateus.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2325/ind_01_2026_ver_mateus.pdf</t>
   </si>
   <si>
     <t>Pagamento de um 13º Vale-alimentação aos servidores públicos municipais.</t>
   </si>
   <si>
     <t>2326</t>
   </si>
   <si>
     <t>Nano do Açougue, Tita do Pilão</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2326/ind_02_2026_ver_tita_nano.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2326/ind_02_2026_ver_tita_nano.pdf</t>
   </si>
   <si>
     <t>Concessão do Reajuste Geral Anual - RGA aos servidores municipais.</t>
   </si>
   <si>
     <t>2327</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2327/ind_03_2026_ver_mateus.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2327/ind_03_2026_ver_mateus.pdf</t>
   </si>
   <si>
     <t>Regulamentação do descongelamento da contagem e o pagamento retroativo dos anuênios devidos aos servidores municipais, conforme a LEI FEDERAL Nº 226, DE 12 DE JANEIRO DE 2026.</t>
   </si>
   <si>
     <t>2328</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2328/ind_04_2026_ver_mateus.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2328/ind_04_2026_ver_mateus.pdf</t>
   </si>
   <si>
     <t>Providências URGENTES para a manutenção da Rua Vanda Martineli Soares.</t>
   </si>
   <si>
     <t>2329</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2329/ind_05_2026_ver_mateuspdf.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2329/ind_05_2026_ver_mateuspdf.pdf</t>
   </si>
   <si>
     <t>Designação de servidor para realizar manutenção da Mina Comunitária do Justo.</t>
   </si>
   <si>
     <t>2330</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2330/ind_78_2025_ver_mateuspdf.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2330/ind_78_2025_ver_mateuspdf.pdf</t>
   </si>
   <si>
     <t>Reitera a Indicação nº 78/2025, solicitando providências urgentes para assegurar o abastecimento regular de água no Bairro Nova Areias.</t>
   </si>
   <si>
     <t>2332</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2332/ind_07_2026_ver_tita.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2332/ind_07_2026_ver_tita.pdf</t>
   </si>
   <si>
     <t>Conserto e/ou substituição das tampas dos três bueiros existentes na rua localizada atrás da Delegacia.</t>
   </si>
   <si>
     <t>2333</t>
   </si>
   <si>
-    <t>8</t>
-[...2 lines deleted...]
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2333/ind_08_2026_ver_tita.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2333/ind_08_2026_ver_tita.pdf</t>
   </si>
   <si>
     <t>Melhorias em infraestrutura, lazer, iluminação e manutenção viária em diversos bairros.</t>
   </si>
   <si>
     <t>2334</t>
   </si>
   <si>
-    <t>9</t>
-[...2 lines deleted...]
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2334/ind_09_2026_ver_mateus.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2334/ind_09_2026_ver_mateus.pdf</t>
   </si>
   <si>
     <t>Aumento do valor da Bolsa-Auxílio dos estagiários da Prefeitura Municipal de Areias.</t>
   </si>
   <si>
     <t>2337</t>
   </si>
   <si>
-    <t>10</t>
-[...5 lines deleted...]
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2337/ind_10_2026_ver_edinho.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2337/ind_10_2026_ver_edinho.pdf</t>
   </si>
   <si>
     <t>Reforma do portal de entrada da cidade.</t>
   </si>
   <si>
     <t>2338</t>
   </si>
   <si>
-    <t>11</t>
-[...2 lines deleted...]
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2338/ind_11_2026_ver_edinho.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2338/ind_11_2026_ver_edinho.pdf</t>
   </si>
   <si>
     <t>Colocação de lixeiras na Praça do Bairro São Sebastião (popular).</t>
   </si>
   <si>
     <t>2339</t>
   </si>
   <si>
-    <t>12</t>
-[...2 lines deleted...]
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2339/ind_12_2026_ver_edinho.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2339/ind_12_2026_ver_edinho.pdf</t>
   </si>
   <si>
     <t>Construção de muro frente a quadra coberta na Rua Prefeito Benedito de Oliveira Ramos.</t>
   </si>
   <si>
     <t>2342</t>
   </si>
   <si>
-    <t>13</t>
-[...1 lines deleted...]
-  <si>
     <t>Angelito Artesão</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2342/ind_ver_angelito_13_2026.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2342/ind_ver_angelito_13_2026.pdf</t>
   </si>
   <si>
     <t>Conserto da Rua XV de Novembro no trecho que menciona.</t>
   </si>
   <si>
     <t>2343</t>
   </si>
   <si>
-    <t>14</t>
-[...2 lines deleted...]
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2343/ind_14_2026_ver_angelito.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2343/ind_14_2026_ver_angelito.pdf</t>
   </si>
   <si>
     <t>Revitalização das instalações do Projeto Guri e aquisição de uniformes.</t>
   </si>
   <si>
     <t>2351</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2351/ind_30_2026_ver_mateus.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2351/ind_30_2026_ver_mateus.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito a criação de lei que garanta abono de faltas para acompanhamento de familiares, em linha reta (qualquer grau) e colateral até o terceiro grau, ao menos três vezes ao ano.</t>
   </si>
   <si>
     <t>2353</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2353/indicacao_no_auxilio_funeral_2026.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2353/indicacao_no_auxilio_funeral_2026.pdf</t>
   </si>
   <si>
     <t>Indica Auxilio - funeral aos servidores da Prefeitura Municipal de Areias.</t>
   </si>
   <si>
     <t>2354</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2354/ind_17_2026_ver_edinho.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2354/ind_17_2026_ver_edinho.pdf</t>
   </si>
   <si>
     <t>Disponibilização de serviços odontológicos na zona rural.</t>
   </si>
   <si>
     <t>2357</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2357/ind_18_ver_nano_tita_2026.pdf</t>
+    <t>Tita do Pilão, Nano do Açougue</t>
+  </si>
+  <si>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2357/ind_18_ver_nano_tita_2026.pdf</t>
   </si>
   <si>
     <t>Limpeza, manutenção e desobstrução das estradas vicinais que menciona.</t>
   </si>
   <si>
     <t>2358</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2358/ind_19_2026_ver_nano_tita.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2358/ind_19_2026_ver_nano_tita.pdf</t>
   </si>
   <si>
     <t>Conserto das calçadas do município.</t>
   </si>
   <si>
     <t>2361</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2361/indicacao_no_lixo_reciclavel.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2361/indicacao_no_lixo_reciclavel.pdf</t>
   </si>
   <si>
     <t>Indica coleta de lixo reciclável nas ruas que menciona.</t>
   </si>
   <si>
     <t>2363</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>Luciano Macaia</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2363/ind_25_2026_ver_macaia.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2363/ind_25_2026_ver_macaia.pdf</t>
   </si>
   <si>
     <t>Disponibilização de carro fumacê.</t>
   </si>
   <si>
     <t>2364</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>Tita do Pilão, Nano do Açougue</t>
-[...2 lines deleted...]
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2364/ind_22_2026_ver_tita.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2364/ind_22_2026_ver_tita.pdf</t>
   </si>
   <si>
     <t>Solicita disponibilização de profissional de Educação Física para atendimento no Asilo Ebenezer.</t>
   </si>
   <si>
     <t>2365</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2365/ind_23_2026_ver_macaia.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2365/ind_23_2026_ver_macaia.pdf</t>
   </si>
   <si>
     <t>Adoção de providências urgentes quanto à Estação de Tratamento de Água.</t>
   </si>
   <si>
     <t>2366</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2366/ind_24_2026_ver_tit.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2366/ind_24_2026_ver_tit.pdf</t>
   </si>
   <si>
     <t>Aquisição de equipamentos destinados à Sala de Fisioterapia do Município.</t>
   </si>
   <si>
     <t>2367</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2367/ind_21_ver_tita.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2367/ind_21_ver_tita.pdf</t>
   </si>
   <si>
     <t>Aquisição de cadeiras de rodas para a Unidade Básica de Saúde.</t>
   </si>
   <si>
     <t>2368</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2368/ind_26_2026_ver_tita_nano.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2368/ind_26_2026_ver_tita_nano.pdf</t>
   </si>
   <si>
     <t>Construção de quebra-molas no bairro do Alegre e na Rua Padre Antônio Pereira de Azevedo.</t>
   </si>
   <si>
     <t>2369</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2369/ind_27_2026_ver_tita.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2369/ind_27_2026_ver_tita.pdf</t>
   </si>
   <si>
     <t>Solicita a troca de lâmpadas e limpeza da Praça do Bairro São Sebastião.</t>
   </si>
   <si>
     <t>2370</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2370/ind_28_2026_ver_tita.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2370/ind_28_2026_ver_tita.pdf</t>
   </si>
   <si>
     <t>Conserto do banco do veículo Uno Mille, cor vermelha, pertencente à frota municipal</t>
   </si>
   <si>
     <t>2372</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2372/ind_29_2026_ver_angelito.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2372/ind_29_2026_ver_angelito.pdf</t>
   </si>
   <si>
     <t>Replantio de mudas nos jardins da cidade e contratação de empresa especializada para estudo e implantação de arborização urbana.</t>
   </si>
   <si>
     <t>2373</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2373/ind_30_2026_ver_angelito.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2373/ind_30_2026_ver_angelito.pdf</t>
   </si>
   <si>
     <t>Atualização das Placas Turísticas do Município de Areias/SP</t>
   </si>
   <si>
     <t>2374</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2374/ind_31_2026_ver_angelito.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2374/ind_31_2026_ver_angelito.pdf</t>
   </si>
   <si>
     <t>Solicitação de melhorias estruturais na Praça Senhor Bom Jesus.</t>
   </si>
   <si>
+    <t>2379</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2379/ind_32_2026_ver_mateus.pdf</t>
+  </si>
+  <si>
+    <t>Manutenção urgente na barragem da ETA.</t>
+  </si>
+  <si>
+    <t>2381</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2381/ind_33_2026_ver_mateus.pdf</t>
+  </si>
+  <si>
+    <t>Indica o pagamento de diárias a todos os motoristas da Prefeitura Municipal de Areias - SP.</t>
+  </si>
+  <si>
+    <t>2382</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2382/ind_34_2026_ver_mateus.pdf</t>
+  </si>
+  <si>
+    <t>Indica a aquisição de telefone com identificador de chamadas e a realização de treinamentos para os atendentes de emergências da Unidade Básica de Saúde (UBS).</t>
+  </si>
+  <si>
+    <t>2391</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2391/ind_35_2026_ver_angelito.pdf</t>
+  </si>
+  <si>
+    <t>Aquisição de cadeirinhas bebê-conforto ou assento de elevação para os veículos da Secretaria de Saúde.</t>
+  </si>
+  <si>
+    <t>2393</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2393/ind_36_2026_ver_claudinho.pdf</t>
+  </si>
+  <si>
+    <t>Limpeza e roçada no bairro Vargem Grande.</t>
+  </si>
+  <si>
+    <t>2395</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2395/ind_37_2026_ver_tita.pdf</t>
+  </si>
+  <si>
+    <t>Designação de servidor para atendimento humanizado na UBS.</t>
+  </si>
+  <si>
+    <t>2396</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2396/ind_38_2026_ver_tita.pdf</t>
+  </si>
+  <si>
+    <t>Limpeza e roçada no Bairro São Domingos.</t>
+  </si>
+  <si>
+    <t>2397</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2397/ind_39_2026_ver_nano_tita.pdf</t>
+  </si>
+  <si>
+    <t>Aquisição e distribuição de uniformes aos servidores públicos que atuam no Garajão  Municipal, incluindo motoristas, mecânicos, lavadores e demais funcionários ali lotados.</t>
+  </si>
+  <si>
+    <t>2399</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2399/ind_40_2026_ver_mateus.pdf</t>
+  </si>
+  <si>
+    <t>Reintera a indicação nº 29/2025 - Uniforme para Guarda Municipal de Areias.</t>
+  </si>
+  <si>
+    <t>2400</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2400/indicacao_pontos_de_onibus.pdf</t>
+  </si>
+  <si>
+    <t>Reintera indicações nº 31/2025  e Indicação nº 13/2025 - Construção Ponto de Onibus no Bairro da Represa e Bairro do Rocio.</t>
+  </si>
+  <si>
+    <t>2403</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2403/indicacao_no_2026_nelson_luiz.pdf</t>
+  </si>
+  <si>
+    <t>Indica a denominação do prédio da Secretaria Municipal de Segurança Pública e da Guarda Municipal de Areias como “Prefeito Nelson Luiz da Silva”.</t>
+  </si>
+  <si>
+    <t>2405</t>
+  </si>
+  <si>
+    <t>43</t>
+  </si>
+  <si>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2405/ind_43_2026_ver_tita.pdf</t>
+  </si>
+  <si>
+    <t>Aquisição de uniformes aos funcionários inscritos no PEAD.</t>
+  </si>
+  <si>
+    <t>2406</t>
+  </si>
+  <si>
+    <t>44</t>
+  </si>
+  <si>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2406/ind_44_2026_ver_claudinho.pdf</t>
+  </si>
+  <si>
+    <t>Reforma da UBS.</t>
+  </si>
+  <si>
+    <t>2407</t>
+  </si>
+  <si>
+    <t>45</t>
+  </si>
+  <si>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2407/ind_45_2026_ver_edinho.pdf</t>
+  </si>
+  <si>
+    <t>Estudos técnicos para viabilização da construção de um estacionamento em frente à Escola Júlio César.</t>
+  </si>
+  <si>
+    <t>2408</t>
+  </si>
+  <si>
+    <t>46</t>
+  </si>
+  <si>
+    <t>Claudinho Coutinho, Tita do Pilão</t>
+  </si>
+  <si>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2408/ind_46_2026_ver_claudinhopdf.pdf</t>
+  </si>
+  <si>
+    <t>Construção de cobertura na Estrada Santa Rita.</t>
+  </si>
+  <si>
+    <t>2409</t>
+  </si>
+  <si>
+    <t>47</t>
+  </si>
+  <si>
+    <t>Dr. Mateus Miranda, Tita do Pilão, Cesar Coruja, Claudinho Coutinho, Edinho da Van, Luciano Macaia, Nano do Açougue</t>
+  </si>
+  <si>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2409/ind_47_2026_ver_mateus.pdf</t>
+  </si>
+  <si>
+    <t>Disponibilização de servidor público efetivo para atuação na Base da Policia Militar do Município de Areias/SP.</t>
+  </si>
+  <si>
+    <t>2411</t>
+  </si>
+  <si>
+    <t>48</t>
+  </si>
+  <si>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2411/ind_48_2026_ver_edinho.pdf</t>
+  </si>
+  <si>
+    <t>Manutenção das estradas da Bocaina (reitera indicação 87/25).</t>
+  </si>
+  <si>
+    <t>2412</t>
+  </si>
+  <si>
+    <t>49</t>
+  </si>
+  <si>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2412/ind_49_2026_ver_mateus.pdf</t>
+  </si>
+  <si>
+    <t>Substituição da iluminação pública municipal por lâmpadas de LED.</t>
+  </si>
+  <si>
+    <t>2413</t>
+  </si>
+  <si>
+    <t>50</t>
+  </si>
+  <si>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2413/ind_50_2026_ver_mateus.pdf</t>
+  </si>
+  <si>
+    <t>Realização de estudo de viabilidade financeira para reajuste do vale-alimentação para o ano 2027.</t>
+  </si>
+  <si>
+    <t>2414</t>
+  </si>
+  <si>
+    <t>51</t>
+  </si>
+  <si>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2414/ind_51_2026_ver_mateus.pdf</t>
+  </si>
+  <si>
+    <t>Celebração de convênio com o CIEE para a contratação de jovens na modalidade Jovem Aprendiz.</t>
+  </si>
+  <si>
+    <t>2419</t>
+  </si>
+  <si>
+    <t>52</t>
+  </si>
+  <si>
+    <t>Limpeza e manutenção da Praça Nove de Julho.</t>
+  </si>
+  <si>
+    <t>2420</t>
+  </si>
+  <si>
+    <t>53</t>
+  </si>
+  <si>
+    <t>Construção de cobertura instalação de bicicletário frente a entrada da Escola Júlio César da Consta Sampaio Filho.</t>
+  </si>
+  <si>
     <t>2344</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2344/mocao_de_aplausos_mariana.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2344/mocao_de_aplausos_mariana.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos a Srª. Mariana Ramos Cunha.</t>
   </si>
   <si>
     <t>2355</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2355/moc_apluso_01_2026_ver_edinho.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2355/moc_apluso_01_2026_ver_edinho.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso ao Sr. Denis Antunes.</t>
   </si>
   <si>
     <t>2356</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2356/moc_apluso_02_2026_ver_edinho.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2356/moc_apluso_02_2026_ver_edinho.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso ao Sr. Antônio Carlos de Freitas.</t>
   </si>
   <si>
     <t>2377</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2377/moc_aplauso_04_2026.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2377/moc_aplauso_04_2026.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso a Escola Júlio César da Costa Sampaio Filho.</t>
+  </si>
+  <si>
+    <t>2388</t>
+  </si>
+  <si>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2388/moc_pesar_05_2026_ver_edinho.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Pesar pelo passamento de José Francisco de Oliveira Filho.</t>
+  </si>
+  <si>
+    <t>2390</t>
+  </si>
+  <si>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2390/moc_aplauso_06_ver_edinho_2026.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplauso ao Sr. Joaquim Costa Júnior.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -1059,68 +1524,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2336/ple_01_2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2345/ple_02_2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2346/ple_03_2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2349/ple_04_2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2350/ple_05_2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2360/ple_06_2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2362/ple_07_2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2359/ples_01_2026_ple_05_2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2352/emenda_01_plcl_01_2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2348/pll_01_2026_2.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2335/plcl_01_2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2331/pdl_01_2026_ver_tita.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2375/pdl_02_2026_ver_nano.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2376/pdl_03_2026_ver_nano.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2347/pr_01_2026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2340/req_01_2026_ver_claudinho.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2341/req_02_2026_ver_claudinho.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2371/req_3_ver_tita.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2325/ind_01_2026_ver_mateus.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2326/ind_02_2026_ver_tita_nano.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2327/ind_03_2026_ver_mateus.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2328/ind_04_2026_ver_mateus.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2329/ind_05_2026_ver_mateuspdf.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2330/ind_78_2025_ver_mateuspdf.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2332/ind_07_2026_ver_tita.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2333/ind_08_2026_ver_tita.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2334/ind_09_2026_ver_mateus.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2337/ind_10_2026_ver_edinho.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2338/ind_11_2026_ver_edinho.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2339/ind_12_2026_ver_edinho.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2342/ind_ver_angelito_13_2026.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2343/ind_14_2026_ver_angelito.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2351/ind_30_2026_ver_mateus.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2353/indicacao_no_auxilio_funeral_2026.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2354/ind_17_2026_ver_edinho.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2357/ind_18_ver_nano_tita_2026.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2358/ind_19_2026_ver_nano_tita.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2361/indicacao_no_lixo_reciclavel.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2363/ind_25_2026_ver_macaia.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2364/ind_22_2026_ver_tita.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2365/ind_23_2026_ver_macaia.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2366/ind_24_2026_ver_tit.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2367/ind_21_ver_tita.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2368/ind_26_2026_ver_tita_nano.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2369/ind_27_2026_ver_tita.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2370/ind_28_2026_ver_tita.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2372/ind_29_2026_ver_angelito.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2373/ind_30_2026_ver_angelito.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2374/ind_31_2026_ver_angelito.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2344/mocao_de_aplausos_mariana.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2355/moc_apluso_01_2026_ver_edinho.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2356/moc_apluso_02_2026_ver_edinho.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2377/moc_aplauso_04_2026.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2336/ple_01_2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2345/ple_02_2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2346/ple_03_2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2349/ple_04_2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2350/ple_05_2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2360/ple_06_2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2362/ple_07_2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2385/ple_08_2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2386/lei_09_2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2359/ples_01_2026_ple_05_2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2384/plse_02_2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2352/emenda_01_plcl_01_2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2348/pll_01_2026_2.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2387/pll_02_2026_ver_marciel.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2402/pll_03_2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2335/plcl_01_2026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2378/plcl_02_2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2331/pdl_01_2026_ver_tita.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2375/pdl_02_2026_ver_nano.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2376/pdl_03_2026_ver_nano.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2389/pdl_04_2026_ver_edinho.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2401/pdl_01.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2347/pr_01_2026.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2340/req_01_2026_ver_claudinho.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2341/req_02_2026_ver_claudinho.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2371/req_3_ver_tita.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2383/req_03_2026_ver_mateus.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2392/req_05_2026_vereadores.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2394/req_06_2026_ver_claudinho.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2398/req_07_2026_ver_mateus.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2404/req_8_2026_ver_nano.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2410/req_9_2026_ver_mateus.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2415/req_10_2026_ver_tita.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2416/req_11_2026_ver_claudinho.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2417/req_12_2026_ver_lucemir.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2418/req_13_2026_ver_2026_lucemir.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2325/ind_01_2026_ver_mateus.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2326/ind_02_2026_ver_tita_nano.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2327/ind_03_2026_ver_mateus.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2328/ind_04_2026_ver_mateus.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2329/ind_05_2026_ver_mateuspdf.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2330/ind_78_2025_ver_mateuspdf.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2332/ind_07_2026_ver_tita.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2333/ind_08_2026_ver_tita.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2334/ind_09_2026_ver_mateus.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2337/ind_10_2026_ver_edinho.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2338/ind_11_2026_ver_edinho.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2339/ind_12_2026_ver_edinho.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2342/ind_ver_angelito_13_2026.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2343/ind_14_2026_ver_angelito.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2351/ind_30_2026_ver_mateus.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2353/indicacao_no_auxilio_funeral_2026.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2354/ind_17_2026_ver_edinho.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2357/ind_18_ver_nano_tita_2026.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2358/ind_19_2026_ver_nano_tita.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2361/indicacao_no_lixo_reciclavel.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2363/ind_25_2026_ver_macaia.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2364/ind_22_2026_ver_tita.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2365/ind_23_2026_ver_macaia.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2366/ind_24_2026_ver_tit.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2367/ind_21_ver_tita.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2368/ind_26_2026_ver_tita_nano.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2369/ind_27_2026_ver_tita.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2370/ind_28_2026_ver_tita.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2372/ind_29_2026_ver_angelito.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2373/ind_30_2026_ver_angelito.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2374/ind_31_2026_ver_angelito.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2379/ind_32_2026_ver_mateus.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2381/ind_33_2026_ver_mateus.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2382/ind_34_2026_ver_mateus.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2391/ind_35_2026_ver_angelito.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2393/ind_36_2026_ver_claudinho.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2395/ind_37_2026_ver_tita.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2396/ind_38_2026_ver_tita.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2397/ind_39_2026_ver_nano_tita.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2399/ind_40_2026_ver_mateus.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2400/indicacao_pontos_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2403/indicacao_no_2026_nelson_luiz.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2405/ind_43_2026_ver_tita.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2406/ind_44_2026_ver_claudinho.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2407/ind_45_2026_ver_edinho.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2408/ind_46_2026_ver_claudinhopdf.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2409/ind_47_2026_ver_mateus.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2411/ind_48_2026_ver_edinho.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2412/ind_49_2026_ver_mateus.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2413/ind_50_2026_ver_mateus.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2414/ind_51_2026_ver_mateus.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2344/mocao_de_aplausos_mariana.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2355/moc_apluso_01_2026_ver_edinho.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2356/moc_apluso_02_2026_ver_edinho.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2377/moc_aplauso_04_2026.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2388/moc_pesar_05_2026_ver_edinho.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2026/2390/moc_aplauso_06_ver_edinho_2026.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H55"/>
+  <dimension ref="A1:H97"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="47.85546875" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="8" max="8" width="183.42578125" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="132.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="103.7109375" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="244" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -1295,1262 +1760,2354 @@
       </c>
       <c r="D8" t="s">
         <v>11</v>
       </c>
       <c r="E8" t="s">
         <v>12</v>
       </c>
       <c r="F8" t="s">
         <v>13</v>
       </c>
       <c r="G8" s="1" t="s">
         <v>38</v>
       </c>
       <c r="H8" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
         <v>40</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
-        <v>10</v>
+        <v>41</v>
       </c>
       <c r="D9" t="s">
-        <v>41</v>
+        <v>11</v>
       </c>
       <c r="E9" t="s">
-        <v>42</v>
+        <v>12</v>
       </c>
       <c r="F9" t="s">
         <v>13</v>
       </c>
       <c r="G9" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="H9" t="s">
         <v>43</v>
-      </c>
-[...1 lines deleted...]
-        <v>44</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
+        <v>44</v>
+      </c>
+      <c r="B10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C10" t="s">
         <v>45</v>
       </c>
-      <c r="B10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D10" t="s">
+        <v>11</v>
+      </c>
+      <c r="E10" t="s">
+        <v>12</v>
+      </c>
+      <c r="F10" t="s">
+        <v>13</v>
+      </c>
+      <c r="G10" s="1" t="s">
         <v>46</v>
       </c>
-      <c r="E10" t="s">
+      <c r="H10" t="s">
         <v>47</v>
-      </c>
-[...7 lines deleted...]
-        <v>50</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="B11" t="s">
         <v>9</v>
       </c>
       <c r="C11" t="s">
         <v>10</v>
       </c>
       <c r="D11" t="s">
+        <v>49</v>
+      </c>
+      <c r="E11" t="s">
+        <v>50</v>
+      </c>
+      <c r="F11" t="s">
+        <v>13</v>
+      </c>
+      <c r="G11" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="H11" t="s">
         <v>52</v>
-      </c>
-[...10 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>57</v>
+        <v>53</v>
       </c>
       <c r="B12" t="s">
         <v>9</v>
       </c>
       <c r="C12" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="D12" t="s">
-        <v>58</v>
+        <v>49</v>
       </c>
       <c r="E12" t="s">
-        <v>59</v>
+        <v>50</v>
       </c>
       <c r="F12" t="s">
+        <v>13</v>
+      </c>
+      <c r="G12" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="G12" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H12" t="s">
-        <v>61</v>
+        <v>55</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>62</v>
+        <v>56</v>
       </c>
       <c r="B13" t="s">
         <v>9</v>
       </c>
       <c r="C13" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="D13" t="s">
+        <v>57</v>
+      </c>
+      <c r="E13" t="s">
         <v>58</v>
       </c>
-      <c r="E13" t="s">
+      <c r="F13" t="s">
         <v>59</v>
       </c>
-      <c r="F13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G13" s="1" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="H13" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>66</v>
+        <v>62</v>
       </c>
       <c r="B14" t="s">
         <v>9</v>
       </c>
       <c r="C14" t="s">
         <v>10</v>
       </c>
       <c r="D14" t="s">
+        <v>63</v>
+      </c>
+      <c r="E14" t="s">
+        <v>64</v>
+      </c>
+      <c r="F14" t="s">
+        <v>65</v>
+      </c>
+      <c r="G14" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="H14" t="s">
         <v>67</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>72</v>
+        <v>68</v>
       </c>
       <c r="B15" t="s">
         <v>9</v>
       </c>
       <c r="C15" t="s">
         <v>17</v>
       </c>
       <c r="D15" t="s">
-        <v>67</v>
+        <v>63</v>
       </c>
       <c r="E15" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F15" t="s">
-        <v>63</v>
+        <v>69</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="H15" t="s">
-        <v>74</v>
+        <v>71</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>75</v>
+        <v>72</v>
       </c>
       <c r="B16" t="s">
         <v>9</v>
       </c>
       <c r="C16" t="s">
         <v>21</v>
       </c>
       <c r="D16" t="s">
-        <v>67</v>
+        <v>63</v>
       </c>
       <c r="E16" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F16" t="s">
-        <v>63</v>
+        <v>73</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="H16" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="B17" t="s">
         <v>9</v>
       </c>
       <c r="C17" t="s">
         <v>10</v>
       </c>
       <c r="D17" t="s">
+        <v>77</v>
+      </c>
+      <c r="E17" t="s">
+        <v>78</v>
+      </c>
+      <c r="F17" t="s">
+        <v>65</v>
+      </c>
+      <c r="G17" s="1" t="s">
         <v>79</v>
       </c>
-      <c r="E17" t="s">
+      <c r="H17" t="s">
         <v>80</v>
-      </c>
-[...7 lines deleted...]
-        <v>82</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
+        <v>81</v>
+      </c>
+      <c r="B18" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" t="s">
+        <v>17</v>
+      </c>
+      <c r="D18" t="s">
+        <v>77</v>
+      </c>
+      <c r="E18" t="s">
+        <v>78</v>
+      </c>
+      <c r="F18" t="s">
+        <v>82</v>
+      </c>
+      <c r="G18" s="1" t="s">
         <v>83</v>
       </c>
-      <c r="B18" t="s">
-[...5 lines deleted...]
-      <c r="D18" t="s">
+      <c r="H18" t="s">
         <v>84</v>
-      </c>
-[...10 lines deleted...]
-        <v>88</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
+        <v>85</v>
+      </c>
+      <c r="B19" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" t="s">
+        <v>10</v>
+      </c>
+      <c r="D19" t="s">
+        <v>86</v>
+      </c>
+      <c r="E19" t="s">
+        <v>87</v>
+      </c>
+      <c r="F19" t="s">
+        <v>69</v>
+      </c>
+      <c r="G19" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="H19" t="s">
         <v>89</v>
-      </c>
-[...19 lines deleted...]
-        <v>91</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
+        <v>90</v>
+      </c>
+      <c r="B20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" t="s">
+        <v>17</v>
+      </c>
+      <c r="D20" t="s">
+        <v>86</v>
+      </c>
+      <c r="E20" t="s">
+        <v>87</v>
+      </c>
+      <c r="F20" t="s">
+        <v>91</v>
+      </c>
+      <c r="G20" s="1" t="s">
         <v>92</v>
       </c>
-      <c r="B20" t="s">
-[...14 lines deleted...]
-      <c r="G20" s="1" t="s">
+      <c r="H20" t="s">
         <v>93</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
+        <v>94</v>
+      </c>
+      <c r="B21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" t="s">
+        <v>21</v>
+      </c>
+      <c r="D21" t="s">
+        <v>86</v>
+      </c>
+      <c r="E21" t="s">
+        <v>87</v>
+      </c>
+      <c r="F21" t="s">
+        <v>91</v>
+      </c>
+      <c r="G21" s="1" t="s">
         <v>95</v>
       </c>
-      <c r="B21" t="s">
-[...5 lines deleted...]
-      <c r="D21" t="s">
+      <c r="H21" t="s">
         <v>96</v>
-      </c>
-[...10 lines deleted...]
-        <v>100</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>101</v>
+        <v>97</v>
       </c>
       <c r="B22" t="s">
         <v>9</v>
       </c>
       <c r="C22" t="s">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="D22" t="s">
-        <v>96</v>
+        <v>86</v>
       </c>
       <c r="E22" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="F22" t="s">
-        <v>102</v>
+        <v>73</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>103</v>
+        <v>98</v>
       </c>
       <c r="H22" t="s">
-        <v>104</v>
+        <v>99</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>105</v>
+        <v>100</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
-        <v>21</v>
+        <v>29</v>
       </c>
       <c r="D23" t="s">
-        <v>96</v>
+        <v>86</v>
       </c>
       <c r="E23" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="F23" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>106</v>
+        <v>102</v>
       </c>
       <c r="H23" t="s">
-        <v>107</v>
+        <v>103</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
+        <v>104</v>
+      </c>
+      <c r="B24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" t="s">
+        <v>10</v>
+      </c>
+      <c r="D24" t="s">
+        <v>105</v>
+      </c>
+      <c r="E24" t="s">
+        <v>106</v>
+      </c>
+      <c r="F24" t="s">
+        <v>65</v>
+      </c>
+      <c r="G24" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="H24" t="s">
         <v>108</v>
-      </c>
-[...19 lines deleted...]
-        <v>110</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
+        <v>109</v>
+      </c>
+      <c r="B25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" t="s">
+        <v>10</v>
+      </c>
+      <c r="D25" t="s">
+        <v>110</v>
+      </c>
+      <c r="E25" t="s">
         <v>111</v>
       </c>
-      <c r="B25" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F25" t="s">
-        <v>98</v>
+        <v>112</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="H25" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
-        <v>33</v>
+        <v>17</v>
       </c>
       <c r="D26" t="s">
-        <v>96</v>
+        <v>110</v>
       </c>
       <c r="E26" t="s">
-        <v>97</v>
+        <v>111</v>
       </c>
       <c r="F26" t="s">
-        <v>98</v>
+        <v>112</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H26" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
-        <v>37</v>
+        <v>21</v>
       </c>
       <c r="D27" t="s">
-        <v>96</v>
+        <v>110</v>
       </c>
       <c r="E27" t="s">
-        <v>97</v>
+        <v>111</v>
       </c>
       <c r="F27" t="s">
         <v>69</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="H27" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
-        <v>121</v>
+        <v>25</v>
       </c>
       <c r="D28" t="s">
-        <v>96</v>
+        <v>110</v>
       </c>
       <c r="E28" t="s">
-        <v>97</v>
+        <v>111</v>
       </c>
       <c r="F28" t="s">
-        <v>69</v>
+        <v>122</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="H28" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>125</v>
+        <v>29</v>
       </c>
       <c r="D29" t="s">
-        <v>96</v>
+        <v>110</v>
       </c>
       <c r="E29" t="s">
-        <v>97</v>
+        <v>111</v>
       </c>
       <c r="F29" t="s">
-        <v>98</v>
+        <v>126</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="H29" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B30" t="s">
         <v>9</v>
       </c>
       <c r="C30" t="s">
-        <v>129</v>
+        <v>33</v>
       </c>
       <c r="D30" t="s">
-        <v>96</v>
+        <v>110</v>
       </c>
       <c r="E30" t="s">
-        <v>97</v>
+        <v>111</v>
       </c>
       <c r="F30" t="s">
+        <v>112</v>
+      </c>
+      <c r="G30" s="1" t="s">
         <v>130</v>
       </c>
-      <c r="G30" s="1" t="s">
+      <c r="H30" t="s">
         <v>131</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
+        <v>132</v>
+      </c>
+      <c r="B31" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" t="s">
+        <v>37</v>
+      </c>
+      <c r="D31" t="s">
+        <v>110</v>
+      </c>
+      <c r="E31" t="s">
+        <v>111</v>
+      </c>
+      <c r="F31" t="s">
         <v>133</v>
       </c>
-      <c r="B31" t="s">
-[...2 lines deleted...]
-      <c r="C31" t="s">
+      <c r="G31" s="1" t="s">
         <v>134</v>
       </c>
-      <c r="D31" t="s">
-[...8 lines deleted...]
-      <c r="G31" s="1" t="s">
+      <c r="H31" t="s">
         <v>135</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
+        <v>136</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>41</v>
+      </c>
+      <c r="D32" t="s">
+        <v>110</v>
+      </c>
+      <c r="E32" t="s">
+        <v>111</v>
+      </c>
+      <c r="F32" t="s">
+        <v>91</v>
+      </c>
+      <c r="G32" s="1" t="s">
         <v>137</v>
       </c>
-      <c r="B32" t="s">
-[...2 lines deleted...]
-      <c r="C32" t="s">
+      <c r="H32" t="s">
         <v>138</v>
-      </c>
-[...13 lines deleted...]
-        <v>140</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
+        <v>139</v>
+      </c>
+      <c r="B33" t="s">
+        <v>9</v>
+      </c>
+      <c r="C33" t="s">
+        <v>45</v>
+      </c>
+      <c r="D33" t="s">
+        <v>110</v>
+      </c>
+      <c r="E33" t="s">
+        <v>111</v>
+      </c>
+      <c r="F33" t="s">
+        <v>140</v>
+      </c>
+      <c r="G33" s="1" t="s">
         <v>141</v>
       </c>
-      <c r="B33" t="s">
-[...2 lines deleted...]
-      <c r="C33" t="s">
+      <c r="H33" t="s">
         <v>142</v>
-      </c>
-[...13 lines deleted...]
-        <v>145</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
+        <v>143</v>
+      </c>
+      <c r="B34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C34" t="s">
+        <v>144</v>
+      </c>
+      <c r="D34" t="s">
+        <v>110</v>
+      </c>
+      <c r="E34" t="s">
+        <v>111</v>
+      </c>
+      <c r="F34" t="s">
+        <v>69</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="H34" t="s">
         <v>146</v>
-      </c>
-[...19 lines deleted...]
-        <v>149</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
+        <v>147</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
+        <v>148</v>
+      </c>
+      <c r="D35" t="s">
+        <v>110</v>
+      </c>
+      <c r="E35" t="s">
+        <v>111</v>
+      </c>
+      <c r="F35" t="s">
+        <v>112</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="H35" t="s">
         <v>150</v>
-      </c>
-[...19 lines deleted...]
-        <v>153</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
+        <v>151</v>
+      </c>
+      <c r="B36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" t="s">
+        <v>152</v>
+      </c>
+      <c r="D36" t="s">
+        <v>110</v>
+      </c>
+      <c r="E36" t="s">
+        <v>111</v>
+      </c>
+      <c r="F36" t="s">
+        <v>153</v>
+      </c>
+      <c r="G36" s="1" t="s">
         <v>154</v>
       </c>
-      <c r="B36" t="s">
-[...2 lines deleted...]
-      <c r="C36" t="s">
+      <c r="H36" t="s">
         <v>155</v>
-      </c>
-[...13 lines deleted...]
-        <v>157</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
+        <v>156</v>
+      </c>
+      <c r="B37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" t="s">
+        <v>157</v>
+      </c>
+      <c r="D37" t="s">
+        <v>110</v>
+      </c>
+      <c r="E37" t="s">
+        <v>111</v>
+      </c>
+      <c r="F37" t="s">
         <v>158</v>
       </c>
-      <c r="B37" t="s">
-[...2 lines deleted...]
-      <c r="C37" t="s">
+      <c r="G37" s="1" t="s">
         <v>159</v>
       </c>
-      <c r="D37" t="s">
-[...8 lines deleted...]
-      <c r="G37" s="1" t="s">
+      <c r="H37" t="s">
         <v>160</v>
-      </c>
-[...1 lines deleted...]
-        <v>161</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
+        <v>161</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
         <v>162</v>
       </c>
-      <c r="B38" t="s">
-[...2 lines deleted...]
-      <c r="C38" t="s">
+      <c r="D38" t="s">
+        <v>110</v>
+      </c>
+      <c r="E38" t="s">
+        <v>111</v>
+      </c>
+      <c r="F38" t="s">
+        <v>91</v>
+      </c>
+      <c r="G38" s="1" t="s">
         <v>163</v>
       </c>
-      <c r="D38" t="s">
-[...8 lines deleted...]
-      <c r="G38" s="1" t="s">
+      <c r="H38" t="s">
         <v>164</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
-        <v>167</v>
+        <v>10</v>
       </c>
       <c r="D39" t="s">
-        <v>96</v>
+        <v>166</v>
       </c>
       <c r="E39" t="s">
-        <v>97</v>
+        <v>167</v>
       </c>
       <c r="F39" t="s">
-        <v>69</v>
+        <v>122</v>
       </c>
       <c r="G39" s="1" t="s">
         <v>168</v>
       </c>
       <c r="H39" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
         <v>170</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="C40" t="s">
+        <v>17</v>
+      </c>
+      <c r="D40" t="s">
+        <v>166</v>
+      </c>
+      <c r="E40" t="s">
+        <v>167</v>
+      </c>
+      <c r="F40" t="s">
         <v>171</v>
-      </c>
-[...7 lines deleted...]
-        <v>98</v>
       </c>
       <c r="G40" s="1" t="s">
         <v>172</v>
       </c>
       <c r="H40" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
         <v>174</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
+        <v>21</v>
+      </c>
+      <c r="D41" t="s">
+        <v>166</v>
+      </c>
+      <c r="E41" t="s">
+        <v>167</v>
+      </c>
+      <c r="F41" t="s">
+        <v>122</v>
+      </c>
+      <c r="G41" s="1" t="s">
         <v>175</v>
       </c>
-      <c r="D41" t="s">
-[...5 lines deleted...]
-      <c r="F41" t="s">
+      <c r="H41" t="s">
         <v>176</v>
-      </c>
-[...4 lines deleted...]
-        <v>178</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
+        <v>177</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
+        <v>25</v>
+      </c>
+      <c r="D42" t="s">
+        <v>166</v>
+      </c>
+      <c r="E42" t="s">
+        <v>167</v>
+      </c>
+      <c r="F42" t="s">
+        <v>122</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="H42" t="s">
         <v>179</v>
-      </c>
-[...19 lines deleted...]
-        <v>183</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>184</v>
+        <v>180</v>
       </c>
       <c r="B43" t="s">
         <v>9</v>
       </c>
       <c r="C43" t="s">
-        <v>185</v>
+        <v>29</v>
       </c>
       <c r="D43" t="s">
-        <v>96</v>
+        <v>166</v>
       </c>
       <c r="E43" t="s">
-        <v>97</v>
+        <v>167</v>
       </c>
       <c r="F43" t="s">
-        <v>176</v>
+        <v>122</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>186</v>
+        <v>181</v>
       </c>
       <c r="H43" t="s">
-        <v>187</v>
+        <v>182</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>188</v>
+        <v>183</v>
       </c>
       <c r="B44" t="s">
         <v>9</v>
       </c>
       <c r="C44" t="s">
-        <v>189</v>
+        <v>33</v>
       </c>
       <c r="D44" t="s">
-        <v>96</v>
+        <v>166</v>
       </c>
       <c r="E44" t="s">
-        <v>97</v>
+        <v>167</v>
       </c>
       <c r="F44" t="s">
-        <v>181</v>
+        <v>122</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>190</v>
+        <v>184</v>
       </c>
       <c r="H44" t="s">
-        <v>191</v>
+        <v>185</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>192</v>
+        <v>186</v>
       </c>
       <c r="B45" t="s">
         <v>9</v>
       </c>
       <c r="C45" t="s">
-        <v>193</v>
+        <v>37</v>
       </c>
       <c r="D45" t="s">
-        <v>96</v>
+        <v>166</v>
       </c>
       <c r="E45" t="s">
-        <v>97</v>
+        <v>167</v>
       </c>
       <c r="F45" t="s">
-        <v>181</v>
+        <v>69</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>194</v>
+        <v>187</v>
       </c>
       <c r="H45" t="s">
-        <v>195</v>
+        <v>188</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>196</v>
+        <v>189</v>
       </c>
       <c r="B46" t="s">
         <v>9</v>
       </c>
       <c r="C46" t="s">
-        <v>197</v>
+        <v>41</v>
       </c>
       <c r="D46" t="s">
-        <v>96</v>
+        <v>166</v>
       </c>
       <c r="E46" t="s">
-        <v>97</v>
+        <v>167</v>
       </c>
       <c r="F46" t="s">
-        <v>181</v>
+        <v>69</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>198</v>
+        <v>190</v>
       </c>
       <c r="H46" t="s">
-        <v>199</v>
+        <v>191</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>200</v>
+        <v>192</v>
       </c>
       <c r="B47" t="s">
         <v>9</v>
       </c>
       <c r="C47" t="s">
-        <v>201</v>
+        <v>45</v>
       </c>
       <c r="D47" t="s">
-        <v>96</v>
+        <v>166</v>
       </c>
       <c r="E47" t="s">
-        <v>97</v>
+        <v>167</v>
       </c>
       <c r="F47" t="s">
-        <v>181</v>
+        <v>122</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>202</v>
+        <v>193</v>
       </c>
       <c r="H47" t="s">
-        <v>203</v>
+        <v>194</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>204</v>
+        <v>195</v>
       </c>
       <c r="B48" t="s">
         <v>9</v>
       </c>
       <c r="C48" t="s">
-        <v>205</v>
+        <v>144</v>
       </c>
       <c r="D48" t="s">
-        <v>96</v>
+        <v>166</v>
       </c>
       <c r="E48" t="s">
-        <v>97</v>
+        <v>167</v>
       </c>
       <c r="F48" t="s">
-        <v>181</v>
+        <v>73</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>206</v>
+        <v>196</v>
       </c>
       <c r="H48" t="s">
-        <v>207</v>
+        <v>197</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>208</v>
+        <v>198</v>
       </c>
       <c r="B49" t="s">
         <v>9</v>
       </c>
       <c r="C49" t="s">
-        <v>209</v>
+        <v>148</v>
       </c>
       <c r="D49" t="s">
-        <v>96</v>
+        <v>166</v>
       </c>
       <c r="E49" t="s">
-        <v>97</v>
+        <v>167</v>
       </c>
       <c r="F49" t="s">
-        <v>143</v>
+        <v>73</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>210</v>
+        <v>199</v>
       </c>
       <c r="H49" t="s">
-        <v>211</v>
+        <v>200</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>212</v>
+        <v>201</v>
       </c>
       <c r="B50" t="s">
         <v>9</v>
       </c>
       <c r="C50" t="s">
-        <v>213</v>
+        <v>152</v>
       </c>
       <c r="D50" t="s">
-        <v>96</v>
+        <v>166</v>
       </c>
       <c r="E50" t="s">
-        <v>97</v>
+        <v>167</v>
       </c>
       <c r="F50" t="s">
-        <v>143</v>
+        <v>73</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>214</v>
+        <v>202</v>
       </c>
       <c r="H50" t="s">
-        <v>215</v>
+        <v>203</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>216</v>
+        <v>204</v>
       </c>
       <c r="B51" t="s">
         <v>9</v>
       </c>
       <c r="C51" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="D51" t="s">
-        <v>96</v>
+        <v>166</v>
       </c>
       <c r="E51" t="s">
-        <v>97</v>
+        <v>167</v>
       </c>
       <c r="F51" t="s">
-        <v>143</v>
+        <v>205</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>218</v>
+        <v>206</v>
       </c>
       <c r="H51" t="s">
-        <v>219</v>
+        <v>207</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="B52" t="s">
         <v>9</v>
       </c>
       <c r="C52" t="s">
-        <v>10</v>
+        <v>162</v>
       </c>
       <c r="D52" t="s">
-        <v>221</v>
+        <v>166</v>
       </c>
       <c r="E52" t="s">
-        <v>222</v>
+        <v>167</v>
       </c>
       <c r="F52" t="s">
-        <v>98</v>
+        <v>205</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>223</v>
+        <v>209</v>
       </c>
       <c r="H52" t="s">
-        <v>224</v>
+        <v>210</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>225</v>
+        <v>211</v>
       </c>
       <c r="B53" t="s">
         <v>9</v>
       </c>
       <c r="C53" t="s">
-        <v>17</v>
+        <v>212</v>
       </c>
       <c r="D53" t="s">
-        <v>221</v>
+        <v>166</v>
       </c>
       <c r="E53" t="s">
-        <v>222</v>
+        <v>167</v>
       </c>
       <c r="F53" t="s">
-        <v>130</v>
+        <v>122</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>226</v>
+        <v>213</v>
       </c>
       <c r="H53" t="s">
-        <v>227</v>
+        <v>214</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>228</v>
+        <v>215</v>
       </c>
       <c r="B54" t="s">
         <v>9</v>
       </c>
       <c r="C54" t="s">
-        <v>21</v>
+        <v>216</v>
       </c>
       <c r="D54" t="s">
-        <v>221</v>
+        <v>166</v>
       </c>
       <c r="E54" t="s">
-        <v>222</v>
+        <v>167</v>
       </c>
       <c r="F54" t="s">
-        <v>130</v>
+        <v>122</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>229</v>
+        <v>217</v>
       </c>
       <c r="H54" t="s">
-        <v>230</v>
+        <v>218</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
+        <v>219</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
+        <v>220</v>
+      </c>
+      <c r="D55" t="s">
+        <v>166</v>
+      </c>
+      <c r="E55" t="s">
+        <v>167</v>
+      </c>
+      <c r="F55" t="s">
+        <v>73</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>221</v>
+      </c>
+      <c r="H55" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" t="s">
+        <v>223</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
+        <v>224</v>
+      </c>
+      <c r="D56" t="s">
+        <v>166</v>
+      </c>
+      <c r="E56" t="s">
+        <v>167</v>
+      </c>
+      <c r="F56" t="s">
+        <v>225</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>226</v>
+      </c>
+      <c r="H56" t="s">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" t="s">
+        <v>228</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
+        <v>229</v>
+      </c>
+      <c r="D57" t="s">
+        <v>166</v>
+      </c>
+      <c r="E57" t="s">
+        <v>167</v>
+      </c>
+      <c r="F57" t="s">
+        <v>225</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>230</v>
+      </c>
+      <c r="H57" t="s">
         <v>231</v>
       </c>
-      <c r="B55" t="s">
-[...2 lines deleted...]
-      <c r="C55" t="s">
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" t="s">
+        <v>232</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
+        <v>233</v>
+      </c>
+      <c r="D58" t="s">
+        <v>166</v>
+      </c>
+      <c r="E58" t="s">
+        <v>167</v>
+      </c>
+      <c r="F58" t="s">
+        <v>122</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>234</v>
+      </c>
+      <c r="H58" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" t="s">
+        <v>236</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
+        <v>237</v>
+      </c>
+      <c r="D59" t="s">
+        <v>166</v>
+      </c>
+      <c r="E59" t="s">
+        <v>167</v>
+      </c>
+      <c r="F59" t="s">
+        <v>238</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>239</v>
+      </c>
+      <c r="H59" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60" t="s">
+        <v>241</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
+        <v>242</v>
+      </c>
+      <c r="D60" t="s">
+        <v>166</v>
+      </c>
+      <c r="E60" t="s">
+        <v>167</v>
+      </c>
+      <c r="F60" t="s">
+        <v>225</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>243</v>
+      </c>
+      <c r="H60" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" t="s">
+        <v>245</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
+        <v>246</v>
+      </c>
+      <c r="D61" t="s">
+        <v>166</v>
+      </c>
+      <c r="E61" t="s">
+        <v>167</v>
+      </c>
+      <c r="F61" t="s">
+        <v>238</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>247</v>
+      </c>
+      <c r="H61" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" t="s">
+        <v>249</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
+        <v>250</v>
+      </c>
+      <c r="D62" t="s">
+        <v>166</v>
+      </c>
+      <c r="E62" t="s">
+        <v>167</v>
+      </c>
+      <c r="F62" t="s">
+        <v>225</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>251</v>
+      </c>
+      <c r="H62" t="s">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" t="s">
+        <v>253</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
+        <v>254</v>
+      </c>
+      <c r="D63" t="s">
+        <v>166</v>
+      </c>
+      <c r="E63" t="s">
+        <v>167</v>
+      </c>
+      <c r="F63" t="s">
+        <v>225</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>255</v>
+      </c>
+      <c r="H63" t="s">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" t="s">
+        <v>257</v>
+      </c>
+      <c r="B64" t="s">
+        <v>9</v>
+      </c>
+      <c r="C64" t="s">
+        <v>258</v>
+      </c>
+      <c r="D64" t="s">
+        <v>166</v>
+      </c>
+      <c r="E64" t="s">
+        <v>167</v>
+      </c>
+      <c r="F64" t="s">
+        <v>225</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>259</v>
+      </c>
+      <c r="H64" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" t="s">
+        <v>261</v>
+      </c>
+      <c r="B65" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" t="s">
+        <v>262</v>
+      </c>
+      <c r="D65" t="s">
+        <v>166</v>
+      </c>
+      <c r="E65" t="s">
+        <v>167</v>
+      </c>
+      <c r="F65" t="s">
+        <v>225</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>263</v>
+      </c>
+      <c r="H65" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" t="s">
+        <v>265</v>
+      </c>
+      <c r="B66" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" t="s">
+        <v>266</v>
+      </c>
+      <c r="D66" t="s">
+        <v>166</v>
+      </c>
+      <c r="E66" t="s">
+        <v>167</v>
+      </c>
+      <c r="F66" t="s">
+        <v>225</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>267</v>
+      </c>
+      <c r="H66" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" t="s">
+        <v>269</v>
+      </c>
+      <c r="B67" t="s">
+        <v>9</v>
+      </c>
+      <c r="C67" t="s">
+        <v>270</v>
+      </c>
+      <c r="D67" t="s">
+        <v>166</v>
+      </c>
+      <c r="E67" t="s">
+        <v>167</v>
+      </c>
+      <c r="F67" t="s">
+        <v>205</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>271</v>
+      </c>
+      <c r="H67" t="s">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" t="s">
+        <v>273</v>
+      </c>
+      <c r="B68" t="s">
+        <v>9</v>
+      </c>
+      <c r="C68" t="s">
+        <v>274</v>
+      </c>
+      <c r="D68" t="s">
+        <v>166</v>
+      </c>
+      <c r="E68" t="s">
+        <v>167</v>
+      </c>
+      <c r="F68" t="s">
+        <v>205</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>275</v>
+      </c>
+      <c r="H68" t="s">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8">
+      <c r="A69" t="s">
+        <v>277</v>
+      </c>
+      <c r="B69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C69" t="s">
+        <v>278</v>
+      </c>
+      <c r="D69" t="s">
+        <v>166</v>
+      </c>
+      <c r="E69" t="s">
+        <v>167</v>
+      </c>
+      <c r="F69" t="s">
+        <v>205</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>279</v>
+      </c>
+      <c r="H69" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70" t="s">
+        <v>281</v>
+      </c>
+      <c r="B70" t="s">
+        <v>9</v>
+      </c>
+      <c r="C70" t="s">
+        <v>282</v>
+      </c>
+      <c r="D70" t="s">
+        <v>166</v>
+      </c>
+      <c r="E70" t="s">
+        <v>167</v>
+      </c>
+      <c r="F70" t="s">
+        <v>122</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>283</v>
+      </c>
+      <c r="H70" t="s">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71" t="s">
+        <v>285</v>
+      </c>
+      <c r="B71" t="s">
+        <v>9</v>
+      </c>
+      <c r="C71" t="s">
+        <v>286</v>
+      </c>
+      <c r="D71" t="s">
+        <v>166</v>
+      </c>
+      <c r="E71" t="s">
+        <v>167</v>
+      </c>
+      <c r="F71" t="s">
+        <v>122</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>287</v>
+      </c>
+      <c r="H71" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72" t="s">
+        <v>289</v>
+      </c>
+      <c r="B72" t="s">
+        <v>9</v>
+      </c>
+      <c r="C72" t="s">
+        <v>290</v>
+      </c>
+      <c r="D72" t="s">
+        <v>166</v>
+      </c>
+      <c r="E72" t="s">
+        <v>167</v>
+      </c>
+      <c r="F72" t="s">
+        <v>122</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>291</v>
+      </c>
+      <c r="H72" t="s">
+        <v>292</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73" t="s">
+        <v>293</v>
+      </c>
+      <c r="B73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C73" t="s">
+        <v>294</v>
+      </c>
+      <c r="D73" t="s">
+        <v>166</v>
+      </c>
+      <c r="E73" t="s">
+        <v>167</v>
+      </c>
+      <c r="F73" t="s">
+        <v>205</v>
+      </c>
+      <c r="G73" s="1" t="s">
+        <v>295</v>
+      </c>
+      <c r="H73" t="s">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74" t="s">
+        <v>297</v>
+      </c>
+      <c r="B74" t="s">
+        <v>9</v>
+      </c>
+      <c r="C74" t="s">
+        <v>298</v>
+      </c>
+      <c r="D74" t="s">
+        <v>166</v>
+      </c>
+      <c r="E74" t="s">
+        <v>167</v>
+      </c>
+      <c r="F74" t="s">
+        <v>112</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>299</v>
+      </c>
+      <c r="H74" t="s">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75" t="s">
+        <v>301</v>
+      </c>
+      <c r="B75" t="s">
+        <v>9</v>
+      </c>
+      <c r="C75" t="s">
+        <v>302</v>
+      </c>
+      <c r="D75" t="s">
+        <v>166</v>
+      </c>
+      <c r="E75" t="s">
+        <v>167</v>
+      </c>
+      <c r="F75" t="s">
+        <v>69</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>303</v>
+      </c>
+      <c r="H75" t="s">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76" t="s">
+        <v>305</v>
+      </c>
+      <c r="B76" t="s">
+        <v>9</v>
+      </c>
+      <c r="C76" t="s">
+        <v>306</v>
+      </c>
+      <c r="D76" t="s">
+        <v>166</v>
+      </c>
+      <c r="E76" t="s">
+        <v>167</v>
+      </c>
+      <c r="F76" t="s">
+        <v>69</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>307</v>
+      </c>
+      <c r="H76" t="s">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77" t="s">
+        <v>309</v>
+      </c>
+      <c r="B77" t="s">
+        <v>9</v>
+      </c>
+      <c r="C77" t="s">
+        <v>310</v>
+      </c>
+      <c r="D77" t="s">
+        <v>166</v>
+      </c>
+      <c r="E77" t="s">
+        <v>167</v>
+      </c>
+      <c r="F77" t="s">
+        <v>69</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>311</v>
+      </c>
+      <c r="H77" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78" t="s">
+        <v>313</v>
+      </c>
+      <c r="B78" t="s">
+        <v>9</v>
+      </c>
+      <c r="C78" t="s">
+        <v>314</v>
+      </c>
+      <c r="D78" t="s">
+        <v>166</v>
+      </c>
+      <c r="E78" t="s">
+        <v>167</v>
+      </c>
+      <c r="F78" t="s">
+        <v>122</v>
+      </c>
+      <c r="G78" s="1" t="s">
+        <v>315</v>
+      </c>
+      <c r="H78" t="s">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79" t="s">
+        <v>317</v>
+      </c>
+      <c r="B79" t="s">
+        <v>9</v>
+      </c>
+      <c r="C79" t="s">
+        <v>318</v>
+      </c>
+      <c r="D79" t="s">
+        <v>166</v>
+      </c>
+      <c r="E79" t="s">
+        <v>167</v>
+      </c>
+      <c r="F79" t="s">
+        <v>122</v>
+      </c>
+      <c r="G79" s="1" t="s">
+        <v>319</v>
+      </c>
+      <c r="H79" t="s">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="A80" t="s">
+        <v>321</v>
+      </c>
+      <c r="B80" t="s">
+        <v>9</v>
+      </c>
+      <c r="C80" t="s">
+        <v>322</v>
+      </c>
+      <c r="D80" t="s">
+        <v>166</v>
+      </c>
+      <c r="E80" t="s">
+        <v>167</v>
+      </c>
+      <c r="F80" t="s">
+        <v>122</v>
+      </c>
+      <c r="G80" s="1" t="s">
+        <v>323</v>
+      </c>
+      <c r="H80" t="s">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8">
+      <c r="A81" t="s">
+        <v>325</v>
+      </c>
+      <c r="B81" t="s">
+        <v>9</v>
+      </c>
+      <c r="C81" t="s">
+        <v>326</v>
+      </c>
+      <c r="D81" t="s">
+        <v>166</v>
+      </c>
+      <c r="E81" t="s">
+        <v>167</v>
+      </c>
+      <c r="F81" t="s">
+        <v>69</v>
+      </c>
+      <c r="G81" s="1" t="s">
+        <v>327</v>
+      </c>
+      <c r="H81" t="s">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82" t="s">
+        <v>329</v>
+      </c>
+      <c r="B82" t="s">
+        <v>9</v>
+      </c>
+      <c r="C82" t="s">
+        <v>330</v>
+      </c>
+      <c r="D82" t="s">
+        <v>166</v>
+      </c>
+      <c r="E82" t="s">
+        <v>167</v>
+      </c>
+      <c r="F82" t="s">
+        <v>112</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>331</v>
+      </c>
+      <c r="H82" t="s">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8">
+      <c r="A83" t="s">
+        <v>333</v>
+      </c>
+      <c r="B83" t="s">
+        <v>9</v>
+      </c>
+      <c r="C83" t="s">
+        <v>334</v>
+      </c>
+      <c r="D83" t="s">
+        <v>166</v>
+      </c>
+      <c r="E83" t="s">
+        <v>167</v>
+      </c>
+      <c r="F83" t="s">
+        <v>73</v>
+      </c>
+      <c r="G83" s="1" t="s">
+        <v>335</v>
+      </c>
+      <c r="H83" t="s">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8">
+      <c r="A84" t="s">
+        <v>337</v>
+      </c>
+      <c r="B84" t="s">
+        <v>9</v>
+      </c>
+      <c r="C84" t="s">
+        <v>338</v>
+      </c>
+      <c r="D84" t="s">
+        <v>166</v>
+      </c>
+      <c r="E84" t="s">
+        <v>167</v>
+      </c>
+      <c r="F84" t="s">
+        <v>339</v>
+      </c>
+      <c r="G84" s="1" t="s">
+        <v>340</v>
+      </c>
+      <c r="H84" t="s">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85" t="s">
+        <v>342</v>
+      </c>
+      <c r="B85" t="s">
+        <v>9</v>
+      </c>
+      <c r="C85" t="s">
+        <v>343</v>
+      </c>
+      <c r="D85" t="s">
+        <v>166</v>
+      </c>
+      <c r="E85" t="s">
+        <v>167</v>
+      </c>
+      <c r="F85" t="s">
+        <v>344</v>
+      </c>
+      <c r="G85" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="H85" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86" t="s">
+        <v>347</v>
+      </c>
+      <c r="B86" t="s">
+        <v>9</v>
+      </c>
+      <c r="C86" t="s">
+        <v>348</v>
+      </c>
+      <c r="D86" t="s">
+        <v>166</v>
+      </c>
+      <c r="E86" t="s">
+        <v>167</v>
+      </c>
+      <c r="F86" t="s">
+        <v>73</v>
+      </c>
+      <c r="G86" s="1" t="s">
+        <v>349</v>
+      </c>
+      <c r="H86" t="s">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8">
+      <c r="A87" t="s">
+        <v>351</v>
+      </c>
+      <c r="B87" t="s">
+        <v>9</v>
+      </c>
+      <c r="C87" t="s">
+        <v>352</v>
+      </c>
+      <c r="D87" t="s">
+        <v>166</v>
+      </c>
+      <c r="E87" t="s">
+        <v>167</v>
+      </c>
+      <c r="F87" t="s">
+        <v>122</v>
+      </c>
+      <c r="G87" s="1" t="s">
+        <v>353</v>
+      </c>
+      <c r="H87" t="s">
+        <v>354</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8">
+      <c r="A88" t="s">
+        <v>355</v>
+      </c>
+      <c r="B88" t="s">
+        <v>9</v>
+      </c>
+      <c r="C88" t="s">
+        <v>356</v>
+      </c>
+      <c r="D88" t="s">
+        <v>166</v>
+      </c>
+      <c r="E88" t="s">
+        <v>167</v>
+      </c>
+      <c r="F88" t="s">
+        <v>122</v>
+      </c>
+      <c r="G88" s="1" t="s">
+        <v>357</v>
+      </c>
+      <c r="H88" t="s">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8">
+      <c r="A89" t="s">
+        <v>359</v>
+      </c>
+      <c r="B89" t="s">
+        <v>9</v>
+      </c>
+      <c r="C89" t="s">
+        <v>360</v>
+      </c>
+      <c r="D89" t="s">
+        <v>166</v>
+      </c>
+      <c r="E89" t="s">
+        <v>167</v>
+      </c>
+      <c r="F89" t="s">
+        <v>122</v>
+      </c>
+      <c r="G89" s="1" t="s">
+        <v>361</v>
+      </c>
+      <c r="H89" t="s">
+        <v>362</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8">
+      <c r="A90" t="s">
+        <v>363</v>
+      </c>
+      <c r="B90" t="s">
+        <v>9</v>
+      </c>
+      <c r="C90" t="s">
+        <v>364</v>
+      </c>
+      <c r="D90" t="s">
+        <v>166</v>
+      </c>
+      <c r="E90" t="s">
+        <v>167</v>
+      </c>
+      <c r="F90" t="s">
+        <v>69</v>
+      </c>
+      <c r="G90" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="H90" t="s">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8">
+      <c r="A91" t="s">
+        <v>366</v>
+      </c>
+      <c r="B91" t="s">
+        <v>9</v>
+      </c>
+      <c r="C91" t="s">
+        <v>367</v>
+      </c>
+      <c r="D91" t="s">
+        <v>166</v>
+      </c>
+      <c r="E91" t="s">
+        <v>167</v>
+      </c>
+      <c r="F91" t="s">
+        <v>91</v>
+      </c>
+      <c r="G91" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="H91" t="s">
+        <v>368</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8">
+      <c r="A92" t="s">
+        <v>369</v>
+      </c>
+      <c r="B92" t="s">
+        <v>9</v>
+      </c>
+      <c r="C92" t="s">
+        <v>10</v>
+      </c>
+      <c r="D92" t="s">
+        <v>370</v>
+      </c>
+      <c r="E92" t="s">
+        <v>371</v>
+      </c>
+      <c r="F92" t="s">
+        <v>122</v>
+      </c>
+      <c r="G92" s="1" t="s">
+        <v>372</v>
+      </c>
+      <c r="H92" t="s">
+        <v>373</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8">
+      <c r="A93" t="s">
+        <v>374</v>
+      </c>
+      <c r="B93" t="s">
+        <v>9</v>
+      </c>
+      <c r="C93" t="s">
+        <v>17</v>
+      </c>
+      <c r="D93" t="s">
+        <v>370</v>
+      </c>
+      <c r="E93" t="s">
+        <v>371</v>
+      </c>
+      <c r="F93" t="s">
+        <v>73</v>
+      </c>
+      <c r="G93" s="1" t="s">
+        <v>375</v>
+      </c>
+      <c r="H93" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8">
+      <c r="A94" t="s">
+        <v>377</v>
+      </c>
+      <c r="B94" t="s">
+        <v>9</v>
+      </c>
+      <c r="C94" t="s">
+        <v>21</v>
+      </c>
+      <c r="D94" t="s">
+        <v>370</v>
+      </c>
+      <c r="E94" t="s">
+        <v>371</v>
+      </c>
+      <c r="F94" t="s">
+        <v>73</v>
+      </c>
+      <c r="G94" s="1" t="s">
+        <v>378</v>
+      </c>
+      <c r="H94" t="s">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8">
+      <c r="A95" t="s">
+        <v>380</v>
+      </c>
+      <c r="B95" t="s">
+        <v>9</v>
+      </c>
+      <c r="C95" t="s">
         <v>25</v>
       </c>
-      <c r="D55" t="s">
-[...12 lines deleted...]
-        <v>233</v>
+      <c r="D95" t="s">
+        <v>370</v>
+      </c>
+      <c r="E95" t="s">
+        <v>371</v>
+      </c>
+      <c r="F95" t="s">
+        <v>91</v>
+      </c>
+      <c r="G95" s="1" t="s">
+        <v>381</v>
+      </c>
+      <c r="H95" t="s">
+        <v>382</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8">
+      <c r="A96" t="s">
+        <v>383</v>
+      </c>
+      <c r="B96" t="s">
+        <v>9</v>
+      </c>
+      <c r="C96" t="s">
+        <v>29</v>
+      </c>
+      <c r="D96" t="s">
+        <v>370</v>
+      </c>
+      <c r="E96" t="s">
+        <v>371</v>
+      </c>
+      <c r="F96" t="s">
+        <v>73</v>
+      </c>
+      <c r="G96" s="1" t="s">
+        <v>384</v>
+      </c>
+      <c r="H96" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8">
+      <c r="A97" t="s">
+        <v>386</v>
+      </c>
+      <c r="B97" t="s">
+        <v>9</v>
+      </c>
+      <c r="C97" t="s">
+        <v>33</v>
+      </c>
+      <c r="D97" t="s">
+        <v>370</v>
+      </c>
+      <c r="E97" t="s">
+        <v>371</v>
+      </c>
+      <c r="F97" t="s">
+        <v>73</v>
+      </c>
+      <c r="G97" s="1" t="s">
+        <v>387</v>
+      </c>
+      <c r="H97" t="s">
+        <v>388</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -2565,50 +4122,92 @@
     <hyperlink ref="G31" r:id="rId30"/>
     <hyperlink ref="G32" r:id="rId31"/>
     <hyperlink ref="G33" r:id="rId32"/>
     <hyperlink ref="G34" r:id="rId33"/>
     <hyperlink ref="G35" r:id="rId34"/>
     <hyperlink ref="G36" r:id="rId35"/>
     <hyperlink ref="G37" r:id="rId36"/>
     <hyperlink ref="G38" r:id="rId37"/>
     <hyperlink ref="G39" r:id="rId38"/>
     <hyperlink ref="G40" r:id="rId39"/>
     <hyperlink ref="G41" r:id="rId40"/>
     <hyperlink ref="G42" r:id="rId41"/>
     <hyperlink ref="G43" r:id="rId42"/>
     <hyperlink ref="G44" r:id="rId43"/>
     <hyperlink ref="G45" r:id="rId44"/>
     <hyperlink ref="G46" r:id="rId45"/>
     <hyperlink ref="G47" r:id="rId46"/>
     <hyperlink ref="G48" r:id="rId47"/>
     <hyperlink ref="G49" r:id="rId48"/>
     <hyperlink ref="G50" r:id="rId49"/>
     <hyperlink ref="G51" r:id="rId50"/>
     <hyperlink ref="G52" r:id="rId51"/>
     <hyperlink ref="G53" r:id="rId52"/>
     <hyperlink ref="G54" r:id="rId53"/>
     <hyperlink ref="G55" r:id="rId54"/>
+    <hyperlink ref="G56" r:id="rId55"/>
+    <hyperlink ref="G57" r:id="rId56"/>
+    <hyperlink ref="G58" r:id="rId57"/>
+    <hyperlink ref="G59" r:id="rId58"/>
+    <hyperlink ref="G60" r:id="rId59"/>
+    <hyperlink ref="G61" r:id="rId60"/>
+    <hyperlink ref="G62" r:id="rId61"/>
+    <hyperlink ref="G63" r:id="rId62"/>
+    <hyperlink ref="G64" r:id="rId63"/>
+    <hyperlink ref="G65" r:id="rId64"/>
+    <hyperlink ref="G66" r:id="rId65"/>
+    <hyperlink ref="G67" r:id="rId66"/>
+    <hyperlink ref="G68" r:id="rId67"/>
+    <hyperlink ref="G69" r:id="rId68"/>
+    <hyperlink ref="G70" r:id="rId69"/>
+    <hyperlink ref="G71" r:id="rId70"/>
+    <hyperlink ref="G72" r:id="rId71"/>
+    <hyperlink ref="G73" r:id="rId72"/>
+    <hyperlink ref="G74" r:id="rId73"/>
+    <hyperlink ref="G75" r:id="rId74"/>
+    <hyperlink ref="G76" r:id="rId75"/>
+    <hyperlink ref="G77" r:id="rId76"/>
+    <hyperlink ref="G78" r:id="rId77"/>
+    <hyperlink ref="G79" r:id="rId78"/>
+    <hyperlink ref="G80" r:id="rId79"/>
+    <hyperlink ref="G81" r:id="rId80"/>
+    <hyperlink ref="G82" r:id="rId81"/>
+    <hyperlink ref="G83" r:id="rId82"/>
+    <hyperlink ref="G84" r:id="rId83"/>
+    <hyperlink ref="G85" r:id="rId84"/>
+    <hyperlink ref="G86" r:id="rId85"/>
+    <hyperlink ref="G87" r:id="rId86"/>
+    <hyperlink ref="G88" r:id="rId87"/>
+    <hyperlink ref="G89" r:id="rId88"/>
+    <hyperlink ref="G90" r:id="rId89"/>
+    <hyperlink ref="G91" r:id="rId90"/>
+    <hyperlink ref="G92" r:id="rId91"/>
+    <hyperlink ref="G93" r:id="rId92"/>
+    <hyperlink ref="G94" r:id="rId93"/>
+    <hyperlink ref="G95" r:id="rId94"/>
+    <hyperlink ref="G96" r:id="rId95"/>
+    <hyperlink ref="G97" r:id="rId96"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>