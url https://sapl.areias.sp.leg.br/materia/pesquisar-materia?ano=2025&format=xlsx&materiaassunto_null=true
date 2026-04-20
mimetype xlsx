--- v0 (2026-01-17)
+++ v1 (2026-04-20)
@@ -54,2836 +54,2836 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2058</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei Executivo</t>
   </si>
   <si>
     <t>Rodrigo José Ramos de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2058/ple_01_2025.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2058/ple_01_2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a realizar novo parcelamento para pagamento de débitos de Fundo de Garantia por Tempo de Serviço, e dá outras providências.</t>
   </si>
   <si>
     <t>2059</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2059/ple_02_2025.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2059/ple_02_2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a proceder abertura de crédito adicional especial à Lei Orçamentária Anual do município de Areias para o exercício de 2025.</t>
   </si>
   <si>
     <t>2066</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2066/plce_02_2025.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2066/plce_02_2025.pdf</t>
   </si>
   <si>
     <t>Altera artigo 2º da Lei Municipal Nº 1256/2017 e dá outras providências.</t>
   </si>
   <si>
     <t>2070</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2070/ple_04_2025.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2070/ple_04_2025.pdf</t>
   </si>
   <si>
     <t>Promove adequação orçamentária no âmbito do município de Areias e autoriza a abertura de crédito adicional especial, transposição e transferência de recursos ao orçamento anual de 2025 no valor R$358.670,00 (trezentos e cinquenta e oito mil, seiscentos e setenta reais).</t>
   </si>
   <si>
     <t>2085</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2085/ple_05_2025.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2085/ple_05_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da Lei do Serviço de Inspeção Municipal e os procedimentos obrigatórios de inspeção sanitária em estabelecimentos que manipulam e/ou processam produtos de origem animal no município de Areias/SP e dá outras providências.</t>
   </si>
   <si>
     <t>2086</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2086/ple_06_2025.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2086/ple_06_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o procedimento para instalação de infraestrutura de suporte para Estação Transmissora de Radiocomunicação - ETR autorizada pela Agência Nacional de Telecomunicações - ANATEL, nos termo da legislação federal vigente.</t>
   </si>
   <si>
     <t>2098</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2098/ple_07_2025.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2098/ple_07_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da nova Coordenadoria Municipal de Proteção de Defesa Civil (COMPDEC) e do novo Conselho Municipal Proteção e Defesa Civil (CONMEC) e dá outras providências.</t>
   </si>
   <si>
     <t>2114</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2114/ple_08_2025.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2114/ple_08_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito especial à Lei Orçamentária Anual do município de Areias para o exercício de 2025.</t>
   </si>
   <si>
     <t>2149</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2149/ple_10_2025.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2149/ple_10_2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a celebrar convênio e termos de cooperação com Estado de São Paulo, na forma que menciona.</t>
   </si>
   <si>
     <t>2152</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2152/ple_11_2025.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2152/ple_11_2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a retroagir o piso salarial dos professores ativos do magistério público municipal, na forma que menciona.</t>
   </si>
   <si>
     <t>2156</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2156/ple_12_2025.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2156/ple_12_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Fundo Municipal de Proteção e Bem-estar Animal de Areias, cria o Conselho Municipal de Proteção e Bem-estar Animal de Areias e dá outras providências.</t>
   </si>
   <si>
     <t>2157</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2157/ple_13_2025.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2157/ple_13_2025.pdf</t>
   </si>
   <si>
     <t>Cria e regulamenta a Guarda Civil Municipal de Areias e dá outras providências na forma que menciona.</t>
   </si>
   <si>
     <t>2185</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2185/ple_14_2025.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2185/ple_14_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a prorrogação da vigência do Plano Municipal de Educação (PME), instituído pela Lei Municipal nº 1.231, de 17 de junho de 2015, e dá outras providências.</t>
   </si>
   <si>
     <t>2196</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2196/ple_15_2025.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2196/ple_15_2025.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao artigo 3.º, incisos I, II, III e IV, da lei municipal n.º 1.318, de 01 de setembro de 2019.</t>
   </si>
   <si>
     <t>2217</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2217/ple_16_2025.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2217/ple_16_2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo do Município de Areias a celebrar convênio com o Governo do Estado de São Paulo, por intermédio Secretaria da Segurança Pública, para execução de serviços de prevenção e extinção incêndios, busca e salvamento e outros que, por sua natureza, inspiram-se.</t>
   </si>
   <si>
     <t>2218</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2218/ple_17_2025.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2218/ple_17_2025.pdf</t>
   </si>
   <si>
     <t>Cria o Conselho Municipal da Juventude e o Fundo Municipal da Juventude no âmbito do município de Areias/SP e dá outras providências.</t>
   </si>
   <si>
     <t>2224</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2224/ple_19_2025.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2224/ple_19_2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a realizar parcelamento junto à Receita Federal relativo a multa isolada de compensação previdenciária indevida no período de 2019/2020, e dá outras providências.</t>
   </si>
   <si>
     <t>2226</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2226/ple_20_2025.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2226/ple_20_2025.pdf</t>
   </si>
   <si>
     <t>Altera a lei municipal nº 1.478 de 04 de setembro de 2025 e da outras providências.</t>
   </si>
   <si>
     <t>2227</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2227/ple_21_2025.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2227/ple_21_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito suplementar à lei orçamentária anual do município anual do município de Areias para o exercício de 2025.</t>
   </si>
   <si>
     <t>2269</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2269/ple_23_2025.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2269/ple_23_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito adicional especial à Lei Orçamentária anual do município de Areias para o exercício de 2025.</t>
   </si>
   <si>
     <t>2295</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2295/ple_24_2025.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2295/ple_24_2025.pdf</t>
   </si>
   <si>
     <t>Revê o Plano Diretor de Turismo do Município de Areias, instituído pela lei municipal nº 1.252/2016, e dá outras providências.</t>
   </si>
   <si>
     <t>2307</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2307/ple_25_2025.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2307/ple_25_2025.pdf</t>
   </si>
   <si>
     <t>Dispões sobre a abertura de crédito suplementar à Lei Orçamentária Anual do município de Areias para o exercício de 2025.</t>
   </si>
   <si>
     <t>2308</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2308/ple_26_2025.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2308/ple_26_2025.pdf</t>
   </si>
   <si>
     <t>Institui os Benefícios Eventuais no âmbito da Política Municipal de Assistência Social de Areias e dá outras providências.</t>
   </si>
   <si>
     <t>2309</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2309/ple_27_2025.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2309/ple_27_2025.pdf</t>
   </si>
   <si>
     <t>Regulamenta o Sistema de Controle Interno da Prefeitura Municipal de Areias, e dá outras providências.</t>
   </si>
   <si>
     <t>2314</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2314/ple_28_2025.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2314/ple_28_2025.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao artigo 2º da Lei Municipal nº 1.033, de 22 de agosto de 2007.</t>
   </si>
   <si>
     <t>2315</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2315/ple_29_2025.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2315/ple_29_2025.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 1º da Lei Municipal nº 1.202, de 19 de fevereiro de 2014, para majorar o valor do auxílio alimentação concedido aos servidores municipais, e dá outras providências.</t>
   </si>
   <si>
     <t>2323</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2323/ple_30_2025.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2323/ple_30_2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a instituição do Plano Municipal de Metas para Prevenção e Enfrentamento da Violência Doméstica contra a Mulher no município de Areias, e dá outras providências."</t>
   </si>
   <si>
     <t>2148</t>
   </si>
   <si>
     <t>PLES</t>
   </si>
   <si>
     <t>Proj. Lei Executivo Substitutivo</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/</t>
+    <t>http://sapl.areias.sp.leg.br/media/</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CELEBRAR CONVÊNIO E TERMOS DE COOPERAÇÃO COM ESTADO DE SÃO PAULO, NA FORMA QUE MENCIONA.</t>
   </si>
   <si>
     <t>2166</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a celebrar convênio e Termos de Cooperação com e Estado de São Paulo, na forma que menciona.</t>
   </si>
   <si>
     <t>2310</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2310/ples_03_2025_.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2310/ples_03_2025_.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa a Despesa do Município de Areias, Estado de São Paulo, para o Exercício Financeiro de 2026.</t>
   </si>
   <si>
     <t>2061</t>
   </si>
   <si>
     <t>PLCE</t>
   </si>
   <si>
     <t>Proj. Lei Complementar Executivo</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2061/plce_01_2025.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2061/plce_01_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de cargos em comissão que menciona.</t>
   </si>
   <si>
     <t>2092</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2092/plce_01_2025.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2092/plce_01_2025.pdf</t>
   </si>
   <si>
     <t>2096</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2096/plce_03_2025.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2096/plce_03_2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo municipal a reajustar o piso salarial dos Professores ativos do quadro do magistério público municipal, conforme a lei federal nº 11.738, de 16 de julho de 2008 e dá outras providências.</t>
   </si>
   <si>
     <t>2097</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2097/plce_04_2025.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2097/plce_04_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração na lei complementar nº 34 de 06 de outubro de 2022, cria função gratificada na Coordenadoria Municipal de Proteção de Defesa Civil e da outras providências.</t>
   </si>
   <si>
     <t>2216</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2216/plce_05_2025.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2216/plce_05_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a qualificação de entidades como organizações sociais e dá outras providências.</t>
   </si>
   <si>
     <t>2223</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2223/plce_06_2025.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2223/plce_06_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o incentivo financeiro Estadual para os motoristas municipais do Programa de Transporte de alunos da Rede Estadual de Ensino, nos termos do Decreto Nº 48.631, de 11-05-2004, Resolução SE Nº 27, de 09-05-2011 e Resolução SE Nº 28, de 12-05-20211, no município de Areias/SP e dá providências.</t>
   </si>
   <si>
     <t>2069</t>
   </si>
   <si>
     <t>PLCES</t>
   </si>
   <si>
     <t>Proj. Lei Compl. Exec. Substitutivo</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2069/plces_01_2025.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2069/plces_01_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a extinção e criação de cargos em comissão que menciona.</t>
   </si>
   <si>
     <t>2225</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2225/plces_02_2025.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2225/plces_02_2025.pdf</t>
   </si>
   <si>
     <t>2182</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>Angelito Artesão, Edinho da Van, Luciano Macaia</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2182/emenda_01_ple_09_2025_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2182/emenda_01_ple_09_2025_2.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao artigo 3º, do Projeto de Lei nº 09/2025.</t>
   </si>
   <si>
     <t>2197</t>
   </si>
   <si>
     <t>Angelito Artesão, Dr. Mateus Miranda, Edinho da Van</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2197/emenda_modificativa_ple_14_2025.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2197/emenda_modificativa_ple_14_2025.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao artigo 3º, do Projeto de Lei nº 14/2025.</t>
   </si>
   <si>
     <t>2316</t>
   </si>
   <si>
     <t>Comissão de Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2316/projeto_de_emenda_modificativa.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2316/projeto_de_emenda_modificativa.pdf</t>
   </si>
   <si>
     <t>Modifica a redação dos artigos 4º, 5º e 6º do projeto de lei que "Dispõe Sbre o Pano Plurianual - PPA- do município de Areias - SP, para o período de 2026 a 2029."</t>
   </si>
   <si>
     <t>2322</t>
   </si>
   <si>
     <t>Dr. Mateus Miranda</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2322/emenda_modificativa_ple_22_2025.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2322/emenda_modificativa_ple_22_2025.pdf</t>
   </si>
   <si>
     <t>Altera a redação do art. 7º do Projeto de Lei nº 22, de 30 de setembro de 2025, que estima a receita e fixa a despesa do município de Areias, Estado de São Paulo, para o exercício financeiro de 2026.</t>
   </si>
   <si>
     <t>2064</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo</t>
   </si>
   <si>
     <t>Nano do Açougue, Mi da Serra</t>
   </si>
   <si>
     <t>Dispõe sobre adequação dos vencimentos dos servidores públicos do Poder Legislativo que percebem valores inferiores ao salário mínimo.</t>
   </si>
   <si>
     <t>2091</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2091/pll_02_2025_ver_mateus.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2091/pll_02_2025_ver_mateus.pdf</t>
   </si>
   <si>
     <t>Institui o dia Municipal da conscientização da proteção animal no município de Areias e dá outras providências.</t>
   </si>
   <si>
     <t>2102</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2102/pll_03_mesa_diretora.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2102/pll_03_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao artigo 1º da lei municipal nº 1361/2021 e dá outras providências.</t>
   </si>
   <si>
     <t>2103</t>
   </si>
   <si>
     <t>Tita do Pilão</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2103/pll_04_2025_ver_tita.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2103/pll_04_2025_ver_tita.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a política municipal de atendimento integrado à pessoa com Transtorno do Espectro Autista - TEA, e dá outras providências  e institui a Fita de Identificação Espectro Autista (FIEA), como medida de conscientização e sinalização para inclusão, respeito e melhoria da convivência das pessoas com transtornos do Espectro Autista (TEA) em espaços públicos e privados.</t>
   </si>
   <si>
     <t>2104</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2104/pll_05_2025_ver_tita.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2104/pll_05_2025_ver_tita.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o fornecimento obrigatório do Cordão de Girassol para pessoas com deficiência ocultas no âmbito do Município de Areias-SP.</t>
   </si>
   <si>
     <t>2145</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2145/pll_06_2025_ver_mateus.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2145/pll_06_2025_ver_mateus.pdf</t>
   </si>
   <si>
     <t>Acrescenta o inciso VIII ao artigo 4º da lei municipal nº 1262, de 28 de junho de 2017, que autoriza o pagamento de despesas de servidor cedido para atuar como motorista da Câmara Municipal de Areias e dá outras providências.</t>
   </si>
   <si>
     <t>2159</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2159/pll__07_2025_ver_tita.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2159/pll__07_2025_ver_tita.pdf</t>
   </si>
   <si>
     <t>Institui no calendário oficial do município o Dia Municipal do Evangélico e dá outras providências.</t>
   </si>
   <si>
     <t>2164</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2164/pll_08_2025_ver_tita.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2164/pll_08_2025_ver_tita.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de disponibilização de oportunidade para apresentação de grupos, bandas, cantores ou instrumentistas locais na abertura de eventos musicais que contem com financiamento público municipal, na forma que menciona.</t>
   </si>
   <si>
     <t>2165</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2165/pll_09_2025_ver_tita.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2165/pll_09_2025_ver_tita.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a regularização, mapeamento e cadastramento dos jazigos do cemitério municipal e dá outras providências.</t>
   </si>
   <si>
     <t>2178</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2178/pll_10_2025_ver_mateus.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2178/pll_10_2025_ver_mateus.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o fornecimento gratuito de absorventes higiênicos na Rede Básica de Saúde e no centro de Referência de Assistência Social (CRAS) do Município de Areias e dá outras providências.</t>
   </si>
   <si>
     <t>2187</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2187/pll_11_2025_ver_mateus.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2187/pll_11_2025_ver_mateus.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 5º da Lei de Diretrizes Orçamentárias do Exercício de 2026 do município de Areias/SP, para incluir os § 1º e § 2º na Lei de Diretrizes Orçamentárias do Exercício de 2026.</t>
   </si>
   <si>
     <t>2192</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2192/pll_12_2025_ver_mateus.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2192/pll_12_2025_ver_mateus.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de ajuda de custo para alunos diagnosticados com Transtornos do Espectro Autista (TEA), regularmente matriculados na rede pública de ensino do município de Areias/SP, e dá outras providências.</t>
   </si>
   <si>
     <t>2233</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2233/pll_13_2025_ver_tita.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2233/pll_13_2025_ver_tita.pdf</t>
   </si>
   <si>
     <t>Estabelece a prioridade no atendimento aos pacientes em tratamento oncológico nas repartições públicas municipais, incluindo visitas do Programa Saúde da Família (PSF) e na Secretaria Municipal de Assistência Social, e dá outras providências.</t>
   </si>
   <si>
     <t>2248</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2248/pll_14_2025_ver_mateus_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2248/pll_14_2025_ver_mateus_2.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a divulgação, no sítio eletrônico oficial do município de Areias, do fornecimento mensal e do estoque de medicamentos disponíveis nas farmácias públicas municipais.</t>
   </si>
   <si>
     <t>2280</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2280/pll_15._2025_ver_tita.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2280/pll_15._2025_ver_tita.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a realização de sessão solene para homenagear os profissionais da Fisioterapia e Terapia Ocupacional no município de  Areias e dá providências.</t>
   </si>
   <si>
     <t>2281</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2281/pll_16_2025_ver_tita.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2281/pll_16_2025_ver_tita.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição da Semana Municipal de conscientização sobre o Diagnóstico Precoce do Transtorno do Espectro Autista (TEA), no âmbito do município de Areias/SP, e dá outras providências.</t>
   </si>
   <si>
     <t>2282</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2282/pll_17_2025_ver_tita.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2282/pll_17_2025_ver_tita.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a instituir o Programa de Doação de Kits Maternidade às gestantes em situação de vulnerabilidade social dá providências.</t>
   </si>
   <si>
     <t>2297</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Nano do Açougue, Tita do Pilão</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2297/pll_18_2025_ver_tita.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2297/pll_18_2025_ver_tita.pdf</t>
   </si>
   <si>
     <t>Institui no âmbito do município de Areias, o programa "Esporte nas Férias" e estabelece diretrizes para sua implementação.</t>
   </si>
   <si>
     <t>2321</t>
   </si>
   <si>
     <t>Mi da Serra, Nano do Açougue</t>
   </si>
   <si>
     <t>Institui programa de valorização e incentivo à qualificação profissional dos servidores efetivos da Câmara Municipal de Areias, por meio da concessão de gratificações por formação acadêmica e capacitação continuada.</t>
   </si>
   <si>
     <t>2219</t>
   </si>
   <si>
     <t>PLCL</t>
   </si>
   <si>
     <t>Proj. Lei Complementar Legislativo</t>
   </si>
   <si>
     <t>Dr. Mateus Miranda, Nano do Açougue, Tita do Pilão</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2219/plcl_01_2025.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2219/plcl_01_2025.pdf</t>
   </si>
   <si>
     <t>Acrescenta o art. 175-a à lei municipal nº 857, de 17 de novembro de 1997, que cria o Código Tributário do Município de Areias para isentar do pagamento do IPTU o imóvel utilizado como residência por portador de neoplasia maligna em tratamento pelo SUS.</t>
   </si>
   <si>
     <t>2117</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2117/pdl_01_2025.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2117/pdl_01_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da Tribuna da Câmara Municipal de Areias.</t>
   </si>
   <si>
     <t>2292</t>
   </si>
   <si>
     <t>Edinho da Van</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2292/pdl_02_2025_ver_edinho.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2292/pdl_02_2025_ver_edinho.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Areiense ao Sr. Edvaldo de Almeida.</t>
   </si>
   <si>
     <t>2067</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Nano do Açougue</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2067/req_01_2025_ver_nano.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2067/req_01_2025_ver_nano.pdf</t>
   </si>
   <si>
     <t>Requer relação contendo nome, cargo, salário e carga horária dos servidores municipais.</t>
   </si>
   <si>
     <t>2068</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2068/req_02_2025_ver_nano.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2068/req_02_2025_ver_nano.pdf</t>
   </si>
   <si>
     <t>Requer relação dos servidores contratados através do Programa Emergencial Auxílio Desemprego - PEAD.</t>
   </si>
   <si>
     <t>2094</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2094/req_03_ver_edinho.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2094/req_03_ver_edinho.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre a produção e manutenção da usina fotovoltaica.</t>
   </si>
   <si>
     <t>2101</t>
   </si>
   <si>
     <t>Nano do Açougue, Angelito Artesão, Cascavel, Cesar Coruja, Claudinho Coutinho, Dr. Mateus Miranda, Edinho da Van, Mi da Serra, Tita do Pilão</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2101/req_04_2025_vereadores.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2101/req_04_2025_vereadores.pdf</t>
   </si>
   <si>
     <t>Requer informações quanto ao pagamento retroativo do piso nacional do magistério.</t>
   </si>
   <si>
     <t>2105</t>
   </si>
   <si>
     <t>Claudinho Coutinho</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2105/req_05_2025_ver_claudinho.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2105/req_05_2025_ver_claudinho.pdf</t>
   </si>
   <si>
     <t>Requer notas de empenhos e fiscais dos veículos que menciona.</t>
   </si>
   <si>
     <t>2106</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2106/req_06_2025_ver_claudinho.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2106/req_06_2025_ver_claudinho.pdf</t>
   </si>
   <si>
     <t>Requer informações do veículo IVECO - placa FNW2E11.</t>
   </si>
   <si>
     <t>2115</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2115/resposta_req_07_2025.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2115/resposta_req_07_2025.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre a paralização do fornecimento do Kit Lanche - Mais Saúde.</t>
   </si>
   <si>
     <t>2126</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2126/req_08_2025_ver_mateus.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2126/req_08_2025_ver_mateus.pdf</t>
   </si>
   <si>
     <t>Requer o número de munícipes diagnosticados com neoplasia maligna (câncer) registrados na Rede Pública Municipal de Saúde, bem como quantos destes utilizam o transporte público municipal para tratamento oncológico.</t>
   </si>
   <si>
     <t>2127</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2127/req_09_2025_ver_mateus.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2127/req_09_2025_ver_mateus.pdf</t>
   </si>
   <si>
     <t>Requer o número de munícipes com diagnóstico de Transtorno do Espectro Autista (TEA) registrados na Rede Pública de Saúde, bem como a quantidade dos que utilizam tratamento médico especializado, em conformidade com a Lei Geral de Proteção de Dados Pessoais – LGPD.</t>
   </si>
   <si>
     <t>2134</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2134/req_10_2025_ver_tita.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2134/req_10_2025_ver_tita.pdf</t>
   </si>
   <si>
     <t>Requer informações quanto a concessão de auxílio de insalubridade das merendeiras.</t>
   </si>
   <si>
     <t>2163</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2163/req_11_2025_ver_tita.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2163/req_11_2025_ver_tita.pdf</t>
   </si>
   <si>
     <t>Requer informações quanto a falta de medicamento na UBS.</t>
   </si>
   <si>
     <t>2170</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2170/req_12_2025_ver_nano.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2170/req_12_2025_ver_nano.pdf</t>
   </si>
   <si>
     <t>Requer informações da obra de tratamento da rede de esgoto.</t>
   </si>
   <si>
     <t>2171</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2171/req_13_2025_ver_nano.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2171/req_13_2025_ver_nano.pdf</t>
   </si>
   <si>
     <t>Requer informações da obra da Nova Unidade Básica de Saúde.</t>
   </si>
   <si>
     <t>2172</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2172/req_14_2025_ver_nano.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2172/req_14_2025_ver_nano.pdf</t>
   </si>
   <si>
     <t>Requer informações da obra do Clube Municipal Areiense.</t>
   </si>
   <si>
     <t>2221</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2221/req_15_2025_ver_mateus.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2221/req_15_2025_ver_mateus.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre o Programa Emergencial de Auxilio Desemprego (PEAD).</t>
   </si>
   <si>
     <t>2232</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2232/req_16_2025_ver_tita.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2232/req_16_2025_ver_tita.pdf</t>
   </si>
   <si>
     <t>Requer o motivo do desligamento do agente de saúde responsável pelas ruas que menciona.</t>
   </si>
   <si>
     <t>2241</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2241/req_17_2025_ver_tita.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2241/req_17_2025_ver_tita.pdf</t>
   </si>
   <si>
     <t>Requer informações quanto as emendas recebidas para custeio da saúde.</t>
   </si>
   <si>
     <t>2251</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2251/req_18_2025_ver_mateus.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2251/req_18_2025_ver_mateus.pdf</t>
   </si>
   <si>
     <t>Requer informações acerca da proliferação de capivaras no rio responsável pelo abastecimento da Estação de Tratamento de Água (ETA) do município.</t>
   </si>
   <si>
     <t>2256</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2256/req_19_2025_ver_nano.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2256/req_19_2025_ver_nano.pdf</t>
   </si>
   <si>
     <t>Requer a relação dos processos administrativos protocolados junto ao Poder Judiciário.</t>
   </si>
   <si>
     <t>2272</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2272/req_20_2025_ver_mateus.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2272/req_20_2025_ver_mateus.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre as medidas adotadas para a implementação da Lei nº 1.474/2025, que institui o fornecimento gratuito de absorventes a partir de 01/01/2026.</t>
   </si>
   <si>
     <t>2273</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2273/req_21_2025_ver_mateus.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2273/req_21_2025_ver_mateus.pdf</t>
   </si>
   <si>
     <t>Requer informações a respeito da "Clinica Pet Container”.</t>
   </si>
   <si>
     <t>2288</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2288/req_22_2025_ver_claudinho.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2288/req_22_2025_ver_claudinho.pdf</t>
   </si>
   <si>
     <t>Requer informações quanto à modernização do sistema de abastecimento de água do município.</t>
   </si>
   <si>
     <t>2289</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2289/req_23_2025_ver_tita.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2289/req_23_2025_ver_tita.pdf</t>
   </si>
   <si>
     <t>Requer informações quanto a contratação de médico neurologista pediátrico.</t>
   </si>
   <si>
     <t>2306</t>
   </si>
   <si>
     <t>Mi da Serra</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2306/req_24_2025_ver_lucemir.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2306/req_24_2025_ver_lucemir.pdf</t>
   </si>
   <si>
     <t>Requer informações quanto ao furto da usina fotovoltaica.</t>
   </si>
   <si>
     <t>2060</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2060/ind_001_2025.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2060/ind_001_2025.pdf</t>
   </si>
   <si>
     <t>Criação de uma bolsa de estudos destinadas aos alunos portadores de TEA ou Síndrome de Down.</t>
   </si>
   <si>
     <t>2065</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2065/ind_02_2025_ver_tita.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2065/ind_02_2025_ver_tita.pdf</t>
   </si>
   <si>
     <t>Concessão de diárias aos enfermeiros e técnicos de enfermagem.</t>
   </si>
   <si>
     <t>2073</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2073/ind_03_2025_ver_tita.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2073/ind_03_2025_ver_tita.pdf</t>
   </si>
   <si>
     <t>Concessão de reajuste real nas diárias dos motoristas instituída através da lei municipal n.º 1.318/2019.</t>
   </si>
   <si>
     <t>2074</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2074/ind_04_2025_ver_tita.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2074/ind_04_2025_ver_tita.pdf</t>
   </si>
   <si>
     <t>Construção de velário e colocação de torneira no cemitério municipal.</t>
   </si>
   <si>
     <t>2075</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2075/ind_05_2025_ver_claudinho.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2075/ind_05_2025_ver_claudinho.pdf</t>
   </si>
   <si>
     <t>Construção de ponto de ônibus próximo a Fazenda Santo Antônio de propriedade de Claudinho França.</t>
   </si>
   <si>
     <t>2076</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2076/ind_06_2025_ver_claudinho.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2076/ind_06_2025_ver_claudinho.pdf</t>
   </si>
   <si>
     <t>Concessão de diárias aos motoristas da Secretaria de Educação e de Transporte.</t>
   </si>
   <si>
     <t>2078</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2078/ind_07_2025_ver_claudinho.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2078/ind_07_2025_ver_claudinho.pdf</t>
   </si>
   <si>
     <t>Lavagem dos veículos da frota da Secretaria de Saúde.</t>
   </si>
   <si>
     <t>2079</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2079/ind_08_2025_ver_edinho.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2079/ind_08_2025_ver_edinho.pdf</t>
   </si>
   <si>
     <t>Implantação de linha escolar com ponto de embarque e desembarque a Praça Paulo Sérgio de Carvalho Abreu.</t>
   </si>
   <si>
     <t>2080</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2080/ind_09_2025_ver_mateus.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2080/ind_09_2025_ver_mateus.pdf</t>
   </si>
   <si>
     <t>Criação do Conselho Municipal de Segurança Pública - COMSEG.</t>
   </si>
   <si>
     <t>2081</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2081/ind_10_2025_ver_mateus.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2081/ind_10_2025_ver_mateus.pdf</t>
   </si>
   <si>
     <t>Providências quanto aos animais bovinos no Mirante do Cristo localizado no Morro do Rocio.</t>
   </si>
   <si>
     <t>2082</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2082/ind_11_2025_ver_mateus.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2082/ind_11_2025_ver_mateus.pdf</t>
   </si>
   <si>
     <t>Criação do Conselho Municipal de Proteção de Defesa dos Animais e do Fundo Municipal de Proteção de Defesa dos Animais.</t>
   </si>
   <si>
     <t>2083</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2083/ind_12_2025_ver_mateus.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2083/ind_12_2025_ver_mateus.pdf</t>
   </si>
   <si>
     <t>Aumento do valor do Vale Alimentação dos servidores municipais.</t>
   </si>
   <si>
     <t>2084</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2084/ind_13_2025_ver_mateus.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2084/ind_13_2025_ver_mateus.pdf</t>
   </si>
   <si>
     <t>Construção de ponto de ônibus coberto no bairro do Rocio para atender aos alunos da rede pública de ensino.</t>
   </si>
   <si>
     <t>2087</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2087/ind_14_2025_ver_edinho.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2087/ind_14_2025_ver_edinho.pdf</t>
   </si>
   <si>
     <t>Aplicação da Revisão Geral Anual.</t>
   </si>
   <si>
     <t>2088</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2088/ind_15_2025_ver_nano.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2088/ind_15_2025_ver_nano.pdf</t>
   </si>
   <si>
     <t>Concessão do Piso Nacional do Magistério.</t>
   </si>
   <si>
     <t>2089</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2089/ind_16_2025_ver_claudinho.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2089/ind_16_2025_ver_claudinho.pdf</t>
   </si>
   <si>
     <t>Construção de dois banheiro na Praça Darcy Paulino da Silva.</t>
   </si>
   <si>
     <t>2095</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2095/ind_17_2025_ver_edinho.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2095/ind_17_2025_ver_edinho.pdf</t>
   </si>
   <si>
     <t>Designação de funcionário para limpeza do Bairro da Represa até o portal da cidade e da saída sentido São José do Barreiro.</t>
   </si>
   <si>
     <t>2100</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2100/ind_18_2025_ver_mateus.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2100/ind_18_2025_ver_mateus.pdf</t>
   </si>
   <si>
     <t>Aumento do efetivo da Polícia Militar através do convênio da Operação Delegada.</t>
   </si>
   <si>
     <t>2107</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2107/ind_19_2025_ver_tita.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2107/ind_19_2025_ver_tita.pdf</t>
   </si>
   <si>
     <t>Manutenção das bocas de lobo na Rua do Rezende e construção de quebra-molas na Rua Alves Marques.</t>
   </si>
   <si>
     <t>2108</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2108/ind_20_2025_ver_claudinho.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2108/ind_20_2025_ver_claudinho.pdf</t>
   </si>
   <si>
     <t>Roçada e limpeza das canaletas da Estrada da Vargem Grande.</t>
   </si>
   <si>
     <t>2109</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2109/ind_21_2025_ver_claudinho.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2109/ind_21_2025_ver_claudinho.pdf</t>
   </si>
   <si>
     <t>Limpeza e pintura do Mirante da Revolução.</t>
   </si>
   <si>
     <t>2110</t>
   </si>
   <si>
     <t>Angelito Artesão</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2110/ind_22_2025_ver_angelito.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2110/ind_22_2025_ver_angelito.pdf</t>
   </si>
   <si>
     <t>Concessão de gratificação aos Secretários Administrativos.</t>
   </si>
   <si>
     <t>2111</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2111/ind_23_2025_ver_nano.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2111/ind_23_2025_ver_nano.pdf</t>
   </si>
   <si>
     <t>Instalação de academia e parque infantil no Bairro Santa Clara.</t>
   </si>
   <si>
     <t>2112</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2112/ind_24_2025_ver_nano.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2112/ind_24_2025_ver_nano.pdf</t>
   </si>
   <si>
     <t>Instalação de pontos de luz ao longo da Rua Alves Marques no Bairro Santa Clara.</t>
   </si>
   <si>
     <t>2113</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2113/ind_25_2025_ver_edinho.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2113/ind_25_2025_ver_edinho.pdf</t>
   </si>
   <si>
     <t>Construção de quebra-molas frente ao Estádio Municipal Paulo Pereira Rodrigues.</t>
   </si>
   <si>
     <t>2116</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2116/ind_26_2025_ver_nano.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2116/ind_26_2025_ver_nano.pdf</t>
   </si>
   <si>
     <t>Colocação de sinalização de rua sem saída nas Ruas Manoel Jordão de Abreu e Rua Sandra Helena.</t>
   </si>
   <si>
     <t>2118</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2118/ind_27_2025_edinho.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2118/ind_27_2025_edinho.pdf</t>
   </si>
   <si>
     <t>Construção de banheiro no quiosque próximo da Escola Municipal Antônio Pinto de Carvalho Neto.</t>
   </si>
   <si>
     <t>2119</t>
   </si>
   <si>
     <t>Nano do Açougue, Claudinho Coutinho, Dr. Mateus Miranda</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2119/ind_28_2025_nano.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2119/ind_28_2025_nano.pdf</t>
   </si>
   <si>
     <t>Providências quanto ao escoamento da águas pluviais na Rua Vanda Martinelli.</t>
   </si>
   <si>
     <t>2124</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2124/ind_29_2025_ver_mateus.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2124/ind_29_2025_ver_mateus.pdf</t>
   </si>
   <si>
     <t>Aquisição de uniformes para a Guarda Municipal.</t>
   </si>
   <si>
     <t>2125</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2125/ind_30_2025_ver_mateus.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2125/ind_30_2025_ver_mateus.pdf</t>
   </si>
   <si>
     <t>Limpeza e manutenção em toda Rua João Bosco de Souza</t>
   </si>
   <si>
     <t>2128</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2128/ind_31_2025_ver_mateus.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2128/ind_31_2025_ver_mateus.pdf</t>
   </si>
   <si>
     <t>Indica construção de um ponto de ônibus coberto no Bairro da Represa.</t>
   </si>
   <si>
     <t>2130</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2130/ind_32_2025_ver_nano.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2130/ind_32_2025_ver_nano.pdf</t>
   </si>
   <si>
     <t>Reforma da ponte do bairro do Sertãozinho.</t>
   </si>
   <si>
     <t>2131</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2131/ind_33_2025_ver_claudinh.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2131/ind_33_2025_ver_claudinh.pdf</t>
   </si>
   <si>
     <t>Reforço da guarda municipal frente a Escola Municipal Júlio César da Costa Sampaio Filho nos horários de entrada e saída dos alunos.</t>
   </si>
   <si>
     <t>2135</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2135/ind_17_2025_ver_mateus.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2135/ind_17_2025_ver_mateus.pdf</t>
   </si>
   <si>
     <t>Nivelamento da Rua Coronel Manoel Marins no trecho compreendido entre a residência da Sra. Benedita de Freitas e a residência do Sr. Braz Silvestre.</t>
   </si>
   <si>
     <t>2136</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2136/ind_35_2025_ver_mateus.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2136/ind_35_2025_ver_mateus.pdf</t>
   </si>
   <si>
     <t>Instalação urgente de câmeras de segurança no mirante da revolução de 1932.</t>
   </si>
   <si>
     <t>2137</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2137/ind_36_2025_ver_mateus.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2137/ind_36_2025_ver_mateus.pdf</t>
   </si>
   <si>
     <t>Limpeza da estrada morada do sol.</t>
   </si>
   <si>
     <t>2141</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2141/ind_37_2025_ver_lucemir.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2141/ind_37_2025_ver_lucemir.pdf</t>
   </si>
   <si>
     <t>Construção de Rodoviária no município.</t>
   </si>
   <si>
     <t>2146</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2146/ind_38_2025_ver_mateus.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2146/ind_38_2025_ver_mateus.pdf</t>
   </si>
   <si>
     <t>Manutenção e colocação de camadas de saibro na estrada municipal do Botelhos.</t>
   </si>
   <si>
     <t>2147</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2147/ind_39_2025_ver_mateus.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2147/ind_39_2025_ver_mateus.pdf</t>
   </si>
   <si>
     <t>Concessão de Gratificações por Especialização para a Guarda Municipal.</t>
   </si>
   <si>
     <t>2150</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2150/ind_40_2025_ver_tita.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2150/ind_40_2025_ver_tita.pdf</t>
   </si>
   <si>
     <t>Conserto das ruas do município.</t>
   </si>
   <si>
     <t>2151</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2151/ind_41_2025_ver_tita.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2151/ind_41_2025_ver_tita.pdf</t>
   </si>
   <si>
     <t>Reforma da Igreja Santa Clara.</t>
   </si>
   <si>
     <t>2153</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2153/ind_42_2025_ver_edinho.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2153/ind_42_2025_ver_edinho.pdf</t>
   </si>
   <si>
     <t>Levantamento e avaliação dos  veículos inservíveis, sucateados e/ou em desusos pertencentes ao patrimônio da  Prefeitura Municipal.</t>
   </si>
   <si>
     <t>2154</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2154/ind_43_2025_ver_edinho.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2154/ind_43_2025_ver_edinho.pdf</t>
   </si>
   <si>
     <t>Construção de rampa de acessibilidade na Praça Senhor Bom Jesus (Praça dos Quiosques).</t>
   </si>
   <si>
     <t>2155</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2155/ind_44_2025_ver_edinho.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2155/ind_44_2025_ver_edinho.pdf</t>
   </si>
   <si>
     <t>Aquisição de uniformes escolares aos alunos da rede pública municipal de ensino.</t>
   </si>
   <si>
     <t>2160</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2160/ind_45_2025_ver_edinho.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2160/ind_45_2025_ver_edinho.pdf</t>
   </si>
   <si>
     <t>Substituição de luminárias das praças públicas do município.</t>
   </si>
   <si>
     <t>2161</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2161/ind_46_2025_ver_tita.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2161/ind_46_2025_ver_tita.pdf</t>
   </si>
   <si>
     <t>Aquisição de cafeteira elétrica para o velório municipal.</t>
   </si>
   <si>
     <t>2162</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2162/ind_47_2025_ver_tita.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2162/ind_47_2025_ver_tita.pdf</t>
   </si>
   <si>
     <t>Criação do Conselho Municipal da juventude.</t>
   </si>
   <si>
     <t>2167</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2167/ind_48_2025_ver_edinho.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2167/ind_48_2025_ver_edinho.pdf</t>
   </si>
   <si>
     <t>Adequação dos salários dos funcionários públicos com as devidas atualizações.</t>
   </si>
   <si>
     <t>2168</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2168/ind_49_2025_2025_ver_edinho.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2168/ind_49_2025_2025_ver_edinho.pdf</t>
   </si>
   <si>
     <t>Fornecimento de lanche aos integrantes da Banda Marcial Municipal de Areias.</t>
   </si>
   <si>
     <t>2175</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>Cascavel</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2175/ind_50_2025_ver_cascavel.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2175/ind_50_2025_ver_cascavel.pdf</t>
   </si>
   <si>
     <t>Conserto do calçamento do Bairro Sub Quadra.</t>
   </si>
   <si>
     <t>2177</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2177/ind_51_2025_ver_mateus.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2177/ind_51_2025_ver_mateus.pdf</t>
   </si>
   <si>
     <t>Limpeza, manutenção e revitalização da Praça Dom Pedro I.</t>
   </si>
   <si>
     <t>2180</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2180/ind_52_2025_ver_nano.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2180/ind_52_2025_ver_nano.pdf</t>
   </si>
   <si>
     <t>Denominação de via que menciona.</t>
   </si>
   <si>
     <t>2181</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2181/ind_53_2025_ver_tita.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2181/ind_53_2025_ver_tita.pdf</t>
   </si>
   <si>
     <t>Limpeza do Bairro do Alegre.</t>
   </si>
   <si>
     <t>2183</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2183/ind_54_2025_ver_tita.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2183/ind_54_2025_ver_tita.pdf</t>
   </si>
   <si>
     <t>Conserto do meio-fio entre as Ruas Prefeito Benedito de Oliveira Ramos e Prefeito Cássio Coutinho Cunha, no Bairro São Sebastião.</t>
   </si>
   <si>
     <t>2184</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2184/ind_55_2025_ver_claudinho.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2184/ind_55_2025_ver_claudinho.pdf</t>
   </si>
   <si>
     <t>Pintura e manutenção da Praça Theodorico Ribeiro Coutinho.</t>
   </si>
   <si>
     <t>2188</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2188/ind_56_2025_vermateus_nano_tita.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2188/ind_56_2025_vermateus_nano_tita.pdf</t>
   </si>
   <si>
     <t>Construção de rampa de acessibilidade na esquina da Rua Cássio Coutinho Cunha com a Travessa Jacinto de Oliveira Abreu, no Bairro São Sebastião.</t>
   </si>
   <si>
     <t>2189</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2189/ind_57_2025_ver_mateus_nano_tita.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2189/ind_57_2025_ver_mateus_nano_tita.pdf</t>
   </si>
   <si>
     <t>Revitalização e reparos na Quadra Poliesportiva localizada no Bairro São Sebastião.</t>
   </si>
   <si>
     <t>2190</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2190/ind_58_2025_ver_mateus_nano_tita.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2190/ind_58_2025_ver_mateus_nano_tita.pdf</t>
   </si>
   <si>
     <t>Conserto do buraco na Rua Prefeito Cássio Coutinho Cunha frente a residência frente a casa o Ex-vereador Abel do açougue.</t>
   </si>
   <si>
     <t>2191</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2191/ind_59_2025_ver_mateus_nano_tita.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2191/ind_59_2025_ver_mateus_nano_tita.pdf</t>
   </si>
   <si>
     <t>Implantação de aulas de informática básica e aplicada aos alunos da Rede Municipal de Ensino.</t>
   </si>
   <si>
     <t>2193</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2193/ind_60_2025_ver_mateus_nano_tita.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2193/ind_60_2025_ver_mateus_nano_tita.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal que, por meio de sua equipe técnica e em parceria com os Governos Estadual e Federal, adote_x000D_
 providências visando à solução definitiva do problema de fornecimento de água no Bairro São Sebastião (Popular).</t>
   </si>
   <si>
     <t>2194</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2194/ind_61_2025_ver_lucemir.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2194/ind_61_2025_ver_lucemir.pdf</t>
   </si>
   <si>
     <t>Instalação de iluminação e câmeras de segurança no Mirante da Revolução.</t>
   </si>
   <si>
     <t>2195</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2195/ind_62_2025_ver_lucemir.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2195/ind_62_2025_ver_lucemir.pdf</t>
   </si>
   <si>
     <t>Pintura dos quebra-molas existentes no Bairro São Sebastião.</t>
   </si>
   <si>
     <t>2198</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>Luciano Macaia</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2198/ind_63_2025_ver_luciano.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2198/ind_63_2025_ver_luciano.pdf</t>
   </si>
   <si>
     <t>Aceiro nas proximidades da usina fotovoltaica.</t>
   </si>
   <si>
     <t>2199</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2199/ind_64_2025_ver_tita.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2199/ind_64_2025_ver_tita.pdf</t>
   </si>
   <si>
     <t>Instalação de lixeiras nas ruas que menciona.</t>
   </si>
   <si>
     <t>2200</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2200/ind_65_2025_ver_claudinho.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2200/ind_65_2025_ver_claudinho.pdf</t>
   </si>
   <si>
     <t>Manutenção da academia ao ar livre na Rua João Vicente Coelho.</t>
   </si>
   <si>
     <t>2201</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2201/ind_66_ver_angelito.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2201/ind_66_ver_angelito.pdf</t>
   </si>
   <si>
     <t>Sinalização de vaga PCD frente a casa da Cultura.</t>
   </si>
   <si>
     <t>2202</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2202/ind_67_ver_luciano.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2202/ind_67_ver_luciano.pdf</t>
   </si>
   <si>
     <t>Retirada de grade e colocação de manilhas na Rua São Pedro.</t>
   </si>
   <si>
     <t>2203</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2203/ind_68_ver_luciano.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2203/ind_68_ver_luciano.pdf</t>
   </si>
   <si>
     <t>Abertura dos banheiros do Mirante do Cristo aos finais de semana.</t>
   </si>
   <si>
     <t>2204</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2204/ind_69_ver_claudinho.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2204/ind_69_ver_claudinho.pdf</t>
   </si>
   <si>
     <t>Aquisição de uniformes para os funcionários da UBS.</t>
   </si>
   <si>
     <t>2205</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2205/ind_70_2025_ver_edinho.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2205/ind_70_2025_ver_edinho.pdf</t>
   </si>
   <si>
     <t>Instalação de quebra-molas nas ruas Padre João Nonato do Amaral, Padre Antonio e Treze de Maio.</t>
   </si>
   <si>
     <t>2206</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2206/ind_71_2025_ver_mateus.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2206/ind_71_2025_ver_mateus.pdf</t>
   </si>
   <si>
     <t>Contratação de estagiários não remunerado.</t>
   </si>
   <si>
     <t>2207</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2207/ind_72_2025_ver_luciano.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2207/ind_72_2025_ver_luciano.pdf</t>
   </si>
   <si>
     <t>Ampliação da Rua São Thiago no Bairro Morro do Rocio.</t>
   </si>
   <si>
     <t>2208</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2208/ind_73_2025_ver_tita.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2208/ind_73_2025_ver_tita.pdf</t>
   </si>
   <si>
     <t>Controle e manejo da população de pombos na Casa do Artesão.</t>
   </si>
   <si>
     <t>2209</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2209/ind_74_ver_luciano.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2209/ind_74_ver_luciano.pdf</t>
   </si>
   <si>
     <t>Instalação de antena de telefonia móvel no Bairro Sub Quadra.</t>
   </si>
   <si>
     <t>2210</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2210/ind_75_2025_ver_tita.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2210/ind_75_2025_ver_tita.pdf</t>
   </si>
   <si>
     <t>Conserto do pavimento da Rua Vereador Lourenço Pereira Braga com a Travessa Jacinto de Oliveira Abreu, no Bairro São Sebastião.</t>
   </si>
   <si>
     <t>2212</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2212/ind_76_2025_ver_mateus.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2212/ind_76_2025_ver_mateus.pdf</t>
   </si>
   <si>
     <t>Limpeza e manutenção das caixas de água públicas que abastecem o Bairro do Rocio.</t>
   </si>
   <si>
     <t>2213</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2213/ind_77_2025_ver_mateus.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2213/ind_77_2025_ver_mateus.pdf</t>
   </si>
   <si>
     <t>Construção de uma lixeira comunitária na Rua João Bosco de Souza.</t>
   </si>
   <si>
     <t>2214</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2214/ind_78_2025_ver_mateus.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2214/ind_78_2025_ver_mateus.pdf</t>
   </si>
   <si>
     <t>Adoção de medidas para sanar a falta de água no Bairro Nova Areias.</t>
   </si>
   <si>
     <t>2215</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2215/ind_79_2025_ver_mateus.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2215/ind_79_2025_ver_mateus.pdf</t>
   </si>
   <si>
     <t>Destinação de servidor PEAD para limpeza de toda a extensão da Rua João Bosco de Souza e Rua da Olaria.</t>
   </si>
   <si>
     <t>2220</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2220/ind_80_2025_ver_edinho.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2220/ind_80_2025_ver_edinho.pdf</t>
   </si>
   <si>
     <t>Elaboração de projeto de inclusão dos guardas municipais na operação delegada.</t>
   </si>
   <si>
     <t>2228</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2228/ind_81_2025_ver_mateus.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2228/ind_81_2025_ver_mateus.pdf</t>
   </si>
   <si>
     <t>Manutenção de buraco na Estrada Municipal Morada do Sol.</t>
   </si>
   <si>
     <t>2229</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2229/ind_82_2025_ver_luciano.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2229/ind_82_2025_ver_luciano.pdf</t>
   </si>
   <si>
     <t>Aumento dos contratados pelo Programa Emergencial de Auxílio Desemprego (PEAD).</t>
   </si>
   <si>
     <t>2230</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2230/ind_83_2025_ver_tita.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2230/ind_83_2025_ver_tita.pdf</t>
   </si>
   <si>
     <t>Manutenção da cabeceira da Ponte do Morro do Rocio.</t>
   </si>
   <si>
     <t>2231</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2231/ind_84_ver_luciano.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2231/ind_84_ver_luciano.pdf</t>
   </si>
   <si>
     <t>Conserto e manutenção da ponte azul que da acesso ao Bairro do Rocio.</t>
   </si>
   <si>
     <t>2234</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2234/ind_85_2025_ver_edinho.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2234/ind_85_2025_ver_edinho.pdf</t>
   </si>
   <si>
     <t>Construção de muro frete a Escola Neto.</t>
   </si>
   <si>
     <t>2235</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2235/ind_86_2025_ver_edinho.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2235/ind_86_2025_ver_edinho.pdf</t>
   </si>
   <si>
     <t>Pintura da Praça Vereador Darcy Paulino da Silva.</t>
   </si>
   <si>
     <t>2236</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2236/ind_87_2025_ver_edinho.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2236/ind_87_2025_ver_edinho.pdf</t>
   </si>
   <si>
     <t>Manutenção da Estrada da Bocaina.</t>
   </si>
   <si>
     <t>2237</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2237/ind_88_2025_ver_edinho.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2237/ind_88_2025_ver_edinho.pdf</t>
   </si>
   <si>
     <t>Reitera a indicação 42/2025 sobre levantamento e posterior leilão dos veículos inservíveis.</t>
   </si>
   <si>
     <t>2238</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2238/ind_89_2025_ver_edinho.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2238/ind_89_2025_ver_edinho.pdf</t>
   </si>
   <si>
     <t>Conserto dos aparelhos de ar condicionado dos veículos da saúde.</t>
   </si>
   <si>
     <t>2240</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2240/ind_90_2025_ver_claudinho.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2240/ind_90_2025_ver_claudinho.pdf</t>
   </si>
   <si>
     <t>Aquisição de EPIs aos coveiros municipais.</t>
   </si>
   <si>
     <t>2242</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2242/ind_91_2025_ver_claudinho.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2242/ind_91_2025_ver_claudinho.pdf</t>
   </si>
   <si>
     <t>Limpeza das canaletas na Estrada da Vargem Grande.</t>
   </si>
   <si>
     <t>2243</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2243/ind_92_2025_ver_mateus.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2243/ind_92_2025_ver_mateus.pdf</t>
   </si>
   <si>
     <t>Instalação de iluminação pública no local conhecido como “Mina do Justo”</t>
   </si>
   <si>
     <t>2244</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2244/ind_93_2025_ver_mateus.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2244/ind_93_2025_ver_mateus.pdf</t>
   </si>
   <si>
     <t>Manutenção de boca de lobo e de meio-fio na Rua João Bosco de Souza.</t>
   </si>
   <si>
     <t>2245</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2245/ind_94_2025_ver_mateus.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2245/ind_94_2025_ver_mateus.pdf</t>
   </si>
   <si>
     <t>Celebração de termo de convênio para inclusão de idosos em situação de vulnerabilidade no Programa Viva Leite.</t>
   </si>
   <si>
     <t>2246</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2246/ind_95_2025_ver_mateus.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2246/ind_95_2025_ver_mateus.pdf</t>
   </si>
   <si>
     <t>Adoção de medidas necessárias para auxiliar o Projeto GURI - Polo Areias na aquisição de uniformes para seus alunos.</t>
   </si>
   <si>
     <t>2249</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2249/ind_96_2025_ver_mateus.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2249/ind_96_2025_ver_mateus.pdf</t>
   </si>
   <si>
     <t>Recuperação da lombada e execução de extensão do calçamento na Estrada Municipal do Macuco.</t>
   </si>
   <si>
     <t>2250</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2250/indicacao_no_xerox_ubs.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2250/indicacao_no_xerox_ubs.pdf</t>
   </si>
   <si>
     <t>Aquisição de máquina de xerox para o setor de marcação de exames do Hospital Municipal de Areias.</t>
   </si>
   <si>
     <t>2255</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2255/ind_98_2025_ver_angelito.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2255/ind_98_2025_ver_angelito.pdf</t>
   </si>
   <si>
     <t>Melhorias na Praça dos Quiosques.</t>
   </si>
   <si>
     <t>2257</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2257/ind_99_2025_ver_edinho.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2257/ind_99_2025_ver_edinho.pdf</t>
   </si>
   <si>
     <t>Disponibilização de dentista no período noturno na UBS.</t>
   </si>
   <si>
     <t>2258</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2258/ind_100_2025_ver_edinho.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2258/ind_100_2025_ver_edinho.pdf</t>
   </si>
   <si>
     <t>Colocação de tambor de lixo nas praças da cidade.</t>
   </si>
   <si>
     <t>2259</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2259/ind_101_2025_ver_tita.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2259/ind_101_2025_ver_tita.pdf</t>
   </si>
   <si>
     <t>Ampliação a sala de fisioterapia da UBS.</t>
   </si>
   <si>
     <t>2260</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2260/ind_102_2025_ver_edinho.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2260/ind_102_2025_ver_edinho.pdf</t>
   </si>
   <si>
     <t>Colocação de lixeira no Bairro do Rocio na rua que menciona.</t>
   </si>
   <si>
     <t>2261</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2261/ind_103_2025_ver_edinho.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2261/ind_103_2025_ver_edinho.pdf</t>
   </si>
   <si>
     <t>Reforma e adaptação da Casa da Agricultura.</t>
   </si>
   <si>
     <t>2262</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2262/ind_104_2025_ver_claudinho.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2262/ind_104_2025_ver_claudinho.pdf</t>
   </si>
   <si>
     <t>Abertura da farmácia durante o período noturno, finais de semana e feriados.</t>
   </si>
   <si>
     <t>2267</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2267/ind_105_2025_ver_tita.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2267/ind_105_2025_ver_tita.pdf</t>
   </si>
   <si>
     <t>Regulamente e institui o Programa Mudança Social.</t>
   </si>
   <si>
     <t>2268</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2268/ind_106_2025_ver_mateus.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2268/ind_106_2025_ver_mateus.pdf</t>
   </si>
   <si>
     <t>Indica o pagamento do Auxílio-Alimentação aos servidores municipais também durante o período de férias.</t>
   </si>
   <si>
     <t>2270</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2270/ind_107_2025_ver_mateus.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2270/ind_107_2025_ver_mateus.pdf</t>
   </si>
   <si>
     <t>Criação de um Plano de Carreira, Cargos e Salários para todos os servidores públicos municipais de Areias.</t>
   </si>
   <si>
     <t>2271</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2271/ind_108_2025_ver_mateus.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2271/ind_108_2025_ver_mateus.pdf</t>
   </si>
   <si>
     <t>Criação de um cargo denominado Coordenador do PEAD (Voluntários).</t>
   </si>
   <si>
     <t>2274</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2274/ind_109_2025_ver_tita.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2274/ind_109_2025_ver_tita.pdf</t>
   </si>
   <si>
     <t>Aquisição de uniforme aos funcionários do garajão.</t>
   </si>
   <si>
     <t>2275</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2275/ind_110_2025_ver_tita.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2275/ind_110_2025_ver_tita.pdf</t>
   </si>
   <si>
     <t>Melhorias na Praça Santa Rita.</t>
   </si>
   <si>
     <t>2276</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2276/ind_111_2025_ver_luciano.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2276/ind_111_2025_ver_luciano.pdf</t>
   </si>
   <si>
     <t>Manutenção nos aparelhos de ar condicionado das escolas.</t>
   </si>
   <si>
     <t>2277</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2277/ind_112_2025_ver_luciano.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2277/ind_112_2025_ver_luciano.pdf</t>
   </si>
   <si>
     <t>Instalação de ponto de luz na Rua Waldemar Pinto de Souza.</t>
   </si>
   <si>
     <t>2278</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2278/ind_113_2025_ver_mateus.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2278/ind_113_2025_ver_mateus.pdf</t>
   </si>
   <si>
     <t>Indica celebração convênio entre o Município de Areias/SP e o Município de Queluz/SP, visando à realização de castrações de cães e gatos.</t>
   </si>
   <si>
     <t>2283</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2283/ind_114_2025_ver_edinho.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2283/ind_114_2025_ver_edinho.pdf</t>
   </si>
   <si>
     <t>Aquisição de ar condicionado para o Velório Municipal Padre Antônio P. de Azevedo e sala dos dentistas na Unidade Básica de Saúde.</t>
   </si>
   <si>
     <t>2284</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2284/ind_115_2025_ver_edinho.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2284/ind_115_2025_ver_edinho.pdf</t>
   </si>
   <si>
     <t>Colocação de rede de manilhas na Rua das Estações.</t>
   </si>
   <si>
     <t>2286</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2286/ind_116_2025_ver_nano.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2286/ind_116_2025_ver_nano.pdf</t>
   </si>
   <si>
     <t>Disponibilização de transporte para os alunos aos sábados.</t>
   </si>
   <si>
     <t>2287</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2287/ind_117_2025_ver_mateus.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2287/ind_117_2025_ver_mateus.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que adira ao Programa Federal “Município Mais Seguro”, visando captar recursos para fortalecimento da Guarda Municipal.</t>
   </si>
   <si>
     <t>2290</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2290/ind_118_2025_ver_lucemit.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2290/ind_118_2025_ver_lucemit.pdf</t>
   </si>
   <si>
     <t>Abertura de cursos  profissionalizantes de serralheria, carpintaria, pedreiro e soldadores.</t>
   </si>
   <si>
     <t>2294</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2294/ind_119_2025_ver_tita_nano.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2294/ind_119_2025_ver_tita_nano.pdf</t>
   </si>
   <si>
     <t>Construção de praça pública próximo a ponte que interliga o Bairro Santa Clara do centro.</t>
   </si>
   <si>
     <t>2296</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2296/ind_120_2025_ver_mateus.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2296/ind_120_2025_ver_mateus.pdf</t>
   </si>
   <si>
     <t>Reitera indicação solicitando reajuste do Vale Alimentação aos funcionários da Prefeitura.</t>
   </si>
   <si>
     <t>2298</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2298/ind_121_2025_ver_edinho.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2298/ind_121_2025_ver_edinho.pdf</t>
   </si>
   <si>
     <t>Aquisição de um veículo ambulância para a saúde.</t>
   </si>
   <si>
     <t>2303</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2303/ind_122_2025_ver_tita_nano.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2303/ind_122_2025_ver_tita_nano.pdf</t>
   </si>
   <si>
     <t>Contratação de terapeuta ocupacional.</t>
   </si>
   <si>
     <t>2304</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2304/ind_123_2025_ver_tita_nano.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2304/ind_123_2025_ver_tita_nano.pdf</t>
   </si>
   <si>
     <t>Construção de uma quadra de Areia no espaço público  localizado nas proximidades da Ponte Vermelha.</t>
   </si>
   <si>
     <t>2305</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2305/ind_124_2025_ver_luciano.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2305/ind_124_2025_ver_luciano.pdf</t>
   </si>
   <si>
     <t>Contratação de empresa para execução de serviços de manutenção, nivelamento e recuperação das vias públicas.</t>
   </si>
   <si>
     <t>2311</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2311/indicacao_no.2025_lixeiras_ruas.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2311/indicacao_no.2025_lixeiras_ruas.pdf</t>
   </si>
   <si>
     <t>Indica a necessidade de aquisição e instalação de novas lixeiras nas vias urbanas do município.</t>
   </si>
   <si>
     <t>2312</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2312/indicacao_no.2025_tela_de_rocadeira.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2312/indicacao_no.2025_tela_de_rocadeira.pdf</t>
   </si>
   <si>
     <t>Indica a aquisição de protetores de roçagem com rodinhas.</t>
   </si>
   <si>
     <t>2313</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2313/ind_127_2025_ver_tita.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2313/ind_127_2025_ver_tita.pdf</t>
   </si>
   <si>
     <t>Construção de uma Praça Sensorial.</t>
   </si>
   <si>
     <t>2317</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2317/ind_128_2025_ver_edinho.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2317/ind_128_2025_ver_edinho.pdf</t>
   </si>
   <si>
     <t>Aquisição de gerador para Unidade Básica de Saúde.</t>
   </si>
   <si>
     <t>2318</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2318/ind_129_2025_ver_meteus.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2318/ind_129_2025_ver_meteus.pdf</t>
   </si>
   <si>
     <t>Indica manutenção do letreiro "EU AMO AREIAS".</t>
   </si>
   <si>
     <t>2062</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2062/moc_aplauso_01_2025_ver_edinho.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2062/moc_aplauso_01_2025_ver_edinho.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso ao Sr. Francisco Irineu Guimarães Leite.</t>
   </si>
   <si>
     <t>2063</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2063/moc_aplauso_02_2025_ver_tita.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2063/moc_aplauso_02_2025_ver_tita.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso ao Sr. Pedro Ferreira Lopes.</t>
   </si>
   <si>
     <t>2077</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2077/moc_aplauso_03_ver_mateus.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2077/moc_aplauso_03_ver_mateus.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso a Secretaria de Segurança Pública e Guarda Municipal de Areias.</t>
   </si>
   <si>
     <t>2093</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2093/moc_aplauso_04_ver_mateus_ver_angelito.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2093/moc_aplauso_04_ver_mateus_ver_angelito.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso aos organizadores dos blocos carnavalescos 2025.</t>
   </si>
   <si>
     <t>2099</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2099/moc_aplauso_05_ver_mateus.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2099/moc_aplauso_05_ver_mateus.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso a Coordenadoria Municipal de Proteção e Defesa Civil.</t>
   </si>
   <si>
     <t>2120</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2120/moc_pesar_06_2025_edinho.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2120/moc_pesar_06_2025_edinho.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo passamento de Luiz Penna Filho.</t>
   </si>
   <si>
     <t>2121</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2121/moc_pesar_07_2025_edinho.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2121/moc_pesar_07_2025_edinho.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo passamento de Francisco Assis Zaroni de Souza.</t>
   </si>
   <si>
     <t>2122</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2122/moc_pesar_08_2025_edinho.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2122/moc_pesar_08_2025_edinho.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo passamento de Maria Luiza de Magalhães.</t>
   </si>
   <si>
     <t>2123</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2123/moc_aplauso_09_2025_nano.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2123/moc_aplauso_09_2025_nano.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso a Pizzaria Paradinha.</t>
   </si>
   <si>
     <t>2129</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2129/moc_aplauso_10_ver_tita.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2129/moc_aplauso_10_ver_tita.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso a todas as Mães do município.</t>
   </si>
   <si>
     <t>2132</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2132/moc_aplauso_11_2025_ver_tita.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2132/moc_aplauso_11_2025_ver_tita.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso ao corpo de enfermagem.</t>
   </si>
   <si>
     <t>2133</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2133/moc_aplauso_12_2025_ver_nano.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2133/moc_aplauso_12_2025_ver_nano.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso aos Secretários Silvestre Gonçalves da Silva e Lucas Moraes Evangelista.</t>
   </si>
   <si>
     <t>2138</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2138/moc_aplauso_13_2025_ver_edinho.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2138/moc_aplauso_13_2025_ver_edinho.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso ao Dr. Henrique Beletable de Souza.</t>
   </si>
   <si>
     <t>2139</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2139/moc_aplauso_14_2025_ver_edinho.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2139/moc_aplauso_14_2025_ver_edinho.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso ao Sr. Carlos Benedito Camargo</t>
   </si>
   <si>
     <t>2140</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2140/moc_aplauso_15_2025_ver_nano.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2140/moc_aplauso_15_2025_ver_nano.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso ao Sr. Avelino Antunes.</t>
   </si>
   <si>
     <t>2143</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2143/moc_aplauso_16_2025_ver_manteus.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2143/moc_aplauso_16_2025_ver_manteus.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso à empresa MILLENNIUM SPORTS e ao seu fundador Sr. Dyego Serafim Monteiro.</t>
   </si>
   <si>
     <t>2169</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2169/moc_aplauso_17_2025_ver_edinho.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2169/moc_aplauso_17_2025_ver_edinho.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso a Maria Aurélia de Moura e Silva e Maria de Paiva Branco pelo Projeto Mulheres de Fibra.</t>
   </si>
   <si>
     <t>2173</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2173/moc_aplauso_18_ver_nano.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2173/moc_aplauso_18_ver_nano.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso à Associação Infanto Clube Areiense.</t>
   </si>
   <si>
     <t>2174</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2174/moc_19_2025_ver_tita.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2174/moc_19_2025_ver_tita.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso a Banda Evangélica Templo 222.</t>
   </si>
   <si>
     <t>2176</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2176/moc_aplauso_51_2025_ver_mateus.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2176/moc_aplauso_51_2025_ver_mateus.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso à Senhora Isis Marisa Ximenes Werderits - Auxiliar de Desenvolvimento Infantil.</t>
   </si>
   <si>
     <t>2179</t>
   </si>
   <si>
     <t>Nano do Açougue, Angelito Artesão, Cesar Coruja, Claudinho Coutinho, Dr. Mateus Miranda, Edinho da Van, Mi da Serra, Tita do Pilão</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2179/moc_pesar_21_2025_ver-nano.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2179/moc_pesar_21_2025_ver-nano.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo passamento do Vereador João Flávio Peres.</t>
   </si>
   <si>
     <t>2247</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2247/moc_22_2025_ver_mateus.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2247/moc_22_2025_ver_mateus.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso ao Projeto GURI – Polo Areias.</t>
   </si>
   <si>
     <t>2253</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2253/moc_aplauso_23_2025_ver_mateus.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2253/moc_aplauso_23_2025_ver_mateus.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso aos artesãos Márcio Lopes e Sônia Laurindo, do Artesanato Recanto dos Pássaros, pela participação no evento “Revelando São Paulo – 2025”.</t>
   </si>
   <si>
     <t>2254</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2254/moc_aplauso_24_2025_ver_mateus.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2254/moc_aplauso_24_2025_ver_mateus.pdf</t>
   </si>
   <si>
     <t>Moção Plauso às artesãs Maria Aurélia de Moura e Silva e Fabiana Aurélia da Silva, integrantes do Projeto Mulheres de Fibra, em reconhecimento a participação no evento “Revelando São Paulo – Edição 2025”</t>
   </si>
   <si>
     <t>2263</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2263/moc_aplauso_25_2025_ver_nano.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2263/moc_aplauso_25_2025_ver_nano.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso ao Sr. Claudemir Aparecido Oliveira.</t>
   </si>
   <si>
     <t>2264</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2264/moc_aplauso_26_2025_ver_tita.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2264/moc_aplauso_26_2025_ver_tita.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso ao Projeto Social de Taekwondo.</t>
   </si>
   <si>
     <t>2265</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2265/moc_27_2025_ver_tita.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2265/moc_27_2025_ver_tita.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso ao Mestre Eder Moreira Lima.</t>
   </si>
   <si>
     <t>2279</t>
   </si>
   <si>
     <t>Moção de Aplauso para a farmácia Municipal de Areias.</t>
   </si>
   <si>
     <t>2285</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2285/moc_pesar_29_2025_ver_nano.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2285/moc_pesar_29_2025_ver_nano.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo passamento de Luiz Fernando da Silva.</t>
   </si>
   <si>
     <t>2291</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2291/moc_aplauso_30_ver_edinho.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2291/moc_aplauso_30_ver_edinho.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso a Senhora Janieli de Assis Mac Inter.</t>
   </si>
   <si>
     <t>2293</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2293/moc_pesar_31_2025_ver_edinho.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2293/moc_pesar_31_2025_ver_edinho.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo passamento de Francisco Pereira Rodrigues Neto.</t>
   </si>
   <si>
     <t>2299</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2299/moc_aplauso_32_2025_ver_mateus.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2299/moc_aplauso_32_2025_ver_mateus.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos ao Dr. Julio César Miranda Guimarães Araújo</t>
   </si>
   <si>
     <t>2300</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2300/moc_aplauso_33_2025_ver_edinho.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2300/moc_aplauso_33_2025_ver_edinho.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso a Sra. Marcilene Nunes e Olinda Alcides Bento Barbosa.</t>
   </si>
   <si>
     <t>2301</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2301/moc_aplauso_34_2025_ver_edinho.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2301/moc_aplauso_34_2025_ver_edinho.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso ao Servidor André Maximiliano.</t>
   </si>
   <si>
     <t>2302</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2302/moc_pesar_35_2025_ver-edinho.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2302/moc_pesar_35_2025_ver-edinho.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo passamento de Luiz Cláudio Nunes.</t>
   </si>
   <si>
     <t>2319</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2319/moc_aplauso_36_2025_ver_angelito.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2319/moc_aplauso_36_2025_ver_angelito.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso a Sra. Célia Herculano de Morais.</t>
   </si>
   <si>
     <t>2320</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2320/moc_aplauso_37_2025_ver_angelito.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2320/moc_aplauso_37_2025_ver_angelito.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso aos servidores da Secretaria de Cultura.</t>
   </si>
   <si>
     <t>2186</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
     <t>Razões do Veto</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2186/veto_pll_08_2025.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2186/veto_pll_08_2025.pdf</t>
   </si>
   <si>
     <t>Veta parcialmente o art. 1º do Projeto de Lei Legislativo Nº 08/2025.</t>
   </si>
   <si>
     <t>2324</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2324/veto_pll_13_2025.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2324/veto_pll_13_2025.pdf</t>
   </si>
   <si>
     <t>Veto parcial ao § 1º do art. 5º do Projeto de Lei Legislativo nº 13/2025.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -3190,67 +3190,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2058/ple_01_2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2059/ple_02_2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2066/plce_02_2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2070/ple_04_2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2085/ple_05_2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2086/ple_06_2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2098/ple_07_2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2114/ple_08_2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2149/ple_10_2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2152/ple_11_2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2156/ple_12_2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2157/ple_13_2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2185/ple_14_2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2196/ple_15_2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2217/ple_16_2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2218/ple_17_2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2224/ple_19_2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2226/ple_20_2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2227/ple_21_2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2269/ple_23_2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2295/ple_24_2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2307/ple_25_2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2308/ple_26_2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2309/ple_27_2025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2314/ple_28_2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2315/ple_29_2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2323/ple_30_2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2310/ples_03_2025_.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2061/plce_01_2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2092/plce_01_2025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2096/plce_03_2025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2097/plce_04_2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2216/plce_05_2025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2223/plce_06_2025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2069/plces_01_2025.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2225/plces_02_2025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2182/emenda_01_ple_09_2025_2.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2197/emenda_modificativa_ple_14_2025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2316/projeto_de_emenda_modificativa.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2322/emenda_modificativa_ple_22_2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2091/pll_02_2025_ver_mateus.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2102/pll_03_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2103/pll_04_2025_ver_tita.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2104/pll_05_2025_ver_tita.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2145/pll_06_2025_ver_mateus.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2159/pll__07_2025_ver_tita.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2164/pll_08_2025_ver_tita.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2165/pll_09_2025_ver_tita.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2178/pll_10_2025_ver_mateus.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2187/pll_11_2025_ver_mateus.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2192/pll_12_2025_ver_mateus.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2233/pll_13_2025_ver_tita.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2248/pll_14_2025_ver_mateus_2.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2280/pll_15._2025_ver_tita.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2281/pll_16_2025_ver_tita.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2282/pll_17_2025_ver_tita.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2297/pll_18_2025_ver_tita.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2219/plcl_01_2025.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2117/pdl_01_2025.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2292/pdl_02_2025_ver_edinho.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2067/req_01_2025_ver_nano.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2068/req_02_2025_ver_nano.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2094/req_03_ver_edinho.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2101/req_04_2025_vereadores.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2105/req_05_2025_ver_claudinho.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2106/req_06_2025_ver_claudinho.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2115/resposta_req_07_2025.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2126/req_08_2025_ver_mateus.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2127/req_09_2025_ver_mateus.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2134/req_10_2025_ver_tita.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2163/req_11_2025_ver_tita.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2170/req_12_2025_ver_nano.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2171/req_13_2025_ver_nano.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2172/req_14_2025_ver_nano.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2221/req_15_2025_ver_mateus.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2232/req_16_2025_ver_tita.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2241/req_17_2025_ver_tita.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2251/req_18_2025_ver_mateus.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2256/req_19_2025_ver_nano.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2272/req_20_2025_ver_mateus.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2273/req_21_2025_ver_mateus.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2288/req_22_2025_ver_claudinho.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2289/req_23_2025_ver_tita.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2306/req_24_2025_ver_lucemir.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2060/ind_001_2025.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2065/ind_02_2025_ver_tita.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2073/ind_03_2025_ver_tita.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2074/ind_04_2025_ver_tita.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2075/ind_05_2025_ver_claudinho.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2076/ind_06_2025_ver_claudinho.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2078/ind_07_2025_ver_claudinho.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2079/ind_08_2025_ver_edinho.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2080/ind_09_2025_ver_mateus.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2081/ind_10_2025_ver_mateus.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2082/ind_11_2025_ver_mateus.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2083/ind_12_2025_ver_mateus.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2084/ind_13_2025_ver_mateus.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2087/ind_14_2025_ver_edinho.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2088/ind_15_2025_ver_nano.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2089/ind_16_2025_ver_claudinho.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2095/ind_17_2025_ver_edinho.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2100/ind_18_2025_ver_mateus.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2107/ind_19_2025_ver_tita.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2108/ind_20_2025_ver_claudinho.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2109/ind_21_2025_ver_claudinho.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2110/ind_22_2025_ver_angelito.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2111/ind_23_2025_ver_nano.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2112/ind_24_2025_ver_nano.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2113/ind_25_2025_ver_edinho.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2116/ind_26_2025_ver_nano.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2118/ind_27_2025_edinho.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2119/ind_28_2025_nano.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2124/ind_29_2025_ver_mateus.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2125/ind_30_2025_ver_mateus.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2128/ind_31_2025_ver_mateus.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2130/ind_32_2025_ver_nano.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2131/ind_33_2025_ver_claudinh.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2135/ind_17_2025_ver_mateus.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2136/ind_35_2025_ver_mateus.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2137/ind_36_2025_ver_mateus.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2141/ind_37_2025_ver_lucemir.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2146/ind_38_2025_ver_mateus.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2147/ind_39_2025_ver_mateus.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2150/ind_40_2025_ver_tita.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2151/ind_41_2025_ver_tita.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2153/ind_42_2025_ver_edinho.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2154/ind_43_2025_ver_edinho.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2155/ind_44_2025_ver_edinho.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2160/ind_45_2025_ver_edinho.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2161/ind_46_2025_ver_tita.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2162/ind_47_2025_ver_tita.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2167/ind_48_2025_ver_edinho.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2168/ind_49_2025_2025_ver_edinho.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2175/ind_50_2025_ver_cascavel.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2177/ind_51_2025_ver_mateus.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2180/ind_52_2025_ver_nano.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2181/ind_53_2025_ver_tita.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2183/ind_54_2025_ver_tita.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2184/ind_55_2025_ver_claudinho.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2188/ind_56_2025_vermateus_nano_tita.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2189/ind_57_2025_ver_mateus_nano_tita.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2190/ind_58_2025_ver_mateus_nano_tita.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2191/ind_59_2025_ver_mateus_nano_tita.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2193/ind_60_2025_ver_mateus_nano_tita.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2194/ind_61_2025_ver_lucemir.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2195/ind_62_2025_ver_lucemir.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2198/ind_63_2025_ver_luciano.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2199/ind_64_2025_ver_tita.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2200/ind_65_2025_ver_claudinho.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2201/ind_66_ver_angelito.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2202/ind_67_ver_luciano.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2203/ind_68_ver_luciano.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2204/ind_69_ver_claudinho.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2205/ind_70_2025_ver_edinho.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2206/ind_71_2025_ver_mateus.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2207/ind_72_2025_ver_luciano.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2208/ind_73_2025_ver_tita.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2209/ind_74_ver_luciano.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2210/ind_75_2025_ver_tita.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2212/ind_76_2025_ver_mateus.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2213/ind_77_2025_ver_mateus.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2214/ind_78_2025_ver_mateus.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2215/ind_79_2025_ver_mateus.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2220/ind_80_2025_ver_edinho.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2228/ind_81_2025_ver_mateus.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2229/ind_82_2025_ver_luciano.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2230/ind_83_2025_ver_tita.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2231/ind_84_ver_luciano.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2234/ind_85_2025_ver_edinho.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2235/ind_86_2025_ver_edinho.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2236/ind_87_2025_ver_edinho.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2237/ind_88_2025_ver_edinho.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2238/ind_89_2025_ver_edinho.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2240/ind_90_2025_ver_claudinho.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2242/ind_91_2025_ver_claudinho.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2243/ind_92_2025_ver_mateus.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2244/ind_93_2025_ver_mateus.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2245/ind_94_2025_ver_mateus.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2246/ind_95_2025_ver_mateus.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2249/ind_96_2025_ver_mateus.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2250/indicacao_no_xerox_ubs.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2255/ind_98_2025_ver_angelito.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2257/ind_99_2025_ver_edinho.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2258/ind_100_2025_ver_edinho.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2259/ind_101_2025_ver_tita.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2260/ind_102_2025_ver_edinho.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2261/ind_103_2025_ver_edinho.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2262/ind_104_2025_ver_claudinho.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2267/ind_105_2025_ver_tita.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2268/ind_106_2025_ver_mateus.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2270/ind_107_2025_ver_mateus.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2271/ind_108_2025_ver_mateus.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2274/ind_109_2025_ver_tita.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2275/ind_110_2025_ver_tita.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2276/ind_111_2025_ver_luciano.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2277/ind_112_2025_ver_luciano.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2278/ind_113_2025_ver_mateus.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2283/ind_114_2025_ver_edinho.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2284/ind_115_2025_ver_edinho.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2286/ind_116_2025_ver_nano.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2287/ind_117_2025_ver_mateus.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2290/ind_118_2025_ver_lucemit.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2294/ind_119_2025_ver_tita_nano.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2296/ind_120_2025_ver_mateus.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2298/ind_121_2025_ver_edinho.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2303/ind_122_2025_ver_tita_nano.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2304/ind_123_2025_ver_tita_nano.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2305/ind_124_2025_ver_luciano.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2311/indicacao_no.2025_lixeiras_ruas.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2312/indicacao_no.2025_tela_de_rocadeira.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2313/ind_127_2025_ver_tita.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2317/ind_128_2025_ver_edinho.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2318/ind_129_2025_ver_meteus.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2062/moc_aplauso_01_2025_ver_edinho.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2063/moc_aplauso_02_2025_ver_tita.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2077/moc_aplauso_03_ver_mateus.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2093/moc_aplauso_04_ver_mateus_ver_angelito.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2099/moc_aplauso_05_ver_mateus.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2120/moc_pesar_06_2025_edinho.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2121/moc_pesar_07_2025_edinho.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2122/moc_pesar_08_2025_edinho.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2123/moc_aplauso_09_2025_nano.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2129/moc_aplauso_10_ver_tita.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2132/moc_aplauso_11_2025_ver_tita.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2133/moc_aplauso_12_2025_ver_nano.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2138/moc_aplauso_13_2025_ver_edinho.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2139/moc_aplauso_14_2025_ver_edinho.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2140/moc_aplauso_15_2025_ver_nano.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2143/moc_aplauso_16_2025_ver_manteus.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2169/moc_aplauso_17_2025_ver_edinho.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2173/moc_aplauso_18_ver_nano.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2174/moc_19_2025_ver_tita.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2176/moc_aplauso_51_2025_ver_mateus.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2179/moc_pesar_21_2025_ver-nano.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2247/moc_22_2025_ver_mateus.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2253/moc_aplauso_23_2025_ver_mateus.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2254/moc_aplauso_24_2025_ver_mateus.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2263/moc_aplauso_25_2025_ver_nano.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2264/moc_aplauso_26_2025_ver_tita.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2265/moc_27_2025_ver_tita.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2285/moc_pesar_29_2025_ver_nano.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2291/moc_aplauso_30_ver_edinho.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2293/moc_pesar_31_2025_ver_edinho.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2299/moc_aplauso_32_2025_ver_mateus.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2300/moc_aplauso_33_2025_ver_edinho.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2301/moc_aplauso_34_2025_ver_edinho.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2302/moc_pesar_35_2025_ver-edinho.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2319/moc_aplauso_36_2025_ver_angelito.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2320/moc_aplauso_37_2025_ver_angelito.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2186/veto_pll_08_2025.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2324/veto_pll_13_2025.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2058/ple_01_2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2059/ple_02_2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2066/plce_02_2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2070/ple_04_2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2085/ple_05_2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2086/ple_06_2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2098/ple_07_2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2114/ple_08_2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2149/ple_10_2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2152/ple_11_2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2156/ple_12_2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2157/ple_13_2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2185/ple_14_2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2196/ple_15_2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2217/ple_16_2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2218/ple_17_2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2224/ple_19_2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2226/ple_20_2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2227/ple_21_2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2269/ple_23_2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2295/ple_24_2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2307/ple_25_2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2308/ple_26_2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2309/ple_27_2025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2314/ple_28_2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2315/ple_29_2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2323/ple_30_2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2310/ples_03_2025_.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2061/plce_01_2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2092/plce_01_2025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2096/plce_03_2025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2097/plce_04_2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2216/plce_05_2025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2223/plce_06_2025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2069/plces_01_2025.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2225/plces_02_2025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2182/emenda_01_ple_09_2025_2.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2197/emenda_modificativa_ple_14_2025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2316/projeto_de_emenda_modificativa.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2322/emenda_modificativa_ple_22_2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2091/pll_02_2025_ver_mateus.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2102/pll_03_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2103/pll_04_2025_ver_tita.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2104/pll_05_2025_ver_tita.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2145/pll_06_2025_ver_mateus.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2159/pll__07_2025_ver_tita.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2164/pll_08_2025_ver_tita.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2165/pll_09_2025_ver_tita.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2178/pll_10_2025_ver_mateus.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2187/pll_11_2025_ver_mateus.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2192/pll_12_2025_ver_mateus.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2233/pll_13_2025_ver_tita.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2248/pll_14_2025_ver_mateus_2.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2280/pll_15._2025_ver_tita.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2281/pll_16_2025_ver_tita.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2282/pll_17_2025_ver_tita.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2297/pll_18_2025_ver_tita.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2219/plcl_01_2025.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2117/pdl_01_2025.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2292/pdl_02_2025_ver_edinho.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2067/req_01_2025_ver_nano.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2068/req_02_2025_ver_nano.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2094/req_03_ver_edinho.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2101/req_04_2025_vereadores.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2105/req_05_2025_ver_claudinho.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2106/req_06_2025_ver_claudinho.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2115/resposta_req_07_2025.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2126/req_08_2025_ver_mateus.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2127/req_09_2025_ver_mateus.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2134/req_10_2025_ver_tita.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2163/req_11_2025_ver_tita.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2170/req_12_2025_ver_nano.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2171/req_13_2025_ver_nano.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2172/req_14_2025_ver_nano.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2221/req_15_2025_ver_mateus.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2232/req_16_2025_ver_tita.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2241/req_17_2025_ver_tita.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2251/req_18_2025_ver_mateus.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2256/req_19_2025_ver_nano.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2272/req_20_2025_ver_mateus.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2273/req_21_2025_ver_mateus.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2288/req_22_2025_ver_claudinho.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2289/req_23_2025_ver_tita.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2306/req_24_2025_ver_lucemir.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2060/ind_001_2025.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2065/ind_02_2025_ver_tita.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2073/ind_03_2025_ver_tita.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2074/ind_04_2025_ver_tita.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2075/ind_05_2025_ver_claudinho.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2076/ind_06_2025_ver_claudinho.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2078/ind_07_2025_ver_claudinho.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2079/ind_08_2025_ver_edinho.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2080/ind_09_2025_ver_mateus.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2081/ind_10_2025_ver_mateus.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2082/ind_11_2025_ver_mateus.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2083/ind_12_2025_ver_mateus.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2084/ind_13_2025_ver_mateus.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2087/ind_14_2025_ver_edinho.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2088/ind_15_2025_ver_nano.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2089/ind_16_2025_ver_claudinho.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2095/ind_17_2025_ver_edinho.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2100/ind_18_2025_ver_mateus.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2107/ind_19_2025_ver_tita.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2108/ind_20_2025_ver_claudinho.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2109/ind_21_2025_ver_claudinho.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2110/ind_22_2025_ver_angelito.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2111/ind_23_2025_ver_nano.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2112/ind_24_2025_ver_nano.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2113/ind_25_2025_ver_edinho.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2116/ind_26_2025_ver_nano.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2118/ind_27_2025_edinho.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2119/ind_28_2025_nano.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2124/ind_29_2025_ver_mateus.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2125/ind_30_2025_ver_mateus.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2128/ind_31_2025_ver_mateus.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2130/ind_32_2025_ver_nano.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2131/ind_33_2025_ver_claudinh.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2135/ind_17_2025_ver_mateus.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2136/ind_35_2025_ver_mateus.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2137/ind_36_2025_ver_mateus.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2141/ind_37_2025_ver_lucemir.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2146/ind_38_2025_ver_mateus.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2147/ind_39_2025_ver_mateus.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2150/ind_40_2025_ver_tita.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2151/ind_41_2025_ver_tita.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2153/ind_42_2025_ver_edinho.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2154/ind_43_2025_ver_edinho.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2155/ind_44_2025_ver_edinho.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2160/ind_45_2025_ver_edinho.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2161/ind_46_2025_ver_tita.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2162/ind_47_2025_ver_tita.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2167/ind_48_2025_ver_edinho.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2168/ind_49_2025_2025_ver_edinho.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2175/ind_50_2025_ver_cascavel.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2177/ind_51_2025_ver_mateus.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2180/ind_52_2025_ver_nano.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2181/ind_53_2025_ver_tita.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2183/ind_54_2025_ver_tita.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2184/ind_55_2025_ver_claudinho.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2188/ind_56_2025_vermateus_nano_tita.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2189/ind_57_2025_ver_mateus_nano_tita.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2190/ind_58_2025_ver_mateus_nano_tita.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2191/ind_59_2025_ver_mateus_nano_tita.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2193/ind_60_2025_ver_mateus_nano_tita.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2194/ind_61_2025_ver_lucemir.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2195/ind_62_2025_ver_lucemir.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2198/ind_63_2025_ver_luciano.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2199/ind_64_2025_ver_tita.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2200/ind_65_2025_ver_claudinho.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2201/ind_66_ver_angelito.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2202/ind_67_ver_luciano.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2203/ind_68_ver_luciano.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2204/ind_69_ver_claudinho.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2205/ind_70_2025_ver_edinho.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2206/ind_71_2025_ver_mateus.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2207/ind_72_2025_ver_luciano.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2208/ind_73_2025_ver_tita.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2209/ind_74_ver_luciano.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2210/ind_75_2025_ver_tita.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2212/ind_76_2025_ver_mateus.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2213/ind_77_2025_ver_mateus.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2214/ind_78_2025_ver_mateus.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2215/ind_79_2025_ver_mateus.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2220/ind_80_2025_ver_edinho.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2228/ind_81_2025_ver_mateus.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2229/ind_82_2025_ver_luciano.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2230/ind_83_2025_ver_tita.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2231/ind_84_ver_luciano.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2234/ind_85_2025_ver_edinho.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2235/ind_86_2025_ver_edinho.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2236/ind_87_2025_ver_edinho.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2237/ind_88_2025_ver_edinho.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2238/ind_89_2025_ver_edinho.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2240/ind_90_2025_ver_claudinho.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2242/ind_91_2025_ver_claudinho.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2243/ind_92_2025_ver_mateus.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2244/ind_93_2025_ver_mateus.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2245/ind_94_2025_ver_mateus.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2246/ind_95_2025_ver_mateus.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2249/ind_96_2025_ver_mateus.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2250/indicacao_no_xerox_ubs.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2255/ind_98_2025_ver_angelito.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2257/ind_99_2025_ver_edinho.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2258/ind_100_2025_ver_edinho.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2259/ind_101_2025_ver_tita.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2260/ind_102_2025_ver_edinho.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2261/ind_103_2025_ver_edinho.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2262/ind_104_2025_ver_claudinho.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2267/ind_105_2025_ver_tita.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2268/ind_106_2025_ver_mateus.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2270/ind_107_2025_ver_mateus.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2271/ind_108_2025_ver_mateus.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2274/ind_109_2025_ver_tita.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2275/ind_110_2025_ver_tita.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2276/ind_111_2025_ver_luciano.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2277/ind_112_2025_ver_luciano.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2278/ind_113_2025_ver_mateus.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2283/ind_114_2025_ver_edinho.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2284/ind_115_2025_ver_edinho.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2286/ind_116_2025_ver_nano.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2287/ind_117_2025_ver_mateus.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2290/ind_118_2025_ver_lucemit.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2294/ind_119_2025_ver_tita_nano.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2296/ind_120_2025_ver_mateus.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2298/ind_121_2025_ver_edinho.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2303/ind_122_2025_ver_tita_nano.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2304/ind_123_2025_ver_tita_nano.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2305/ind_124_2025_ver_luciano.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2311/indicacao_no.2025_lixeiras_ruas.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2312/indicacao_no.2025_tela_de_rocadeira.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2313/ind_127_2025_ver_tita.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2317/ind_128_2025_ver_edinho.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2318/ind_129_2025_ver_meteus.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2062/moc_aplauso_01_2025_ver_edinho.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2063/moc_aplauso_02_2025_ver_tita.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2077/moc_aplauso_03_ver_mateus.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2093/moc_aplauso_04_ver_mateus_ver_angelito.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2099/moc_aplauso_05_ver_mateus.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2120/moc_pesar_06_2025_edinho.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2121/moc_pesar_07_2025_edinho.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2122/moc_pesar_08_2025_edinho.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2123/moc_aplauso_09_2025_nano.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2129/moc_aplauso_10_ver_tita.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2132/moc_aplauso_11_2025_ver_tita.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2133/moc_aplauso_12_2025_ver_nano.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2138/moc_aplauso_13_2025_ver_edinho.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2139/moc_aplauso_14_2025_ver_edinho.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2140/moc_aplauso_15_2025_ver_nano.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2143/moc_aplauso_16_2025_ver_manteus.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2169/moc_aplauso_17_2025_ver_edinho.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2173/moc_aplauso_18_ver_nano.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2174/moc_19_2025_ver_tita.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2176/moc_aplauso_51_2025_ver_mateus.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2179/moc_pesar_21_2025_ver-nano.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2247/moc_22_2025_ver_mateus.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2253/moc_aplauso_23_2025_ver_mateus.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2254/moc_aplauso_24_2025_ver_mateus.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2263/moc_aplauso_25_2025_ver_nano.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2264/moc_aplauso_26_2025_ver_tita.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2265/moc_27_2025_ver_tita.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2285/moc_pesar_29_2025_ver_nano.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2291/moc_aplauso_30_ver_edinho.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2293/moc_pesar_31_2025_ver_edinho.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2299/moc_aplauso_32_2025_ver_mateus.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2300/moc_aplauso_33_2025_ver_edinho.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2301/moc_aplauso_34_2025_ver_edinho.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2302/moc_pesar_35_2025_ver-edinho.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2319/moc_aplauso_36_2025_ver_angelito.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2320/moc_aplauso_37_2025_ver_angelito.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2186/veto_pll_08_2025.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2025/2324/veto_pll_13_2025.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H257"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="126.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="111.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="110.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>