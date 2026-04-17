--- v0 (2026-01-22)
+++ v1 (2026-04-17)
@@ -54,1329 +54,1329 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1925</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei Executivo</t>
   </si>
   <si>
     <t>Executivo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1925/ple_01_24.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1925/ple_01_24.pdf</t>
   </si>
   <si>
     <t>ESTABELECE ÍNDICE PARA REVISÃO GERAL, ANUAL, DOS SERVIDORES DO PODER EXECUTIVO DO MUNICÍPIO DE AREIAS/SP E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1950</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1950/ple_02_2024.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1950/ple_02_2024.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A PROCEDER A TRANSPOSIÇÃO DE RECURSOS NO ORÇAMENTO VIGENTE E DISPÕE SOBRE A  ABERTURA DE CRÉDITO SUPLEMENTAR ESPECIAL À LEI ORÇAMENTÁRIA ANUAL DO MUNICÍPIO DE AREIAS PARA  O EXERCÍCIO DE 2024.</t>
   </si>
   <si>
     <t>1956</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1956/ple_03_2024.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1956/ple_03_2024.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A PROCEDER A TRANSPOSIÇÃO E A TRANSFERÊNCIA DE RECURSOS NO ORÇAMENTO VIGENTE E DISPÕE SOBRE A ABERTURA DE CRÉDITO SUPLEMENTAR E ESPECIAL À LEI ORÇAMENTÁRIA ANUAL DO MUNICÍPIO DE AREIAS PARA O EXERCÍCIO DE 2024.</t>
   </si>
   <si>
     <t>1963</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1963/ple_04_2024.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1963/ple_04_2024.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A PROCEDER A TRANSPOSIÇÃO E A TRANSFERÊNCIA DE RECURSOS NO ORÇAMENTO VIGENTE E DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR E ESPECIAL À LEI ORÇAMENTÁRIA ANUAL DO MUNICÍPIO DE AREIAS PARA EXERCÍCIO DE 2024.</t>
   </si>
   <si>
     <t>1966</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1966/ple_05_2024.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1966/ple_05_2024.pdf</t>
   </si>
   <si>
     <t>PROMOVE ADEQUAÇÃO ORÇAMENTÁRIA NO ÂMBITO DO MUNICÍPIO DE AREIAS E AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL AO ORÇAMENTO ANUAL DE 2024 NO VALOR DE R$ 13.671,00 (TREZE MIL SEISCENTOS E SETENTA E UM REAIS).</t>
   </si>
   <si>
     <t>1967</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1967/ple_06_2024.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1967/ple_06_2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL À LEI ORÇAMENTÁRIA ANUAL DO MUNICÍPIO DE AREIAS PARA O EXERCÍCIO DE 2024 E DÁ OUTRAS DISPOSIÇÕES.</t>
   </si>
   <si>
     <t>1969</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1969/ple_07_2024.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1969/ple_07_2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO PARA INCLUSÃO DE AÇÃO NO PLANO PLURIANUAL E LEI DE DIRETRIZES ORÇAMENTÁRIAS E ABERTURA DE CRÉDITO ADICIONAL ESPECIAL ATÉ O VALOR DE R$ 10.000,00 (DEZ MIL REAIS), NA LEI ORÇAMENTÁRIA ANUAL VIGENTE DO MUNICÍPIO DE AREIAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1968</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1968/ple_08_2024.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1968/ple_08_2024.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A PROCEDER A TRANSFERÊNCIA DE RECURSOS NO ORÇAMENTO VIGENTE E DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR E ESPECIAL À LEI ORÇAMENTÁRIA ANUAL DO MUNICÍPIO DE AREIAS PARA O EXERCÍCIO DE 2024.</t>
   </si>
   <si>
     <t>1984</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1984/ple_09_2024.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1984/ple_09_2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DO PARÁGRAFO ÚNICO DO ART 40, DA LEI ORDINÁRIA MUNICIPAL Nº 851 DE 02 DE OUTUBRO DE 1997, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1985</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1985/ple_10_2024_.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1985/ple_10_2024_.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA ELABORAÇÃO E EXECUÇÃO DA LEI ORÇAMENTÁRIA ANUAL DE 2025 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1994</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1994/ple_11_2024.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1994/ple_11_2024.pdf</t>
   </si>
   <si>
     <t>PROMOVE ADEQUAÇÃO ORÇAMENTÁRIA NO ÂMBITO DO MUNICÍPIO DE AREIAS E AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO ANUAL DE 2024 NO VALOR R$ 28.127,75 (VINTE E OITO MIL, CENTO E VINTE SETE REAIS E SETENTA E CINCO CENTAVOS).</t>
   </si>
   <si>
     <t>1995</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1995/ple_12_2024.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1995/ple_12_2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL E CRIAÇÃO DE DOTAÇÃO NA LEI ORÇAMENTÁRIA ANUAL E ALTERAÇÕES NO PLANO PLURIANUAL - PPA E NA LEI DE DIRETRIZES ORÇAMENTÁRIAS - LDO NO EXERCÍCIO DE 2024, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1996</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1996/ple_13_2024.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1996/ple_13_2024.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A PROCEDER A TRANSPOSIÇÃO E A TRANSFERÊNCIA DE RECURSOS NO ORÇAMENTO VIGENTE À LEI ORÇAMENTÁRIA ANUAL DO MUNICÍPIO DE AREIAS PARA O EXERCÍCIO DE 2024.</t>
   </si>
   <si>
     <t>2010</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/2010/ple_14_2024.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/2010/ple_14_2024.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A REALIZA PARCELAMENTO PARA PAGAMENTO DE DÉBITO PREVIDENCIÁRIOS COM RECEITA FEDERAL DO BRASIL (RFB), E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2011</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/2011/ple_15_2024.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/2011/ple_15_2024.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A REALIZAR PARCELAMENTO PARA PAGAMENTO DE DÉBITOS DE FUNDO DE GARANTIA POR TEMPO DE SERVIÇO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/</t>
+    <t>http://sapl.areias.sp.leg.br/media/</t>
   </si>
   <si>
     <t>INSTITUI O PLANO MUNICIPAL DE RESÍDUOS SÓLIDOS DO MUNICÍPIO DE AREIAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/2020/ple_17_2024.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/2020/ple_17_2024.pdf</t>
   </si>
   <si>
     <t>PROMOVE ADEQUAÇÃO ORÇAMENTÁRIA NO ÂMBITO DO MUNICÍPIO DE AREIAS E AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO ANUAL DE 2024 NO VALOR R$ 1.120.570,00 (HUM MILHÃO, CENTO VINTE MIL E QUINHENTOS E SETENTA REAIS).</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/2026/ple_18_2024.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/2026/ple_18_2024.pdf</t>
   </si>
   <si>
     <t>INSTITUI O DIÁRIO OFICIAL MUNICIPAL ELETRÔNICO DO MUNICÍPIO DE AREIAS E A FORMA DE PUBLICAÇÃO, DIVULGAÇÃO E COMUNICAÇÃO ELETRÔNICA DOS ATOS MUNICIPAIS, DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2028</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/2028/ple_19_2024.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/2028/ple_19_2024.pdf</t>
   </si>
   <si>
     <t>PROMOVE ADEQUAÇÃO ORÇAMENTÁRIA NO ÂMBITO DO MUNICÍPIO DE AREIAS E AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO ANUAL DE 2024 NO VALOR R$ 45.301,65 (QUARENTA E CINCO MIL, TREZENTOS E UM REAIS E SESSENTA E CINCO CENTAVOS).</t>
   </si>
   <si>
     <t>2029</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/2029/ple_20_2024.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/2029/ple_20_2024.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A PROCEDER A TRANSPOSIÇÃO DE RECURSOS NO ORÇAMENTO VIGENTE E DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL À LEI ORÇAMENTÁRIA ANUAL DO MUNICÍPIO DE AREIAS PARA O EXERCÍCIO DE 2024.</t>
   </si>
   <si>
     <t>2030</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/2030/ple_21_2024.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/2030/ple_21_2024.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A PROCEDER A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL À LEI ORÇAMENTÁRIA ANUAL DO MUNICÍPIO DE AREIAS PARA O EXERCÍCIO DE 2024.</t>
   </si>
   <si>
     <t>2031</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/2031/ple_22_2024.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/2031/ple_22_2024.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A PROCEDER ABERTURA DE CRÉDITO ADICIONAL ESPECIAL À LEI ORÇAMENTÁRIA ANUAL DO MUNICÍPIO DE AREIAS PARA O EXERCÍCIO DE 2024.</t>
   </si>
   <si>
     <t>2033</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/2033/ple_23_2024.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/2033/ple_23_2024.pdf</t>
   </si>
   <si>
     <t>PROMOVE ADEQUAÇÃO ORÇAMENTÁRIA NO ÂMBITO DO MUNICÍPIO DE AREIAS E AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL SUPLEMENTAR E CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO ANUAL DE 2024 NO VALOR R$ 890.880,14 (OITOCENTOS E NOVENTA MIL, OITOCENTOS E OITENTA REAIS E QUATORZE CENTAVOS).</t>
   </si>
   <si>
     <t>2037</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/2037/ple_24_2024.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/2037/ple_24_2024.pdf</t>
   </si>
   <si>
     <t>INSTITUI O MUNICÍPIO O PROGRAMA CIDADE NASCENTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2042</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/2042/ple_25_2024_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/2042/ple_25_2024_2.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO SUPLEMENTAR À LEI ORÇAMENTÁRIA ANUAL DO MUNICÍPIO DE AREIAS PARA O EXERCÍCIO DE 2024.</t>
   </si>
   <si>
     <t>2043</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/2043/ple_26_2024.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/2043/ple_26_2024.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE AREIAS, ESTADO DE SÃO PAULO, PARA O EXERCÍCIO FINANCEIRO DE 2025.</t>
   </si>
   <si>
     <t>2052</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/2052/ple_27_2024.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/2052/ple_27_2024.pdf</t>
   </si>
   <si>
     <t>ALTERA O NOME DE LOGRADOURO PÚBLICO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2053</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/2053/ple_28_2024.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/2053/ple_28_2024.pdf</t>
   </si>
   <si>
     <t>2054</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/2054/ple_29_2024.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/2054/ple_29_2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO SUPLEMENTAR À LEI ORÇAMENTÁRIA ANUAL DO MUNICÍPIO DE AREIAS PARA O EXERCÍCIO DE 2024.</t>
   </si>
   <si>
     <t>2056</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/2056/ple_30_2024.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/2056/ple_30_2024.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A REALIZAR NOVO PARCELAMENTO PARA PAGAMENTO DE DÉBITOS DE FUNDO DE GARANTIA POR TEMPO DE SERVIÇO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2032</t>
   </si>
   <si>
     <t>PLES</t>
   </si>
   <si>
     <t>Proj. Lei Executivo Substitutivo</t>
   </si>
   <si>
     <t>1983</t>
   </si>
   <si>
     <t>PLCE</t>
   </si>
   <si>
     <t>Proj. Lei Complementar Executivo</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1983/plce_10_2024.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1983/plce_10_2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DELIMITAÇÃO DAS ÁREAS URBANAS CONSOLIDADAS (AUC) E A DEFINIÇÃO DAS ÁREAS DE PRESERVAÇÃO PERMANENTE (APP) EM ÁREA URBANA CONSOLIDADA (AUC), NOS TERMOS DO QUE ESTABELECE A CONSTITUIÇÃO FEDERAL, A LEI Nº 6.938, DE 31 DE AGOSTO DE 1981, A LEI Nº 12.651, DE 25 DE MAIO DE 2012 E A LEI Nº 14.285, DE 29 DE DEZEMBRO DE 2021.</t>
   </si>
   <si>
     <t>1986</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1986/plce_02_20224.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1986/plce_02_20224.pdf</t>
   </si>
   <si>
     <t>DEFINE A ZONA URBANA DO MUNICÍPIO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2034</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/2034/plce_03_2024.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/2034/plce_03_2024.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PLANO MUNICIPAL DE GESTÃO INTEGRADA DE RESÍDUOS SÓLIDOS DO MUNICÍPIO DE AREIAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2055</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/2055/plce_04_2024.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/2055/plce_04_2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O INCENTIVO FINANCEIRO FEDERAL DE IMPLANTAÇÃO, CUSTEIO E DESEMPENHO PARA AS MODALIDADES DE EQUIPES MULTIPROFISSIONAIS NA ATENÇÃO PRIMÁRIA À SAÚDE - EMULTI NO MUNICÍPIO DE AREIAS/SP E DÁ PROVIDÊNCIAS CORRELATAS.</t>
   </si>
   <si>
     <t>1926</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo</t>
   </si>
   <si>
     <t>Cesar Coruja, Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1926/pll_01_2024.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1926/pll_01_2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A APLICAÇÃO DAS DISPOSIÇÕES CONSTANTES NO ARTIGO 37, INCISO X, DA CONSTITUIÇÃO FEDERAL, RELATIVAMENTE À REMUNERAÇÃO DOS SERVIDORES DO PODER LEGISLATIVO DE AREIAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1934</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1934/pll_02_2024.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1934/pll_02_2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A FIXAÇÃO DA REMUNERAÇÃO DOS AGENTES POLÍTICOS DO PODER EXECUTIVO DO MUNICÍPIO DE AREIAS/SP, PARA O MANDATO DE 1º DE JANEIRO DE 2025 A 31 DE DEZEMBRO DE 2028.</t>
   </si>
   <si>
     <t>1935</t>
   </si>
   <si>
     <t>Silvestre</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1935/pll_03_2024.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1935/pll_03_2024.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO CALENDÁRIO OFICIAL DO MUNICÍPIO O DIA MUNICIPAL DO TERÇO DOS HOMENS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1951</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Ninho, Adriano Coutinho, Mi da Serra</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1951/decreto_legislativo_01_2024.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1951/decreto_legislativo_01_2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A APROVAÇÃO DAS CONTAS PÚBLICAS DA PREFEITURA MUNICIPAL DE AREIAS, REFERENTES AO EXERCÍCIO FINANCEIRO DE 2021.</t>
   </si>
   <si>
     <t>2044</t>
   </si>
   <si>
     <t>Edinho da Van</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/2044/pdl_02_2024.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/2044/pdl_02_2024.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO AREIENSE AO Sr. GUSTAVO RAMOS DE SOUZA.</t>
   </si>
   <si>
     <t>1936</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1936/pr_01_2024.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1936/pr_01_2024.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER LEGISLATIVO MUNICIPAL A PROCEDER À DOAÇÃO DE BEM MÓVEL AO PODER EXECUTIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>1949</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1949/pr_02_2024.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1949/pr_02_2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A FIXAÇÃO DA REMUNERAÇÃO DOS AGENTES POLÍTICOS DO PODER LEGISLATIVO DE AREIAS, PARA A LEGISLATURA DE 1º DE JANEIRO DE 2025 A 31 DE DEZEMBRO DE 2028.</t>
   </si>
   <si>
     <t>1927</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Silvestre, Edinho da Van</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1927/requerimento_01_2024.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1927/requerimento_01_2024.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES DAS OBRAS QUE MENCIONA.</t>
   </si>
   <si>
     <t>1928</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1928/requerimento_02_2024.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1928/requerimento_02_2024.pdf</t>
   </si>
   <si>
     <t>REQUER O VALOR GASTO COM O CAMINHÃO PAC, CÓPIAS DE NOTAS FISCAIS E COMPROVANTES DE PAGAMENTO.</t>
   </si>
   <si>
     <t>1929</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1929/requerimento_03_2024.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1929/requerimento_03_2024.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES QUANTO DO ALUGUEL DE RETROESCAVADEIRA.</t>
   </si>
   <si>
     <t>1937</t>
   </si>
   <si>
     <t>Edinho da Van, Silvestre</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1937/requerimento_04_2024.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1937/requerimento_04_2024.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES QUANTO AO DESTINO DO MADEIRAMENTO QUE SE ENCONTRAVA NO DEPÓSITO.</t>
   </si>
   <si>
     <t>1938</t>
   </si>
   <si>
     <t>REQUER O PORQUÊ DO ADESIVO DA CAMIONETE HILUX DA SECRETARIA DA EDUCAÇÃO SER DE ÍMÃ. (Requerimento retirado pelos autores)</t>
   </si>
   <si>
     <t>1939</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1939/requerimento_06_2024.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1939/requerimento_06_2024.pdf</t>
   </si>
   <si>
     <t>REQUER O VALOR GASTO COM A CAMIONETE S10 DA SECRETARIA DE AGRICULTURA.</t>
   </si>
   <si>
     <t>1970</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1970/requerimento_07_2024.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1970/requerimento_07_2024.pdf</t>
   </si>
   <si>
     <t>REQUER OS VALORES CONTRATADOS ATRAVÉS DA OPERAÇÃO DE CRÉDITO E CÓPIAS DOS RESPECTIVOS CONTRATOS.</t>
   </si>
   <si>
     <t>1971</t>
   </si>
   <si>
     <t>Mi da Serra</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1971/requerimento_08_2024.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1971/requerimento_08_2024.pdf</t>
   </si>
   <si>
     <t>REQUER QUAIS SÃO AS ESCOLAS MUNICIPAIS LOCALIZADAS NA ZONA RURAL.</t>
   </si>
   <si>
     <t>1972</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1972/requerimento_09_2024.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1972/requerimento_09_2024.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES QUANTO DA OBRA NO PRÉDIO DA CÂMARA MUNICIPAL.</t>
   </si>
   <si>
     <t>1973</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1973/requerimento_10_2024.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1973/requerimento_10_2024.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES QUANTO DA CLÍNICA VETERINÁRIA.</t>
   </si>
   <si>
     <t>1987</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1987/requerimento_11_24.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1987/requerimento_11_24.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES QUANTO DAS PLACAS INDICATIVAS.</t>
   </si>
   <si>
     <t>1988</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1988/requerimento_12_2024.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1988/requerimento_12_2024.pdf</t>
   </si>
   <si>
     <t>REQUER O DESTINO DAS FERRAGENS QUE SERIAM UTILIZADAS NA COBERTURA DO CLUBE MUNICIPAL.</t>
   </si>
   <si>
     <t>2000</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/2000/requerimento_13_2024.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/2000/requerimento_13_2024.pdf</t>
   </si>
   <si>
     <t>REQUER O RELATÓRIO DE GESTÃO FISCAL DO 3º QUADRIMESTRE  DE 2023 E DO 1º QUADRIMESTRE DE 2024 DA PREFEITURA MUNICIPAL.</t>
   </si>
   <si>
     <t>2001</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/2001/requerimento_14_2024.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/2001/requerimento_14_2024.pdf</t>
   </si>
   <si>
     <t>REQUER CÓPIA DO PROCESSO LICITATÓRIO DA MERENDA E MATERIAL DE CONSUMO DA SECRETARIA DE EDUCAÇÃO.</t>
   </si>
   <si>
     <t>2002</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/2002/requerimento_15_2024.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/2002/requerimento_15_2024.pdf</t>
   </si>
   <si>
     <t>REQUER RELAÇÃO DOS VEÍCULOS NAS RESPECTIVAS SECRETARIAS.</t>
   </si>
   <si>
     <t>2003</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/2003/requerimento_16_2024.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/2003/requerimento_16_2024.pdf</t>
   </si>
   <si>
     <t>REQUER A DATA DE PAGAMENTO DOS INSCRITOS NO PEAD.</t>
   </si>
   <si>
     <t>2004</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/2004/requerimento_17_2024.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/2004/requerimento_17_2024.pdf</t>
   </si>
   <si>
     <t>REQUER CÓPIA DO PROCESSO ADMINISTRATIVO DA CONTRATAÇÃO DA OPERAÇÃO DE CRÉDITO.</t>
   </si>
   <si>
     <t>2005</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/2005/requerimento_18_2024.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/2005/requerimento_18_2024.pdf</t>
   </si>
   <si>
     <t>REQUER CÓPIA DO PROCESSO DE DESAPROPRIAÇÃO DA ÁREA DE CONSTRUÇÃO DA USINA FOTOVOLTAICA.</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/2016/requerimento_19_2024.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/2016/requerimento_19_2024.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES DO CONVÊNIO PARA AQUISIÇÃO DO VEÍCULO DA GUARDA MUNICIPAL.</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/2017/requerimento_20_2024.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/2017/requerimento_20_2024.pdf</t>
   </si>
   <si>
     <t>REQUER CÓPIA DOS COMPROVANTES DE PAGAMENTO DOS INSCRITOS NO PEAD DOS MESES DE MARÇO, ABRIL E MAIO DE 2024.</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/2018/requerimento_21_2024.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/2018/requerimento_21_2024.pdf</t>
   </si>
   <si>
     <t>REQUER CÓPIA INTEGRAL DO PROCESSO DE LICITAÇÃO DA OBRA DO CLUBE MUNICIPAL.</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/2021/requerimento_22_2024.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/2021/requerimento_22_2024.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES DA OBRA DA USINA FOTOVOLTAICA.</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/2022/requerimento_23_2024.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/2022/requerimento_23_2024.pdf</t>
   </si>
   <si>
     <t>REQUER O MOTIVO DA PARALIZAÇÃO DA OBRA DE IMPLANTAÇÃO DA REDE DE ESGOTO.</t>
   </si>
   <si>
     <t>2035</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/2035/requerimento_24_2024.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/2035/requerimento_24_2024.pdf</t>
   </si>
   <si>
     <t>REQUER QUAIS AS PROVIDÊNCIAS FORAM TOMADAS QUANTO AO CAMINHÃO DE PLACAS CZA 2696.</t>
   </si>
   <si>
     <t>2036</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/2036/requerimento_25_2024.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/2036/requerimento_25_2024.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES DA PARALISAÇÃO DA ENTREGA DO KIT LANCHE.</t>
   </si>
   <si>
     <t>2038</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/2038/requerimento_26_2024.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/2038/requerimento_26_2024.pdf</t>
   </si>
   <si>
     <t>REQUER A RELAÇÃO DE EMPENHOS EXPEDIDOS, LIQUIDADOS E NÃO PAGOS DE JANEIRO ATÉ A PRESENTE DATA.</t>
   </si>
   <si>
     <t>2039</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/2039/requerimento_27_2024.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/2039/requerimento_27_2024.pdf</t>
   </si>
   <si>
     <t>REQUER A RELAÇÃO DE RESTOS A PAGAR DO ANO DE 2017 ATÉ 2023.</t>
   </si>
   <si>
     <t>2040</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/2040/requerimento_28_2024.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/2040/requerimento_28_2024.pdf</t>
   </si>
   <si>
     <t>REQUER O MOTIVO DO ATRASO NO PAGAMENTO DAS DIÁRIAS DOS MOTORISTAS.</t>
   </si>
   <si>
     <t>2047</t>
   </si>
   <si>
     <t>Naldinho Graciano</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/2047/requerimento_29_2024.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/2047/requerimento_29_2024.pdf</t>
   </si>
   <si>
     <t>REQUER AS PROVIDÊNCIAS TOMADAS QUANTO A REGULAMENTAÇÃO DOS TÁXIS NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2048</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/2048/requerimento_30_2024.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/2048/requerimento_30_2024.pdf</t>
   </si>
   <si>
     <t>REQUER O VALOR ARRECADADO COM LIMPEZA DE TERRENOS PARTICULARES E QUEM É O FISCAL DE POSTURA DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2049</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/2049/requerimento_31_2024.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/2049/requerimento_31_2024.pdf</t>
   </si>
   <si>
     <t>REQUER A RELAÇÃO DE DESPESAS COM LAVAGENS DE VEÍCULOS DURANTE O EXERCÍCIO DE 2024.</t>
   </si>
   <si>
     <t>1932</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1932/indicacao_01_2024.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1932/indicacao_01_2024.pdf</t>
   </si>
   <si>
     <t>INDICA SEJA COLOCADO TAMPAS NOS QUADROS DE ENERGIA DA PRAÇA 9 DE JULHO.</t>
   </si>
   <si>
     <t>1933</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1933/indicacao_02_2024.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1933/indicacao_02_2024.pdf</t>
   </si>
   <si>
     <t>INDICA CONSERTO DA ILUMINAÇÃO DA QUADRA DO BAIRRO SÃO SEBASTIÃO.</t>
   </si>
   <si>
     <t>1943</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1943/indicacao_03_2024.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1943/indicacao_03_2024.pdf</t>
   </si>
   <si>
     <t>INDICA CONSERTO DA TAMPA DO BUEIRO NA RUA DO ROCIO PRÓXIMO A QUADRA.</t>
   </si>
   <si>
     <t>1944</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1944/indicacao_04_2024.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1944/indicacao_04_2024.pdf</t>
   </si>
   <si>
     <t>INDICA SEJA ADESIVADO OS MAQUINÁRIOS AGRÍCOLAS.</t>
   </si>
   <si>
     <t>1945</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1945/indicacao_05_2024.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1945/indicacao_05_2024.pdf</t>
   </si>
   <si>
     <t>INDICA CONSERTO DO TELHADO DO PORTAL DA CIDADE.</t>
   </si>
   <si>
     <t>1946</t>
   </si>
   <si>
     <t>Ninho</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1946/indicacao_06_2024.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1946/indicacao_06_2024.pdf</t>
   </si>
   <si>
     <t>INDICA O CONSERTO DO MURO DE CONTENÇÃO NA RUA SÃO JOÃO NO BAIRRO DO ROCIO.</t>
   </si>
   <si>
     <t>1947</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1947/indicacao_07_2024.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1947/indicacao_07_2024.pdf</t>
   </si>
   <si>
     <t>INDICA O CONSERTO DA ILUMINAÇÃO DO MIRANTE DO CRISTO.</t>
   </si>
   <si>
     <t>1948</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1948/indicacao_08_2024.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1948/indicacao_08_2024.pdf</t>
   </si>
   <si>
     <t>INDICA O CONSERTO DO LETREIRO DO PRÉDIO DO CRAS.</t>
   </si>
   <si>
     <t>1954</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1954/indicacao_09_2024.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1954/indicacao_09_2024.pdf</t>
   </si>
   <si>
     <t>INDICA SEJA UTILIZADO CARRO FUMACÊ NO COMBATE AO MOSQUITO AEDES AEGYPTI.</t>
   </si>
   <si>
     <t>1955</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1955/indicacao_10_2024.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1955/indicacao_10_2024.pdf</t>
   </si>
   <si>
     <t>INDICA LIMPEZA E CAPINA NA ESTRADA MUNICIPAL MORADA DO SOL.</t>
   </si>
   <si>
     <t>1958</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1958/indicacao_11_2024.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1958/indicacao_11_2024.pdf</t>
   </si>
   <si>
     <t>INDICA SEJA DOADO AMENDOIM NA SEMANA SANTA AOS FUNCIONÁRIOS PÚBLICOS.</t>
   </si>
   <si>
     <t>1959</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1959/indicacao_12_2024.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1959/indicacao_12_2024.pdf</t>
   </si>
   <si>
     <t>INDICA SEJA REALIZADA CONFRATERNIZAÇÃO PARA OS FUNCIONÁRIOS PÚBLICOS NO DIA 1º DE MAIO.</t>
   </si>
   <si>
     <t>1960</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1960/indicacao_13_2024.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1960/indicacao_13_2024.pdf</t>
   </si>
   <si>
     <t>INDICA O TÉRMINO DO CALÇAMENTO NA RUA DO MIRANTE DO CRISTO.</t>
   </si>
   <si>
     <t>1961</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1961/indicacao_14_2024.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1961/indicacao_14_2024.pdf</t>
   </si>
   <si>
     <t>INDICA PINTURA DO MURO DO ESTÁDIO MUNICIPAL PAULO PEREIRA RODRIGUES.</t>
   </si>
   <si>
     <t>1962</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1962/indicacao_15_2024.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1962/indicacao_15_2024.pdf</t>
   </si>
   <si>
     <t>INDICA SEJA INSTALADO PARQUES INFANTIS E ACADEMIA NOS BAIRROS: REPRESA E SÃO SEBASTIÃO.</t>
   </si>
   <si>
     <t>1974</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1974/indicacao_16_2024.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1974/indicacao_16_2024.pdf</t>
   </si>
   <si>
     <t>INDICA LIMPEZA, MANUTENÇÃO DAS LUMINÁRIAS DE TODAS AS PRAÇAS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1975</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1975/indicacao_17_2024.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1975/indicacao_17_2024.pdf</t>
   </si>
   <si>
     <t>INDICA MANUTENÇÃO E LIMPEZA DA QUADRA POLIESPORTIVA JOÃO PAULO PRADO DE SOUZA.</t>
   </si>
   <si>
     <t>1976</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1976/indicacao_18_2024.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1976/indicacao_18_2024.pdf</t>
   </si>
   <si>
     <t>INDICA CONSERTO DO BUEIRO LOCALIZADO NA ESQUINA DA RUA 13 DE MAIO.</t>
   </si>
   <si>
     <t>2006</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/2006/indicacao_19_2024.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/2006/indicacao_19_2024.pdf</t>
   </si>
   <si>
     <t>INDICA CONSERTO DO MATA-BURRO NA ESTRADA DA BOCAINA.</t>
   </si>
   <si>
     <t>2007</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/2007/indicacao_20_2024.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/2007/indicacao_20_2024.pdf</t>
   </si>
   <si>
     <t>INDICA AQUISIÇÃO DE BENS PARA A ESCOLA SANTA ISABEL NO BAIRRO DA BOCAINA.</t>
   </si>
   <si>
     <t>2008</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/2008/indicacao_21_2024.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/2008/indicacao_21_2024.pdf</t>
   </si>
   <si>
     <t>INDICA CONSERTO DO BUEIRO NA RUA PREFEITO CASIO COUTINHO CUNHA E NA RUA JOÃO VICENTE COELHO.</t>
   </si>
   <si>
     <t>2027</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/2027/indicacao_22_2024.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/2027/indicacao_22_2024.pdf</t>
   </si>
   <si>
     <t>INDICA SEJA INSTALADO PONTO DE LUZ NAS PROXIMIDADES DA FIGUEIRA FRENTE AO CORREIOS.</t>
   </si>
   <si>
     <t>1930</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1930/mocao_aplauso_01_2024.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1930/mocao_aplauso_01_2024.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO AO Sr. ALCIDES GUIMARÃES FILHO.</t>
   </si>
   <si>
     <t>1931</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1931/mocao_pesar_02_2024.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1931/mocao_pesar_02_2024.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO PASSAMENTO DE ANTÔNIO PEDRO CAMARGO.</t>
   </si>
   <si>
     <t>1940</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1940/mocao_aplauso_03_2024.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1940/mocao_aplauso_03_2024.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO AO Sr. EDSON SANTOS.</t>
   </si>
   <si>
     <t>1941</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1941/mocao_aplauso_04_2024.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1941/mocao_aplauso_04_2024.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO AOS ORGANIZADORES DOS BLOCOS CARNAVALESCOS DE 2024.</t>
   </si>
   <si>
     <t>1942</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1942/mocao_aplauso_05_2024.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1942/mocao_aplauso_05_2024.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO AO SECRETARIO DE ESPORTES, LAZER E EVENTOS Sr. RAFAEL ALEXANDRE MACHADO FAUSTINO.</t>
   </si>
   <si>
     <t>1952</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1952/mocao_pesar_06_2024.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1952/mocao_pesar_06_2024.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO PASSAMENTO DE JOSÉ NATAL RIBEIRO.</t>
   </si>
   <si>
     <t>1953</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1953/mocao_aplauso_07_2024.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1953/mocao_aplauso_07_2024.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO AO Sr. CARLOS JOSÉ DE MELO CUNHA.</t>
   </si>
   <si>
     <t>1957</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1957/mocao_08_2024.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1957/mocao_08_2024.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO PASSAMENTO DE VANDERLEI DA SILVA CALISTO.</t>
   </si>
   <si>
     <t>1964</t>
   </si>
   <si>
     <t>Adriano Coutinho, João Pedro</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1964/mocao_pesar_09_2024.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1964/mocao_pesar_09_2024.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo passamento de Maria Candida Coutinho da Silva.</t>
   </si>
   <si>
     <t>1965</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1965/mocao_pesar_10_2024.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1965/mocao_pesar_10_2024.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo passamento de Maria Helena Figueiredo Grandchamp.</t>
   </si>
   <si>
     <t>1977</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1977/mocao_pesar_11_2024.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1977/mocao_pesar_11_2024.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO PASSAMENTO DE LEONTINA PAIVA DA ROCHA.</t>
   </si>
   <si>
     <t>1978</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1978/mocao_pesar_12_2024.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1978/mocao_pesar_12_2024.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO PASSAMENTO DE RÉGIS MEIRELES ARAÚJO.</t>
   </si>
   <si>
     <t>1979</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1979/mocao_pesar_13_2024.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1979/mocao_pesar_13_2024.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO PASSAMENTO DE JORGE ADRIANO DOS SANTOS.</t>
   </si>
   <si>
     <t>1989</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1989/mocao_aplauso_14_2024.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1989/mocao_aplauso_14_2024.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO AO REVERENDÍSSIMO PADRE CAIO DE MELO.</t>
   </si>
   <si>
     <t>1990</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1990/mocao_pesar_15_2024.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1990/mocao_pesar_15_2024.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO PASSAMENTO DE LÚCIA DE FÁTIMA RODRIGUES DE SOUZA.</t>
   </si>
   <si>
     <t>1997</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1997/mocao_pesar_16_2024.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1997/mocao_pesar_16_2024.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO PASSAMENTO DE MARIA APARECIDA DE SOUZA.</t>
   </si>
   <si>
     <t>1998</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1998/mocao_pesar_17_2024.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1998/mocao_pesar_17_2024.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO PASSAMENTO DE JEFERSON FERREIRA DA COSTA.</t>
   </si>
   <si>
     <t>1999</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1999/mocao_de_aplauso_18_2024.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1999/mocao_de_aplauso_18_2024.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO AO Sr. JOSÉ MARIA RIBEIRO.</t>
   </si>
   <si>
     <t>2009</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/2009/mocao_pesar_19_2024.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/2009/mocao_pesar_19_2024.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO PASSAMENTO DE AMÉLIA RIBEIRO SOARES DE OLIVEIRA.</t>
   </si>
   <si>
     <t>2012</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/2012/requerimento_20_2024.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/2012/requerimento_20_2024.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO AOS SERVIDORES DA PREFEITURA QUE TRABALHARAM NA REFORMA DO ESTÁDIO MUNICIPAL.</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
     <t>Silvestre, Adriano Coutinho, Cesar Coruja, Edinho da Van, Ferreira, João Pedro, Mi da Serra, Naldinho Graciano, Ninho</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/2013/mocao_pesar_21_2024.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/2013/mocao_pesar_21_2024.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO PASSAMENTO DE MARCELO APARECIDO COUTINHO DA SILVA.</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/2014/mocao_aplauso_22_2024.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/2014/mocao_aplauso_22_2024.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO AO CORPO DOCENTE, ALUNOS E FUNCIONÁRIOS DA ESCOLA JÚLIO CÉSAR.</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/2015/mocao_aplauso_23_2024.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/2015/mocao_aplauso_23_2024.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO A FUNCIONÁRIA ROSANE DA CONCEIÇÃO.</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/2023/mocao_aplauso_24_2024.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/2023/mocao_aplauso_24_2024.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO AO SERVIDOR JOSÉ DANIEL SOUZA SILVA.</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/2024/mocao_aplauso_25_2024.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/2024/mocao_aplauso_25_2024.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO AO SERVIDOR MAURO SERGIO GUIMARÃES LEITE.</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/2025/mocao_aplauso_26_2024.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/2025/mocao_aplauso_26_2024.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO AO SERVIDOR ALMIR FERREIRA DA SILVA.</t>
   </si>
   <si>
     <t>2045</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/2045/mocao_aplauso_27_2024.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/2045/mocao_aplauso_27_2024.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO AO Sr. CLAUDINEI ANTUNES DE SOUZA.</t>
   </si>
   <si>
     <t>2046</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/2046/mocao_aplauso_28_2024.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/2046/mocao_aplauso_28_2024.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO A BANDA MARCIAL MUNICIPAL DE AREIAS.</t>
   </si>
   <si>
     <t>2050</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/2050/mocao_aplauso_29_2024.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/2050/mocao_aplauso_29_2024.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO AO PROFESSOR JOEL ALVES DE CAMARGO.</t>
   </si>
   <si>
     <t>2051</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO PASSAMENTO DE MARIA MARTA DE SOUZA.</t>
   </si>
   <si>
     <t>2057</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/2057/mocao_aplauso_31_2024.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/2057/mocao_aplauso_31_2024.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO AOS FUNCIONÁRIOS DA CÂMARA MUNICIPAL DE AREIAS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1683,67 +1683,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1925/ple_01_24.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1950/ple_02_2024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1956/ple_03_2024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1963/ple_04_2024.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1966/ple_05_2024.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1967/ple_06_2024.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1969/ple_07_2024.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1968/ple_08_2024.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1984/ple_09_2024.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1985/ple_10_2024_.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1994/ple_11_2024.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1995/ple_12_2024.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1996/ple_13_2024.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/2010/ple_14_2024.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/2011/ple_15_2024.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/2020/ple_17_2024.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/2026/ple_18_2024.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/2028/ple_19_2024.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/2029/ple_20_2024.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/2030/ple_21_2024.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/2031/ple_22_2024.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/2033/ple_23_2024.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/2037/ple_24_2024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/2042/ple_25_2024_2.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/2043/ple_26_2024.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/2052/ple_27_2024.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/2053/ple_28_2024.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/2054/ple_29_2024.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/2056/ple_30_2024.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1983/plce_10_2024.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1986/plce_02_20224.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/2034/plce_03_2024.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/2055/plce_04_2024.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1926/pll_01_2024.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1934/pll_02_2024.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1935/pll_03_2024.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1951/decreto_legislativo_01_2024.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/2044/pdl_02_2024.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1936/pr_01_2024.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1949/pr_02_2024.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1927/requerimento_01_2024.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1928/requerimento_02_2024.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1929/requerimento_03_2024.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1937/requerimento_04_2024.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1939/requerimento_06_2024.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1970/requerimento_07_2024.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1971/requerimento_08_2024.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1972/requerimento_09_2024.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1973/requerimento_10_2024.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1987/requerimento_11_24.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1988/requerimento_12_2024.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/2000/requerimento_13_2024.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/2001/requerimento_14_2024.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/2002/requerimento_15_2024.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/2003/requerimento_16_2024.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/2004/requerimento_17_2024.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/2005/requerimento_18_2024.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/2016/requerimento_19_2024.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/2017/requerimento_20_2024.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/2018/requerimento_21_2024.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/2021/requerimento_22_2024.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/2022/requerimento_23_2024.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/2035/requerimento_24_2024.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/2036/requerimento_25_2024.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/2038/requerimento_26_2024.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/2039/requerimento_27_2024.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/2040/requerimento_28_2024.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/2047/requerimento_29_2024.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/2048/requerimento_30_2024.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/2049/requerimento_31_2024.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1932/indicacao_01_2024.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1933/indicacao_02_2024.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1943/indicacao_03_2024.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1944/indicacao_04_2024.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1945/indicacao_05_2024.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1946/indicacao_06_2024.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1947/indicacao_07_2024.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1948/indicacao_08_2024.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1954/indicacao_09_2024.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1955/indicacao_10_2024.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1958/indicacao_11_2024.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1959/indicacao_12_2024.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1960/indicacao_13_2024.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1961/indicacao_14_2024.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1962/indicacao_15_2024.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1974/indicacao_16_2024.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1975/indicacao_17_2024.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1976/indicacao_18_2024.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/2006/indicacao_19_2024.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/2007/indicacao_20_2024.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/2008/indicacao_21_2024.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/2027/indicacao_22_2024.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1930/mocao_aplauso_01_2024.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1931/mocao_pesar_02_2024.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1940/mocao_aplauso_03_2024.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1941/mocao_aplauso_04_2024.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1942/mocao_aplauso_05_2024.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1952/mocao_pesar_06_2024.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1953/mocao_aplauso_07_2024.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1957/mocao_08_2024.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1964/mocao_pesar_09_2024.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1965/mocao_pesar_10_2024.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1977/mocao_pesar_11_2024.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1978/mocao_pesar_12_2024.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1979/mocao_pesar_13_2024.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1989/mocao_aplauso_14_2024.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1990/mocao_pesar_15_2024.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1997/mocao_pesar_16_2024.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1998/mocao_pesar_17_2024.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1999/mocao_de_aplauso_18_2024.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/2009/mocao_pesar_19_2024.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/2012/requerimento_20_2024.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/2013/mocao_pesar_21_2024.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/2014/mocao_aplauso_22_2024.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/2015/mocao_aplauso_23_2024.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/2023/mocao_aplauso_24_2024.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/2024/mocao_aplauso_25_2024.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/2025/mocao_aplauso_26_2024.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/2045/mocao_aplauso_27_2024.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/2046/mocao_aplauso_28_2024.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/2050/mocao_aplauso_29_2024.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/2057/mocao_aplauso_31_2024.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1925/ple_01_24.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1950/ple_02_2024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1956/ple_03_2024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1963/ple_04_2024.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1966/ple_05_2024.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1967/ple_06_2024.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1969/ple_07_2024.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1968/ple_08_2024.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1984/ple_09_2024.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1985/ple_10_2024_.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1994/ple_11_2024.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1995/ple_12_2024.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1996/ple_13_2024.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/2010/ple_14_2024.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/2011/ple_15_2024.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/2020/ple_17_2024.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/2026/ple_18_2024.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/2028/ple_19_2024.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/2029/ple_20_2024.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/2030/ple_21_2024.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/2031/ple_22_2024.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/2033/ple_23_2024.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/2037/ple_24_2024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/2042/ple_25_2024_2.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/2043/ple_26_2024.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/2052/ple_27_2024.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/2053/ple_28_2024.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/2054/ple_29_2024.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/2056/ple_30_2024.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1983/plce_10_2024.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1986/plce_02_20224.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/2034/plce_03_2024.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/2055/plce_04_2024.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1926/pll_01_2024.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1934/pll_02_2024.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1935/pll_03_2024.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1951/decreto_legislativo_01_2024.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/2044/pdl_02_2024.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1936/pr_01_2024.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1949/pr_02_2024.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1927/requerimento_01_2024.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1928/requerimento_02_2024.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1929/requerimento_03_2024.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1937/requerimento_04_2024.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1939/requerimento_06_2024.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1970/requerimento_07_2024.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1971/requerimento_08_2024.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1972/requerimento_09_2024.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1973/requerimento_10_2024.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1987/requerimento_11_24.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1988/requerimento_12_2024.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/2000/requerimento_13_2024.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/2001/requerimento_14_2024.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/2002/requerimento_15_2024.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/2003/requerimento_16_2024.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/2004/requerimento_17_2024.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/2005/requerimento_18_2024.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/2016/requerimento_19_2024.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/2017/requerimento_20_2024.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/2018/requerimento_21_2024.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/2021/requerimento_22_2024.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/2022/requerimento_23_2024.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/2035/requerimento_24_2024.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/2036/requerimento_25_2024.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/2038/requerimento_26_2024.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/2039/requerimento_27_2024.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/2040/requerimento_28_2024.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/2047/requerimento_29_2024.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/2048/requerimento_30_2024.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/2049/requerimento_31_2024.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1932/indicacao_01_2024.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1933/indicacao_02_2024.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1943/indicacao_03_2024.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1944/indicacao_04_2024.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1945/indicacao_05_2024.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1946/indicacao_06_2024.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1947/indicacao_07_2024.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1948/indicacao_08_2024.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1954/indicacao_09_2024.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1955/indicacao_10_2024.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1958/indicacao_11_2024.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1959/indicacao_12_2024.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1960/indicacao_13_2024.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1961/indicacao_14_2024.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1962/indicacao_15_2024.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1974/indicacao_16_2024.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1975/indicacao_17_2024.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1976/indicacao_18_2024.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/2006/indicacao_19_2024.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/2007/indicacao_20_2024.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/2008/indicacao_21_2024.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/2027/indicacao_22_2024.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1930/mocao_aplauso_01_2024.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1931/mocao_pesar_02_2024.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1940/mocao_aplauso_03_2024.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1941/mocao_aplauso_04_2024.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1942/mocao_aplauso_05_2024.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1952/mocao_pesar_06_2024.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1953/mocao_aplauso_07_2024.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1957/mocao_08_2024.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1964/mocao_pesar_09_2024.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1965/mocao_pesar_10_2024.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1977/mocao_pesar_11_2024.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1978/mocao_pesar_12_2024.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1979/mocao_pesar_13_2024.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1989/mocao_aplauso_14_2024.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1990/mocao_pesar_15_2024.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1997/mocao_pesar_16_2024.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1998/mocao_pesar_17_2024.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/1999/mocao_de_aplauso_18_2024.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/2009/mocao_pesar_19_2024.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/2012/requerimento_20_2024.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/2013/mocao_pesar_21_2024.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/2014/mocao_aplauso_22_2024.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/2015/mocao_aplauso_23_2024.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/2023/mocao_aplauso_24_2024.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/2024/mocao_aplauso_25_2024.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/2025/mocao_aplauso_26_2024.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/2045/mocao_aplauso_27_2024.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/2046/mocao_aplauso_28_2024.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/2050/mocao_aplauso_29_2024.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2024/2057/mocao_aplauso_31_2024.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H127"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="104.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="98.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="97.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>