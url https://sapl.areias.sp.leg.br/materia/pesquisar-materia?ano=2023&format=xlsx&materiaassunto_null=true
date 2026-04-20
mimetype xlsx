--- v0 (2026-01-17)
+++ v1 (2026-04-20)
@@ -54,1737 +54,1737 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>974</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei Executivo</t>
   </si>
   <si>
     <t>Executivo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/974/ple_01_2023.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/974/ple_01_2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A APLICAÇÃO DAS DISPOSIÇÕES CONSTANTES NO ARTIGO 37, INCISO X, DA CONSTITUIÇÃO FEDERAL, RELATIVAMENTE À REMUNERAÇÃO DOS SERVIDORES DA ADMINISTRAÇÃO DOS SERVIDORES DA ADMINISTRAÇÃO DOS SERVIDORES DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL DE AREIAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>991</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/991/ple_02_2023.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/991/ple_02_2023.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA A LEI FEDERAL 14.133/2021 TRATANDO DOS AGENTES DE CONTRATAÇÃO NO ÂMBITO DO MUNICÍPIO DE AREIAS-SP.</t>
   </si>
   <si>
     <t>992</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/992/ple_03_2023.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/992/ple_03_2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE PEIXE DURANTE O PERÍODO DA SEMANA SANTA AOS SERVIDORES PÚBLICOS MUNICIPAIS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>993</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/993/ple_04_2023.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/993/ple_04_2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ESPECIAL À LEI ORÇAMENTÁRIA ANUAL DO MUNICÍPIO DE AREIAS PARA O EXERCÍCIO DE 2023.</t>
   </si>
   <si>
     <t>1004</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1004/ple_05_2023.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1004/ple_05_2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DA FEIRINHA DA ROÇA DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1005</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1005/ple_06_2023.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1005/ple_06_2023.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO ÂMBITO DO MUNICÍPIO DE AREIAS A MEDALHA MAJOR MANOEL DA SILVA LEME E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1020</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1020/ple_07_2023-.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1020/ple_07_2023-.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A PROMOVER LEILÃO DE VEÍCULOS PARA ALIENAR VEÍCULOS, MÁQUINAS, EQUIPAMENTOS E SUCATAS,  CONSIDERADOS INSERVÍVEIS, DE PROPRIEDADE DO MUNICÍPIO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1021</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1021/ple_08_2023.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1021/ple_08_2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS A SEREM OBSERVADAS NA ELABORAÇÃO DA LEI ORÇAMENTÁRIA DO MUNICÍPIO DE AREIAS PARA O EXERCÍCIO FINANCEIRO DE 2024.</t>
   </si>
   <si>
     <t>1022</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1022/ple_09_2023.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1022/ple_09_2023.pdf</t>
   </si>
   <si>
     <t>CRIA A GRATIFICAÇÃO POR DESEMPENHO DE ATIVIDADE DELEGADA NOS TERMOS QUE ESPECIFICA, A SER PAGA AOS MEMBROS DA POLÍCIA MILITAR E CIVIL DO ESTADO QUE EXERCEM ATIVIDADE MUNICIPAL DELEGADA, POR FORÇA DE CONVÊNIO  A SER CELEBRADO COM O MUNICÍPIO DE AREIAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1101</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1101/ple_10_2023.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1101/ple_10_2023.pdf</t>
   </si>
   <si>
     <t>1593</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1593/ple_11_2023_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1593/ple_11_2023_2.pdf</t>
   </si>
   <si>
     <t>1781</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1781/ple_12_2023.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1781/ple_12_2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DESAFETAÇÃO DE IMÓVEL DO PATRIMÔNIO MUNICIPAL, AUTORIZA A ALIENAÇÃO DO REFERIDO BEM E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1791</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1791/ple_13_2023.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1791/ple_13_2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO SUPLEMENTAR NA LEI ORÇAMENTÁRIA ANUAL E ALTERAÇÕES NO PLANO PLURIANUAL - PPA E NA LEI DE DIRETRIZES ORÇAMENTÁRIAS - LDO NO EXERCÍCIO DE 2023 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1808</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1808/ple_14_2023.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1808/ple_14_2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DA LEI MUNICIPAL Nº 1.401 DE 23 DE MARÇO DE 2023 REFERENTE A ABERTURA DE CRÉDITO ESPECIAL À LEI ORÇAMENTÁRIA ANUAL DO MUNICÍPIO DE AREIAS PARA O EXERCÍCIO DE 2023.</t>
   </si>
   <si>
     <t>1820</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1820/ple_15_2023.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1820/ple_15_2023.pdf</t>
   </si>
   <si>
     <t>RECONHECE COMO "TÉCNICO DE ENFERMAGEM" O "AUXILIAR DE ENFERMAGEM", POR APROVEITAMENTO E DÁ PROVIDÊNCIAS CORRELATAS."</t>
   </si>
   <si>
     <t>1826</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1826/ple_16_2023.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1826/ple_16_2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE RATIFICAÇÃO DO INSTRUMENTO DE ALTERAÇÃO E CONSOLIDAÇÃO DO CONTRATO DE CONSÓRCIO INTERMUNICIPAL NOVO VALE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1828</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1828/ple_17_2023.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1828/ple_17_2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO SUPLEMENTAR E CRIAÇÃO DE DOTAÇÃO NA LEI ORÇAMENTÁRIA ANUAL E ALTERAÇÕES NO PLANO PLURIANUAL  - PPA E NA LEI DE DIRETRIZES ORAÇAMENTÁRIAS - LDO NO EXERCÍCIO DE 2023, E DÁ OUTRAS PROVIDÊNCIA.</t>
   </si>
   <si>
     <t>1834</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1834/ple_18_2023_.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1834/ple_18_2023_.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE AREIAS, ESTADO DE SÃO PAULO, PARA O EXERCÍCIO FINANCEIRO DE 2024.</t>
   </si>
   <si>
     <t>1897</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/</t>
+    <t>http://sapl.areias.sp.leg.br/media/</t>
   </si>
   <si>
     <t>PROMOVE ADEQUAÇÃO ORÇAMENTÁRIA NO ÂMBITO DO MUNICÍPIO DE AREIAS E AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL AO ORÇAMENTO ANUAL DE 2023 NO VALOR R$56.964,11 (CINQUENTA E SEIS MIL, NOVECENTOS E SESSENTA E A QUATRO REAIS E QUARENTA E UM CENTAVOS).</t>
   </si>
   <si>
     <t>1898</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1898/ple_20_2023.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1898/ple_20_2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO SUPLEMENTAR NA LEI ORÇAMENTÁRIA ANUAL E ALTERAÇÕES NO PLANO PLURIANUAL - PPA E NA LEI DE DIRETRIZES ORÇAMENTÁRIAS - LDO NO EXERCÍCIO DE 2023 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1919</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1919/ple_21_2023.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1919/ple_21_2023.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ARTIGO 1º CAPUT DA LEI MUNICIPAL 1202 DE 19 DE FEVEREIRO DE 2014, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1920</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1920/ple_22_2023.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1920/ple_22_2023.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ARTIGO 1º DA LEI MUNICIPAL Nº1.033, DE 22 DE AGOSTO DE 2007.</t>
   </si>
   <si>
     <t>1923</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1923/ple_23_2023.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1923/ple_23_2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O CUMPRIMENTO DAS OBRIGAÇÕES DE OFERTA DE MORADIA E ALIMENTAÇÃO PELO MUNICÍPIO DE AREIAS/SP AOS MÉDICOS PARTICIPANTES DO PROJETO MAIS MÉDICOS PARA O BRASIL E DÁ OUTRAS PROVIDÊNCIAS CORRELATAS.</t>
   </si>
   <si>
     <t>1924</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1924/ple_24_2023.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1924/ple_24_2023.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PLANO MUNICIPAL DE GESTÃO INTEGRADA DE RESÍDUOS SÓLIDOS DO MUNICÍPIO DE AREIAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1077</t>
   </si>
   <si>
     <t>PLCE</t>
   </si>
   <si>
     <t>Proj. Lei Complementar Executivo</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1077/plce_01_2023.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1077/plce_01_2023.pdf</t>
   </si>
   <si>
     <t>INSTITUI NORMAS QUE REGULAMENTAM AS RELAÇÕES DE TRABALHO DOS SERVIDORES PÚBLICOS MUNICIPAIS DE AREIAS/SP, UNIFICAÇÃO DE LEGISLAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1775</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1775/plce_2_2023.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1775/plce_2_2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O CUMPRIMENTO DO PISO SALARIAL DOS ENGENHEIROS CIVIS E ARQUITETOS DO MUNICÍPIO DE AREIAS/SP, CRIA E EXTINGUE CARGOS NA ESTRUTURA ADMINISTRATIVA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1821</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1821/ple_12_2023.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1821/ple_12_2023.pdf</t>
   </si>
   <si>
     <t>1819</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1819/plce_04_2023.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1819/plce_04_2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PISO SALARIAL DOS ENFERMEIROS, TÉCNICOS DE ENFERMAGEM E AUXILIAR DE ENFERMAGEM NO MUNICÍPIO DE AREIAS/SP E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1822</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1822/plce_05_2023.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1822/plce_05_2023.pdf</t>
   </si>
   <si>
     <t>RECONHECE COMO "TÉCNICO DE ENFERMAGEM" O "AUXILIAR DE ENFERMAGEM", POR APROVEITAMENTO E DÁ PROVIDÊNCIAS CORRELATAS.</t>
   </si>
   <si>
     <t>1877</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1877/plce_06_2023.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1877/plce_06_2023.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVO QUE DA LEI COMPLEMENTAR Nº 02 DE 08 DE DEZEMBRO DE 2010, ALTERA DISPOSITIVO DA LEI COMPLEMENTAR Nº 21 DE 10 DE MAIO DE 2018, AUTORIZA O PODER EXECUTIVO MUNICIPAL A REAJUSTAR O PISO SALARIAL DOS PROFESSORES DO QUADRO DO MAGISTÉRIO PÚBLICO MUNICIPAL, CONFORME A LEI FEDERAL Nº 11.738, DE 16 DE JULHO DE 2008 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1899</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1899/plce_07_2023.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1899/plce_07_2023.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI COMPLEMENTAR Nº 37 DE 05 JULHO DE 2023, ALTERA DISPOSITIVOS DA LEI COMPLEMENTAR Nº 34 DE 06 DE OUTUBRO DE 2022 E DÁ PROVIDÊNCIAS CORRELATAS.</t>
   </si>
   <si>
     <t>1329</t>
   </si>
   <si>
     <t>PLCES</t>
   </si>
   <si>
     <t>Proj. Lei Compl. Exec. Substitutivo</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1329/plcse_01_2023.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1329/plcse_01_2023.pdf</t>
   </si>
   <si>
     <t>INSTITUI NORMAS QUE REGULAM AS RELAÇÕES DE TRABALHO DOS SERVIDORES PÚBLICOS MUNICIPAIS DE AREIAS/SP, EXTINÇÃO E CRIAÇÃO DE NOVOS EMPREGOS, CARGOS E FUNÇÕES, UNIFICAÇÃO DE LEGISLAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1792</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A DESAFETAÇÃO DE IMÓVEL DO PATRIMÔNIO MUNICIPAL, AUTORIZA A ALIENAÇÃO DO REFERIDO BEM E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1878</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1878/plces_03_2023.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1878/plces_03_2023.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A REAJUSTAR O PISO SALARIAL DOS PROFESSORES DO QUADRO DO MAGISTÉRIO PÚBLICO MUNICIPAL, CONFORME LEI FEDERAL Nº 11.738 DE 16 DE JULHO DE 2008 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1900</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1900/plcse_04_2023.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1900/plcse_04_2023.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI COMPLEMENTAR Nº37 DE 05 DE JULHO DE 2023, ALTERA DISPOSITIVO DA LEI COMPLEMENTAR Nº 34 DE 06 DE OUTUBRO DE 2022 E DÁ PROVIDÊNCIAS CORRELATAS.</t>
   </si>
   <si>
     <t>975</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo</t>
   </si>
   <si>
     <t>Cesar Coruja, Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/975/pll_01_2023.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/975/pll_01_2023.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ARTIGO 2º, PARÁGRAFO ÚNICO, DA LEI MUNICIPAL Nº 1.184/2013.</t>
   </si>
   <si>
     <t>989</t>
   </si>
   <si>
     <t>REGULAMENTA A LEI 14.133 DE 2021, NO TOCANTE À DISPENSA FÍSICA DE LICITAÇÃO NO ÂMBITO DA CÂMARA MUNICIPAL DE AREIAS-SP E PREVÊ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1912</t>
   </si>
   <si>
     <t>Silvestre</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1912/pll_03_2023_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1912/pll_03_2023_2.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE PRÉDIO PUBLICO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1916</t>
   </si>
   <si>
     <t>Adriano Coutinho</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1916/pll_04_2023.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1916/pll_04_2023.pdf</t>
   </si>
   <si>
     <t>ALTERA A DENOMINAÇÃO DE LOGRADOURO PÚBLICO QUE DEFINE.</t>
   </si>
   <si>
     <t>1917</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1917/pll_05_2023.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1917/pll_05_2023.pdf</t>
   </si>
   <si>
     <t>ALTERA DENOMINAÇÃO DE LOGRADOURO PÚBLICO QUE MENCIONA.</t>
   </si>
   <si>
     <t>1918</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1918/pll_06_2023.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1918/pll_06_2023.pdf</t>
   </si>
   <si>
     <t>ALTERA A DENOMINAÇÃO DE LOGRADOURO QUE DEFINE.</t>
   </si>
   <si>
     <t>1922</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1922/pll_07_2023.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1922/pll_07_2023.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ARTIGO 1º DA LEI MUNICIPAL Nº 1361/2021 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1901</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Cesar Coruja, Ferreira, Ninho</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1901/pdl_01_2023_2_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1901/pdl_01_2023_2_2.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO AREIENSE AO SR. MARCO AURÉLIO BERTAIOLLI.</t>
   </si>
   <si>
     <t>1902</t>
   </si>
   <si>
     <t>Edinho da Van</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1902/pdl_02_2023_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1902/pdl_02_2023_2.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃ AREIENSE À SRA. LETÍCIA AGUIAR.</t>
   </si>
   <si>
     <t>1903</t>
   </si>
   <si>
     <t>Wagner da Cidinha</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1903/pdl_03_2023_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1903/pdl_03_2023_2.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO AREIENSE AO SR. MARCOS ROBERTO DAMÁSIO.</t>
   </si>
   <si>
     <t>1904</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1904/pdl_04_2023_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1904/pdl_04_2023_2.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO AREIENSE AO SR. PIERRE DE FREITAS GOMES.</t>
   </si>
   <si>
     <t>1825</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1825/projeto_resolucao_01_2023.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1825/projeto_resolucao_01_2023.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ARTIGO 1º E AO ARTIGO 2º, DA RESOLUÇÃO Nº 01/2019.</t>
   </si>
   <si>
     <t>976</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/976/requerimento_01_2023.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/976/requerimento_01_2023.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES QUANTO A PARALISAÇÃO DA OBRA DA QUADRA NO BAIRRO SÃO SEBASTIÃO, DO PSF AO LADO DO GARAJÃO E DA REDE DE ESGOTO.</t>
   </si>
   <si>
     <t>977</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES QUANTO AO ATRASO NO PAGAMENTO DA MESALIDADE CONCEDIDA AOS ALUNOS BOLSISTAS. (MATÉRIA RETIRADA DE PAUTA PELO AUTOR EM 07/02/2023)</t>
   </si>
   <si>
     <t>986</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/986/requerimento_03_2023.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/986/requerimento_03_2023.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÃO QUANTO A UTILIZAÇÃO DA CAMIONETE DA EDUCAÇÃO NA FAZENDINHA NO DIA 12 ÀS 11H22MIN.</t>
   </si>
   <si>
     <t>987</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/987/requerimento_04_2023.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/987/requerimento_04_2023.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES QUANTO A LEI MUNICIPAL Nº 1.377/2022.</t>
   </si>
   <si>
     <t>988</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/988/requerimento_05_2023.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/988/requerimento_05_2023.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES QUANTO AO VEÍCULO MODELO C4 CITROËN.</t>
   </si>
   <si>
     <t>994</t>
   </si>
   <si>
     <t>Edinho da Van, Silvestre</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/994/requerimento_06_2023.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/994/requerimento_06_2023.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES QUANTO AO RECOLHIMENTO DE HORAS-MÁQUINA DOS SERVIÇOS EXECUTADOS NA FAZENDA DA VARGINHA.</t>
   </si>
   <si>
     <t>1002</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1002/requerimento_07_2023.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1002/requerimento_07_2023.pdf</t>
   </si>
   <si>
     <t>Requer informações quanto a retomada do calçamento da rua atrás do Mirante do Cristo no bairro Santa Clara.</t>
   </si>
   <si>
     <t>1003</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1003/requerimento_08_2023.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1003/requerimento_08_2023.pdf</t>
   </si>
   <si>
     <t>Requer a relação dos funcionários lotados no garajão em ordem alfabética.</t>
   </si>
   <si>
     <t>1013</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1013/requerimento_09_2023.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1013/requerimento_09_2023.pdf</t>
   </si>
   <si>
     <t>Requer informação sobre a paralisação do atendimento domiciliar do fisioterapeuta.</t>
   </si>
   <si>
     <t>1014</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1014/requerimento_10_2023.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1014/requerimento_10_2023.pdf</t>
   </si>
   <si>
     <t>Requer informações quanto a obra do calçamento  no bairro do Rocio.</t>
   </si>
   <si>
     <t>1015</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1015/requerimento_11_2023.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1015/requerimento_11_2023.pdf</t>
   </si>
   <si>
     <t>Requer informações quanta a paralisação da obra do cemitério.</t>
   </si>
   <si>
     <t>1078</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1078/requerimento_12_2023.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1078/requerimento_12_2023.pdf</t>
   </si>
   <si>
     <t>Requer o porquê do não atendimento ao pedido dos moradores sobre a distribuição das pedras na estrada da Bocaina.</t>
   </si>
   <si>
     <t>1766</t>
   </si>
   <si>
     <t>Silvestre, Edinho da Van</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1766/requerimento_13_2023_.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1766/requerimento_13_2023_.pdf</t>
   </si>
   <si>
     <t>REQUER O PORQUÊ DO CAMINHÃO PAC NÃO FOI CONSERTADO E QUAL A PREVISÃO DE ENTREGA DO VEÍCULO.</t>
   </si>
   <si>
     <t>1767</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1767/requerimento_14_2023.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1767/requerimento_14_2023.pdf</t>
   </si>
   <si>
     <t>REQUER A RELAÇÃO DOS GASTOS COM ALUGUEL DE TENDAS, PALCO, CAMAROTES, BANHEIROS QUÍMICOS NAS FESTAS REALIZADAS DE JANEIRO ATÉ O TORNEIO LEITEIRO.</t>
   </si>
   <si>
     <t>1769</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1769/requerimento_15_2023.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1769/requerimento_15_2023.pdf</t>
   </si>
   <si>
     <t>REQUER O PORQUÊ DA UTILIZAÇÃO DA ENERGIA DO ESTÁDIO PARA LIGAÇÃO DAS BARRACAS NO RECINTO.</t>
   </si>
   <si>
     <t>1770</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1770/requerimento_16_2023.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1770/requerimento_16_2023.pdf</t>
   </si>
   <si>
     <t>REQUER O PORQUÊ DOS NOVOS CONTRATADOS ATRAVÉS DO CONCURSO NÃO RECEBEREM UNIFORMES.</t>
   </si>
   <si>
     <t>1771</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1771/requerimento_17_2023.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1771/requerimento_17_2023.pdf</t>
   </si>
   <si>
     <t>REQUER O PORQUÊ AS PLACAS INDICATIVAS QUE ESTÃO CAÍDAS NÃO ESTÃO SENDO RECOLOCADAS.</t>
   </si>
   <si>
     <t>1778</t>
   </si>
   <si>
     <t>Naldinho Graciano</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1778/requerimento_18_2023.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1778/requerimento_18_2023.pdf</t>
   </si>
   <si>
     <t>REQUER A METRAGEM DEFINIDA PARA CONSTRUÇÃO ÀS MARGENS DOS RIOS.</t>
   </si>
   <si>
     <t>1788</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1788/requerimento_19_2023.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1788/requerimento_19_2023.pdf</t>
   </si>
   <si>
     <t>REQUER O MOTIVO DO VEÍCULO CITROEN 11 LUGARES QUE SE ENCONTRAVA NO PÁTIO DA POLÍCIA RODOVIÁRIA FEDERAL.</t>
   </si>
   <si>
     <t>1789</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1789/requerimento_20_2023.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1789/requerimento_20_2023.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÃO SOBRE A DOCUMENTAÇÃO DO VEÍCULO MASTER EQJ0I49.</t>
   </si>
   <si>
     <t>1817</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1817/requerimento_21_2023.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1817/requerimento_21_2023.pdf</t>
   </si>
   <si>
     <t>REQUER A DOCUMENTAÇÃO DOS GASTOS DE LOCAÇÕES PARA AS FESTAS REALIZADAS DE JANEIRO A JULHO.</t>
   </si>
   <si>
     <t>1818</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1818/requerimento_22_2023.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1818/requerimento_22_2023.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES QUANTO A OBRA DE REFORMA DO CLUBE RECREATIVO AREIENSE.</t>
   </si>
   <si>
     <t>1829</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1829/requerimento_23_2023.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1829/requerimento_23_2023.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES QUANTO A EMPRESA QUE REALIZA EXAMES DE PAPANICOLAU.</t>
   </si>
   <si>
     <t>1830</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1830/requeriemento_24_2023.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1830/requeriemento_24_2023.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES REFERENTE A CAMIONETE DA SECRETARIA DE AGRICULTURA.</t>
   </si>
   <si>
     <t>1836</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1836/requerimento_25_20233.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1836/requerimento_25_20233.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES DA OBRA NO BAIRRO SANTA CLARA PRÓXIMO A CASA DONA MARIA.</t>
   </si>
   <si>
     <t>1839</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1839/requerimento_26_2023.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1839/requerimento_26_2023.pdf</t>
   </si>
   <si>
     <t>REQUER CÓPIAS DE CONTRATOS DE ALUGUEIS DE IMÓVEIS, VEÍCULOS E POSSÍVEIS TERRENOS.</t>
   </si>
   <si>
     <t>1840</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1840/requerimento_27_2023.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1840/requerimento_27_2023.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES DA OBRA DA REDE DE ESGOTO.</t>
   </si>
   <si>
     <t>1841</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1841/requerimento_28_2023.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1841/requerimento_28_2023.pdf</t>
   </si>
   <si>
     <t>REQUER O VALOR RECEBIDO DO FUNDEB DE JANEIRO A OUTUBRO DE 2023.</t>
   </si>
   <si>
     <t>1842</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1842/requerimento_29_2023.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1842/requerimento_29_2023.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE OS REFLETORES DO ESTÁDIO MUNICIPAL.</t>
   </si>
   <si>
     <t>1879</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1879/requerimento_30_2023.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1879/requerimento_30_2023.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE O PALANQUE PERTENCENTE AO PATRIMÔNIO PÚBLICO MUNICIPAL.</t>
   </si>
   <si>
     <t>1880</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>Wagner da Cidinha, Edinho da Van, Silvestre</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1880/requerimento_31_2023.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1880/requerimento_31_2023.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE A USINA FOTOVOLTAICA.</t>
   </si>
   <si>
     <t>1881</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1881/requerimento_32_2023.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1881/requerimento_32_2023.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE EXISTÊNCIA DE CONVÊNIO E OUTRAS QUE MENCIONA.</t>
   </si>
   <si>
     <t>1882</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1882/requerimento_33_2023.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1882/requerimento_33_2023.pdf</t>
   </si>
   <si>
     <t>REQUER RELATÓRIO DE PAGAMENTOS JÁ EFETUADOS ÀS EMPREITEIRAS DAS OBRAS QUE MENCIONA.</t>
   </si>
   <si>
     <t>1883</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1883/requerimento_34_2023.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1883/requerimento_34_2023.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE A PARALISAÇÃO DO SERVIÇO DE MONITOR DE INFORMÁTICA NA ESCOLA JÚLIO CÉSAR.</t>
   </si>
   <si>
     <t>1895</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1895/requerimento_35_2023.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1895/requerimento_35_2023.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE A NÃO REALIZAÇÃO DO CAMPEONATO MUNICIPAL DE FUTEBOL MASCULINO.</t>
   </si>
   <si>
     <t>1905</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1905/requerimento_36_2023_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1905/requerimento_36_2023_2.pdf</t>
   </si>
   <si>
     <t>REQUER QUE INFORME O PORQUÊ DA NÃO COLOCAÇÃO DA PLACA DENOMINATIVA DA RUA VANDA MARTINELI SOARES, NO BAIRRO NOVA AREIAS.</t>
   </si>
   <si>
     <t>1906</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1906/requerimento_37_2023_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1906/requerimento_37_2023_2.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÃO SOBRE O VEÍCULO UNO VERMELHO QUE SE ENCONTRA NO PÁTIO DA POLÍCIA FEDERAL DE APARECIDA-SP.</t>
   </si>
   <si>
     <t>1907</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>Silvestre, Edinho da Van, Wagner da Cidinha</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1907/requerimento_38_2023_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1907/requerimento_38_2023_2.pdf</t>
   </si>
   <si>
     <t>REQUER CÓPIAS DOS EMPENHOS REFERENTE AS FESTAS DO MUNICÍPIO E CÓPIA DOS COMPROVANTES DE PAGAMENTO E DOCUMENTOS FISCAIS EM RESPOSTA QUE MENCIONA.</t>
   </si>
   <si>
     <t>1908</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1908/requerimento_39_2023.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1908/requerimento_39_2023.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES QUANTO DA AQUISIÇÃO DO TRATOR 4X4 NO VALOR DE  R$ 119.000,00.</t>
   </si>
   <si>
     <t>1909</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1909/requerimento_40_2023_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1909/requerimento_40_2023_2.pdf</t>
   </si>
   <si>
     <t>REQUER CÓPIAS DO CONTRATO CELEBRADO EM 2023 ENTRE O MUNICÍPIO E O SISTEMA SESI DE ENSINO.</t>
   </si>
   <si>
     <t>978</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/978/indicacao_01_2023.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/978/indicacao_01_2023.pdf</t>
   </si>
   <si>
     <t>INDICA COLOCAÇÃO DE LOMBADA NA ESTRADA PAULO FERREIRA E CONSERTO DA MESMA.</t>
   </si>
   <si>
     <t>979</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/979/indicacao_02_2023.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/979/indicacao_02_2023.pdf</t>
   </si>
   <si>
     <t>INDICA CONSTRUÇÃO DE BOCA DE LOBO NO BAIRRO DO ROCIO.</t>
   </si>
   <si>
     <t>983</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/983/indicacao_03_2023.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/983/indicacao_03_2023.pdf</t>
   </si>
   <si>
     <t>INDICA CONSTRUÇÃO DE BOCA DE LOBO NA RUA JOÃO BOSCO DE SOUZA.</t>
   </si>
   <si>
     <t>984</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/984/indicacao_04_2023.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/984/indicacao_04_2023.pdf</t>
   </si>
   <si>
     <t>INDICA LIMPEZA DO CHAFARIZ DA PRAÇA DA DELEGACIA E MANUTENÇÃO DA MESMA.</t>
   </si>
   <si>
     <t>985</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/985/indicacao_05_2023.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/985/indicacao_05_2023.pdf</t>
   </si>
   <si>
     <t>INDICA CONSERTO DO CALÇAMENTO DA RUA DO LOTEAMENTO PRÓXIMO AO POSTO TORRÃO.</t>
   </si>
   <si>
     <t>996</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/996/indicacao_06_2023.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/996/indicacao_06_2023.pdf</t>
   </si>
   <si>
     <t>INDICA A COLOCAÇÃO DE SUPORTE PARA ESTACIONAMENTO DE BICICLETAS NAS ESCOLAS MUNICIPAIS.</t>
   </si>
   <si>
     <t>997</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/997/indicacao_07_2023.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/997/indicacao_07_2023.pdf</t>
   </si>
   <si>
     <t>INDICA QUE EXECUTIVO ENVIDE ESFORÇOS JUNTO AO BRADESCO PARA RESTABELECER CAIXA ELETRÔNICO.</t>
   </si>
   <si>
     <t>998</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/998/indicacao_08_2023.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/998/indicacao_08_2023.pdf</t>
   </si>
   <si>
     <t>Indica conserto dos bloquetes da Travessa Cardoso de Melo.</t>
   </si>
   <si>
     <t>999</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/999/indicacao_09_2023.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/999/indicacao_09_2023.pdf</t>
   </si>
   <si>
     <t>Indica conserto da calçada e do ponto de ônibus do Mirante da Revolução.</t>
   </si>
   <si>
     <t>1000</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1000/indicacao_10_2023.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1000/indicacao_10_2023.pdf</t>
   </si>
   <si>
     <t>Indica a retirada dos bloquetes jogados nas proximidades da Praça Senhor Bom Jesus.</t>
   </si>
   <si>
     <t>1001</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1001/indicacao_11_2023.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1001/indicacao_11_2023.pdf</t>
   </si>
   <si>
     <t>Indica a limpeza do chafariz da Praça IX de Julho.</t>
   </si>
   <si>
     <t>1007</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1007/indicacao_12_2023.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1007/indicacao_12_2023.pdf</t>
   </si>
   <si>
     <t>Indica a viabilidade do Executivo conceder reajuste no cartão alimentação dos funcionários municipais.</t>
   </si>
   <si>
     <t>1008</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1008/indicacao_13_2023.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1008/indicacao_13_2023.pdf</t>
   </si>
   <si>
     <t>Indica a instalação de detectores de metais nas escolas municipais.</t>
   </si>
   <si>
     <t>1010</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1010/indicacao_14_2023.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1010/indicacao_14_2023.pdf</t>
   </si>
   <si>
     <t>Indica construção de cobertura no local das velas no cemitério municipal.</t>
   </si>
   <si>
     <t>1016</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1016/indicacao_15_2023.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1016/indicacao_15_2023.pdf</t>
   </si>
   <si>
     <t>Indica conserto da iluminação e bancos da Praça Paulo Sérgio de Carvalho Abreu.</t>
   </si>
   <si>
     <t>1017</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1017/indicacao_16_2023.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1017/indicacao_16_2023.pdf</t>
   </si>
   <si>
     <t>Indica instalação de ponto de ônibus na Av. Siqueira Campos.</t>
   </si>
   <si>
     <t>1018</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1018/indicacao_17_2023.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1018/indicacao_17_2023.pdf</t>
   </si>
   <si>
     <t>Indica conserto dos bueiros que estão em desníveis do calçamento.</t>
   </si>
   <si>
     <t>1019</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1019/indicacao_18_2023.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1019/indicacao_18_2023.pdf</t>
   </si>
   <si>
     <t>Indica instalação de lixeiras no Cemitério Municipal.</t>
   </si>
   <si>
     <t>1079</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1079/indicacao_19_2023.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1079/indicacao_19_2023.pdf</t>
   </si>
   <si>
     <t>Indica instalação de mata-burro nas porteiras do Rio Paretinga e porteira da estrada do pau casado.</t>
   </si>
   <si>
     <t>1080</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1080/indicacao_20_2023.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1080/indicacao_20_2023.pdf</t>
   </si>
   <si>
     <t>Indica construção de caixa de proteção para disjuntor localizado no "pé" da torre no bairro Santa Clara.</t>
   </si>
   <si>
     <t>1081</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1081/indicacao_21_2023.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1081/indicacao_21_2023.pdf</t>
   </si>
   <si>
     <t>Indica providências urgentes no mata-burro e ponte na estrada da serra da Bocaina.</t>
   </si>
   <si>
     <t>1082</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1082/indicacao_22_2023.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1082/indicacao_22_2023.pdf</t>
   </si>
   <si>
     <t>Indica conserto do letreiro do prédio do CRAS.</t>
   </si>
   <si>
     <t>1083</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1083/indicacao_23_2023.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1083/indicacao_23_2023.pdf</t>
   </si>
   <si>
     <t>Indica seja fixo os latões de lixo da cidade.</t>
   </si>
   <si>
     <t>1140</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1140/indicacao_24_2023.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1140/indicacao_24_2023.pdf</t>
   </si>
   <si>
     <t>Indica a aquisição de martelete para a secretaria de obras.</t>
   </si>
   <si>
     <t>1772</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1772/indicacao_25_2023.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1772/indicacao_25_2023.pdf</t>
   </si>
   <si>
     <t>INDICA A MANUTENÇÃO DAS PLANTAS LOCALIZADAS NO TREVO DE ENTRADA DA CIDADE.</t>
   </si>
   <si>
     <t>1773</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1773/indicacao_26_2023.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1773/indicacao_26_2023.pdf</t>
   </si>
   <si>
     <t>INDICA LIMPEZA DO TELHADO DA CASA DA AGRICULTURA.</t>
   </si>
   <si>
     <t>1774</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1774/indicacao_27_2023.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1774/indicacao_27_2023.pdf</t>
   </si>
   <si>
     <t>INDICA CONSERTO DAS LATERAIS DA ESTRADA RURAL RECEM ARRUMADA E DOS BLOQUETES.</t>
   </si>
   <si>
     <t>1776</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1776/indicacao_28_2023.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1776/indicacao_28_2023.pdf</t>
   </si>
   <si>
     <t>INDICA AUMENTO NO VALE ALIMENTAÇÃO DOS FUNCIONÁRIOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>1777</t>
   </si>
   <si>
     <t>Mi da Serra</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1777/indicacao_29_2023.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1777/indicacao_29_2023.pdf</t>
   </si>
   <si>
     <t>INDICA SEJA FEITO CALÇAMENTO DE MAIS OU MENOS 100 METROS NA RUA AO FINAL DO CONJUNTO HABITACIONAL.</t>
   </si>
   <si>
     <t>1782</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1782/indicacao_30_2023.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1782/indicacao_30_2023.pdf</t>
   </si>
   <si>
     <t>INDICA QUE ENVIDE ESFORÇOS JUNTO AO BRADESDO PARA REESTABELECER O CAIXA ELETRÔNICO.</t>
   </si>
   <si>
     <t>1783</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1783/indicacao_31_2023.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1783/indicacao_31_2023.pdf</t>
   </si>
   <si>
     <t>INIDCA O CONSERTO DAS TAMPAS DE BOCA DE LOBO DO CONJUNTO HABITACIONAL.</t>
   </si>
   <si>
     <t>1784</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1784/indicacao_32_2023.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1784/indicacao_32_2023.pdf</t>
   </si>
   <si>
     <t>INDICA CONSERTO DO MATA BURRO LOCALIZADO NA ESTRADA DA FAZENDA PAREDÃO.</t>
   </si>
   <si>
     <t>1785</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1785/indicacao_33_2023.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1785/indicacao_33_2023.pdf</t>
   </si>
   <si>
     <t>INDICA SEJA FEITA A LIMPEZA DAS CANALETAS NO MORRO DO ROCIO.</t>
   </si>
   <si>
     <t>1786</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1786/indicacao_34_2023.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1786/indicacao_34_2023.pdf</t>
   </si>
   <si>
     <t>INDICA LIMPEZA DA PASSARELA VELHA DO BAIRRO DO ROCIO.</t>
   </si>
   <si>
     <t>1787</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1787/inidicacao_35_2023.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1787/inidicacao_35_2023.pdf</t>
   </si>
   <si>
     <t>INDICA SEJA TOMADA PROVIDÊNCIAS EM RELAÇÃO À PONTE SANTA RITA.</t>
   </si>
   <si>
     <t>1814</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1814/indicacao_36_2023.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1814/indicacao_36_2023.pdf</t>
   </si>
   <si>
     <t>INDICA SEJA INSTALADA LIXEIRA FRENTE AO PRÉDIO DO CRAS.</t>
   </si>
   <si>
     <t>1823</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1823/indicacao_37_2023.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1823/indicacao_37_2023.pdf</t>
   </si>
   <si>
     <t>INDICA A RECOLOCAÇÃO DOS BLOQUETES NA RUA ALVES MARQUES.</t>
   </si>
   <si>
     <t>1824</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1824/indicacao_38_2023.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1824/indicacao_38_2023.pdf</t>
   </si>
   <si>
     <t>INDICA A RECUPERAÇÃO DA RUA DO RESENDE RECÉM CALÇADA.</t>
   </si>
   <si>
     <t>1831</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1831/indicacao_39_2023.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1831/indicacao_39_2023.pdf</t>
   </si>
   <si>
     <t>INDICA SEJA UTILIZADO CARRO FUMACÊ NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1832</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1832/indicacao_40_2023.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1832/indicacao_40_2023.pdf</t>
   </si>
   <si>
     <t>INDICA SEJA ADQUIRIDO CARRINHO PARA LIMPEZA PÚBLICA.</t>
   </si>
   <si>
     <t>1833</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1833/indicacao_41_2023.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1833/indicacao_41_2023.pdf</t>
   </si>
   <si>
     <t>INDICA SEJA COLOCADA PLACAS DE LIMITE DE VELOCIDADE NO ENTORNO DA PRAÇA DO BAIRRO SÃO SEBASTIÃO.</t>
   </si>
   <si>
     <t>1835</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1835/indicacao_42_2023.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1835/indicacao_42_2023.pdf</t>
   </si>
   <si>
     <t>INDICA LIMPEZA E COLOCAÇÃO DE PLACA COM NOME DE RUA NO CONDOMÍNIO PRÓXIMO AO POSTO TORRÃO.</t>
   </si>
   <si>
     <t>1837</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1837/inidacao_43_2023.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1837/inidacao_43_2023.pdf</t>
   </si>
   <si>
     <t>INDICA SEJA NORMATIZADO SOM AUTOMOTIVO NA CIDADE APÓS ÁS 22 HORAS.</t>
   </si>
   <si>
     <t>1838</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1838/indicacao_44_2023.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1838/indicacao_44_2023.pdf</t>
   </si>
   <si>
     <t>INDICA CONSERTO DAS RUAS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1888</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1888/indicacao_45_2023.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1888/indicacao_45_2023.pdf</t>
   </si>
   <si>
     <t>INDICA SEJA COLOCADO MAIS BANCOS NA PRAÇA SENHOR BOM JESUS.</t>
   </si>
   <si>
     <t>1889</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1889/indicacao_46_2023.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1889/indicacao_46_2023.pdf</t>
   </si>
   <si>
     <t>INDICA SEJA ADQUIRIDO BRINQUEDOS PARA A ESCOLA CMEI "BRANCA DE OLIVEIRA ABREU".</t>
   </si>
   <si>
     <t>1890</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1890/indicacao_47_2023.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1890/indicacao_47_2023.pdf</t>
   </si>
   <si>
     <t>INDICA AUMENTO DO VALE ALIMENTAÇÃO.</t>
   </si>
   <si>
     <t>1891</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>Ninho</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1891/indicacao_48_2023.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1891/indicacao_48_2023.pdf</t>
   </si>
   <si>
     <t>INDICA PODA E RETIRADA DE PRAGAS DAS ÁRVORES NA PRAÇA SENHOR BOM JESUS.</t>
   </si>
   <si>
     <t>1892</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1892/indicacao_49_2023.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1892/indicacao_49_2023.pdf</t>
   </si>
   <si>
     <t>INDICA CONSTRUÇÃO DE BOCA DE LOBO NA RUA JOÃO BOSCO DE SOUZA E NA RUA MANOEL FIRMINO DA SILVA.</t>
   </si>
   <si>
     <t>1894</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1894/indicacao_50_2023.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1894/indicacao_50_2023.pdf</t>
   </si>
   <si>
     <t>INDICA SEJA DISPONIBILIZADO VEÍCULO  DA SECRETARIA DE AGRICULTURA PARA UTILIZAÇÃO DO VETERINÁRIO.</t>
   </si>
   <si>
     <t>1896</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1896/indicacao_51_2023.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1896/indicacao_51_2023.pdf</t>
   </si>
   <si>
     <t>INDICA RECOLOCAÇÃO DA ACADEMIA NA PRAÇA SÃO SEBASTIÃO.</t>
   </si>
   <si>
     <t>1910</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1910/indicacao_52_2023_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1910/indicacao_52_2023_2.pdf</t>
   </si>
   <si>
     <t>INDICA CONSTRUÇÃO DE REDUTOR DE VELOCIDADE ELETRÔNICO OU SINALIZADOR EM FRENTE À SAÍDA DA ESCOLA JÚLIO CÉSAR.</t>
   </si>
   <si>
     <t>1911</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1911/indicacao_53_2023_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1911/indicacao_53_2023_2.pdf</t>
   </si>
   <si>
     <t>INDICA A VIABILIDADE DE MANTER A FARMÁCIA DA UBS ABERTA NO PERÍODO NOTURNO E FERIADOS.</t>
   </si>
   <si>
     <t>1915</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1915/indicacao_54_2023_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1915/indicacao_54_2023_2.pdf</t>
   </si>
   <si>
     <t>INDICA SEJA DENOMINADA A GARAGEM MUNICIPAL DE JOSÉ ROQUE DA SILVA.</t>
   </si>
   <si>
     <t>980</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/980/mocao_pesar_01_2023.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/980/mocao_pesar_01_2023.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO PASSAMENTO DO Sr. ABEL FERREIRA FLORES.</t>
   </si>
   <si>
     <t>981</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/981/mocao_pesar_02_2023.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/981/mocao_pesar_02_2023.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO PASSAMENTO DO Sr. ELIZEU DA SILVA SABINO.</t>
   </si>
   <si>
     <t>982</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/982/mocao_pesar_03_2023.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/982/mocao_pesar_03_2023.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO PASSAMENTO DAS Sras. MARIA DAS DORES REZENDE RODRIGUES E MARIA ESMERALDA DE SOUZA REZENDE.</t>
   </si>
   <si>
     <t>990</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/990/mocao_aplauso_04_2023.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/990/mocao_aplauso_04_2023.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO AOS ORGANIZADORES DOS BLOCOS CARNAVALESCOS 2023.</t>
   </si>
   <si>
     <t>995</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/995/mocao_05_2023.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/995/mocao_05_2023.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO PASSAMENTO DO Sr. MIGUEL ARCANJO DE SOUZA.</t>
   </si>
   <si>
     <t>1009</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1009/mocao_pesar_06_2023.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1009/mocao_pesar_06_2023.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo passamento do Sr. Celso Adriano Sérgio.</t>
   </si>
   <si>
     <t>1105</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1105/mocao_pesar_7_2023.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1105/mocao_pesar_7_2023.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo passamento do Sr. Sebastião Henrique Marques.</t>
   </si>
   <si>
     <t>1106</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1106/mocao_pesar_08_2023.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1106/mocao_pesar_08_2023.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo passamento da Sra. Katia Cantelmo Sampaio Pinto.</t>
   </si>
   <si>
     <t>1138</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1138/mocao_pesar_09_2023.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1138/mocao_pesar_09_2023.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo passamento da Sra. Marina Paiva Branco de Souza.</t>
   </si>
   <si>
     <t>1139</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1139/mocao_pesar_10_2023.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1139/mocao_pesar_10_2023.pdf</t>
   </si>
   <si>
     <t>Moção de pesar pelo passamento do Sr. Jairo Soares Rodrigues.</t>
   </si>
   <si>
     <t>1779</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1779/mocao_pesar_2023.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1779/mocao_pesar_2023.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO PASSAMENTO DO Sr. PAULO DIONIZIO JUNQUEIRA.</t>
   </si>
   <si>
     <t>1780</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO PASSAMENTO DO Sr. JOÃO GERALDO DE SOUZA CAMARGO.</t>
   </si>
   <si>
     <t>1815</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1815/mocao_aplauso_13_2023.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1815/mocao_aplauso_13_2023.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLSUSO AO Sr. FRANCISCO LEONTINO MARQUES.</t>
   </si>
   <si>
     <t>1816</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1816/mocao_pesar_14_2023.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1816/mocao_pesar_14_2023.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO PASSAMENTO DA Sra. DULCE MOREIRA DA SILVA CUNHA.</t>
   </si>
   <si>
     <t>1827</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1827/mocao_15_2023.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1827/mocao_15_2023.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO PASSAMENTO DA Sra. ERIKA PRISCILA EVANGELISTA.</t>
   </si>
   <si>
     <t>1884</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1884/mocao_aplauso_16_2023.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1884/mocao_aplauso_16_2023.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO A Sra. MARIA DO CARMO PRADO SOUZA.</t>
   </si>
   <si>
     <t>1885</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1885/mocao_aplauso_17_2023.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1885/mocao_aplauso_17_2023.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO AO ESCRITOR Sr. SAMUEL DE LAGO.</t>
   </si>
   <si>
     <t>1886</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1886/mocao_aplauso_18_2023.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1886/mocao_aplauso_18_2023.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO AO PRESIDENTE E VICE-PRESIDENTE DA ASSEMBLEIA DE DEUS MINISTÉRIO DE MADUREIRA.</t>
   </si>
   <si>
     <t>1887</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1887/mocao_pesar_19_2023.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1887/mocao_pesar_19_2023.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO PASSAMENTO DA Sra. ERINEIA MARISE DE CASTILHO DA SILVA.</t>
   </si>
   <si>
     <t>1893</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1893/mocao_pesar_20_2023.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1893/mocao_pesar_20_2023.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO PASSAMENTO DA Sra. MARIA MARTA DA SILVA.</t>
   </si>
   <si>
     <t>1913</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1913/mocao_aplauso_21_2023.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1913/mocao_aplauso_21_2023.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO AO Sr. THIAGO DE LIMA RESENDE.</t>
   </si>
   <si>
     <t>1914</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1914/mocao_pesar_22_2023_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1914/mocao_pesar_22_2023_2.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AOS FAMILIARES DE GUSTAVO MARTON.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2091,67 +2091,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/974/ple_01_2023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/991/ple_02_2023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/992/ple_03_2023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/993/ple_04_2023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1004/ple_05_2023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1005/ple_06_2023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1020/ple_07_2023-.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1021/ple_08_2023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1022/ple_09_2023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1101/ple_10_2023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1593/ple_11_2023_2.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1781/ple_12_2023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1791/ple_13_2023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1808/ple_14_2023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1820/ple_15_2023.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1826/ple_16_2023.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1828/ple_17_2023.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1834/ple_18_2023_.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1898/ple_20_2023.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1919/ple_21_2023.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1920/ple_22_2023.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1923/ple_23_2023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1924/ple_24_2023.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1077/plce_01_2023.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1775/plce_2_2023.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1821/ple_12_2023.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1819/plce_04_2023.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1822/plce_05_2023.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1877/plce_06_2023.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1899/plce_07_2023.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1329/plcse_01_2023.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1878/plces_03_2023.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1900/plcse_04_2023.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/975/pll_01_2023.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1912/pll_03_2023_2.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1916/pll_04_2023.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1917/pll_05_2023.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1918/pll_06_2023.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1922/pll_07_2023.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1901/pdl_01_2023_2_2.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1902/pdl_02_2023_2.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1903/pdl_03_2023_2.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1904/pdl_04_2023_2.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1825/projeto_resolucao_01_2023.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/976/requerimento_01_2023.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/986/requerimento_03_2023.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/987/requerimento_04_2023.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/988/requerimento_05_2023.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/994/requerimento_06_2023.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1002/requerimento_07_2023.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1003/requerimento_08_2023.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1013/requerimento_09_2023.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1014/requerimento_10_2023.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1015/requerimento_11_2023.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1078/requerimento_12_2023.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1766/requerimento_13_2023_.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1767/requerimento_14_2023.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1769/requerimento_15_2023.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1770/requerimento_16_2023.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1771/requerimento_17_2023.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1778/requerimento_18_2023.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1788/requerimento_19_2023.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1789/requerimento_20_2023.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1817/requerimento_21_2023.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1818/requerimento_22_2023.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1829/requerimento_23_2023.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1830/requeriemento_24_2023.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1836/requerimento_25_20233.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1839/requerimento_26_2023.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1840/requerimento_27_2023.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1841/requerimento_28_2023.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1842/requerimento_29_2023.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1879/requerimento_30_2023.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1880/requerimento_31_2023.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1881/requerimento_32_2023.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1882/requerimento_33_2023.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1883/requerimento_34_2023.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1895/requerimento_35_2023.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1905/requerimento_36_2023_2.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1906/requerimento_37_2023_2.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1907/requerimento_38_2023_2.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1908/requerimento_39_2023.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1909/requerimento_40_2023_2.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/978/indicacao_01_2023.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/979/indicacao_02_2023.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/983/indicacao_03_2023.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/984/indicacao_04_2023.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/985/indicacao_05_2023.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/996/indicacao_06_2023.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/997/indicacao_07_2023.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/998/indicacao_08_2023.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/999/indicacao_09_2023.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1000/indicacao_10_2023.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1001/indicacao_11_2023.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1007/indicacao_12_2023.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1008/indicacao_13_2023.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1010/indicacao_14_2023.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1016/indicacao_15_2023.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1017/indicacao_16_2023.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1018/indicacao_17_2023.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1019/indicacao_18_2023.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1079/indicacao_19_2023.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1080/indicacao_20_2023.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1081/indicacao_21_2023.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1082/indicacao_22_2023.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1083/indicacao_23_2023.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1140/indicacao_24_2023.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1772/indicacao_25_2023.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1773/indicacao_26_2023.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1774/indicacao_27_2023.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1776/indicacao_28_2023.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1777/indicacao_29_2023.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1782/indicacao_30_2023.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1783/indicacao_31_2023.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1784/indicacao_32_2023.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1785/indicacao_33_2023.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1786/indicacao_34_2023.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1787/inidicacao_35_2023.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1814/indicacao_36_2023.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1823/indicacao_37_2023.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1824/indicacao_38_2023.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1831/indicacao_39_2023.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1832/indicacao_40_2023.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1833/indicacao_41_2023.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1835/indicacao_42_2023.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1837/inidacao_43_2023.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1838/indicacao_44_2023.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1888/indicacao_45_2023.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1889/indicacao_46_2023.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1890/indicacao_47_2023.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1891/indicacao_48_2023.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1892/indicacao_49_2023.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1894/indicacao_50_2023.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1896/indicacao_51_2023.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1910/indicacao_52_2023_2.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1911/indicacao_53_2023_2.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1915/indicacao_54_2023_2.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/980/mocao_pesar_01_2023.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/981/mocao_pesar_02_2023.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/982/mocao_pesar_03_2023.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/990/mocao_aplauso_04_2023.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/995/mocao_05_2023.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1009/mocao_pesar_06_2023.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1105/mocao_pesar_7_2023.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1106/mocao_pesar_08_2023.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1138/mocao_pesar_09_2023.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1139/mocao_pesar_10_2023.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1779/mocao_pesar_2023.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1815/mocao_aplauso_13_2023.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1816/mocao_pesar_14_2023.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1827/mocao_15_2023.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1884/mocao_aplauso_16_2023.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1885/mocao_aplauso_17_2023.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1886/mocao_aplauso_18_2023.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1887/mocao_pesar_19_2023.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1893/mocao_pesar_20_2023.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1913/mocao_aplauso_21_2023.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1914/mocao_pesar_22_2023_2.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/974/ple_01_2023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/991/ple_02_2023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/992/ple_03_2023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/993/ple_04_2023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1004/ple_05_2023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1005/ple_06_2023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1020/ple_07_2023-.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1021/ple_08_2023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1022/ple_09_2023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1101/ple_10_2023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1593/ple_11_2023_2.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1781/ple_12_2023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1791/ple_13_2023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1808/ple_14_2023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1820/ple_15_2023.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1826/ple_16_2023.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1828/ple_17_2023.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1834/ple_18_2023_.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1898/ple_20_2023.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1919/ple_21_2023.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1920/ple_22_2023.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1923/ple_23_2023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1924/ple_24_2023.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1077/plce_01_2023.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1775/plce_2_2023.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1821/ple_12_2023.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1819/plce_04_2023.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1822/plce_05_2023.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1877/plce_06_2023.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1899/plce_07_2023.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1329/plcse_01_2023.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1878/plces_03_2023.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1900/plcse_04_2023.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/975/pll_01_2023.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1912/pll_03_2023_2.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1916/pll_04_2023.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1917/pll_05_2023.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1918/pll_06_2023.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1922/pll_07_2023.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1901/pdl_01_2023_2_2.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1902/pdl_02_2023_2.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1903/pdl_03_2023_2.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1904/pdl_04_2023_2.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1825/projeto_resolucao_01_2023.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/976/requerimento_01_2023.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/986/requerimento_03_2023.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/987/requerimento_04_2023.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/988/requerimento_05_2023.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/994/requerimento_06_2023.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1002/requerimento_07_2023.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1003/requerimento_08_2023.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1013/requerimento_09_2023.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1014/requerimento_10_2023.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1015/requerimento_11_2023.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1078/requerimento_12_2023.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1766/requerimento_13_2023_.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1767/requerimento_14_2023.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1769/requerimento_15_2023.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1770/requerimento_16_2023.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1771/requerimento_17_2023.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1778/requerimento_18_2023.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1788/requerimento_19_2023.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1789/requerimento_20_2023.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1817/requerimento_21_2023.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1818/requerimento_22_2023.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1829/requerimento_23_2023.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1830/requeriemento_24_2023.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1836/requerimento_25_20233.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1839/requerimento_26_2023.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1840/requerimento_27_2023.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1841/requerimento_28_2023.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1842/requerimento_29_2023.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1879/requerimento_30_2023.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1880/requerimento_31_2023.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1881/requerimento_32_2023.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1882/requerimento_33_2023.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1883/requerimento_34_2023.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1895/requerimento_35_2023.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1905/requerimento_36_2023_2.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1906/requerimento_37_2023_2.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1907/requerimento_38_2023_2.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1908/requerimento_39_2023.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1909/requerimento_40_2023_2.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/978/indicacao_01_2023.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/979/indicacao_02_2023.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/983/indicacao_03_2023.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/984/indicacao_04_2023.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/985/indicacao_05_2023.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/996/indicacao_06_2023.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/997/indicacao_07_2023.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/998/indicacao_08_2023.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/999/indicacao_09_2023.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1000/indicacao_10_2023.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1001/indicacao_11_2023.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1007/indicacao_12_2023.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1008/indicacao_13_2023.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1010/indicacao_14_2023.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1016/indicacao_15_2023.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1017/indicacao_16_2023.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1018/indicacao_17_2023.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1019/indicacao_18_2023.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1079/indicacao_19_2023.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1080/indicacao_20_2023.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1081/indicacao_21_2023.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1082/indicacao_22_2023.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1083/indicacao_23_2023.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1140/indicacao_24_2023.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1772/indicacao_25_2023.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1773/indicacao_26_2023.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1774/indicacao_27_2023.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1776/indicacao_28_2023.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1777/indicacao_29_2023.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1782/indicacao_30_2023.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1783/indicacao_31_2023.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1784/indicacao_32_2023.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1785/indicacao_33_2023.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1786/indicacao_34_2023.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1787/inidicacao_35_2023.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1814/indicacao_36_2023.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1823/indicacao_37_2023.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1824/indicacao_38_2023.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1831/indicacao_39_2023.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1832/indicacao_40_2023.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1833/indicacao_41_2023.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1835/indicacao_42_2023.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1837/inidacao_43_2023.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1838/indicacao_44_2023.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1888/indicacao_45_2023.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1889/indicacao_46_2023.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1890/indicacao_47_2023.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1891/indicacao_48_2023.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1892/indicacao_49_2023.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1894/indicacao_50_2023.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1896/indicacao_51_2023.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1910/indicacao_52_2023_2.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1911/indicacao_53_2023_2.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1915/indicacao_54_2023_2.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/980/mocao_pesar_01_2023.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/981/mocao_pesar_02_2023.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/982/mocao_pesar_03_2023.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/990/mocao_aplauso_04_2023.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/995/mocao_05_2023.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1009/mocao_pesar_06_2023.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1105/mocao_pesar_7_2023.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1106/mocao_pesar_08_2023.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1138/mocao_pesar_09_2023.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1139/mocao_pesar_10_2023.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1779/mocao_pesar_2023.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1815/mocao_aplauso_13_2023.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1816/mocao_pesar_14_2023.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1827/mocao_15_2023.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1884/mocao_aplauso_16_2023.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1885/mocao_aplauso_17_2023.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1886/mocao_aplauso_18_2023.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1887/mocao_pesar_19_2023.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1893/mocao_pesar_20_2023.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1913/mocao_aplauso_21_2023.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2023/1914/mocao_pesar_22_2023_2.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="39.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="97.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="96.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>