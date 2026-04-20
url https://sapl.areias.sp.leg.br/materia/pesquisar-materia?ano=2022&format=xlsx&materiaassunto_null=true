--- v0 (2025-11-25)
+++ v1 (2026-04-20)
@@ -54,2368 +54,2368 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei Executivo</t>
   </si>
   <si>
     <t>Executivo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/734/ple_01_2022.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/734/ple_01_2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OFICIALIZAR AS SETE MARAVILHAS NO MUNICÍPIO DE AREIAS, ESTADO DE SÃO PAULO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/756/ple_02_2022.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/756/ple_02_2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ESPECIAL À LEI ORÇAMENTÁRIA ANUAL DO MUNICÍPIO DE AREIAS PARA O EXERCÍCIO DE 2022.</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/757/ple_03_2022.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/757/ple_03_2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A APLICAÇÃO DAS DISPOSIÇÕES CONSTANTES NO ARTIGO 37, INCISO X, DA CONSTITUIÇÃO FEDERAL, RELATIVAMENTE À REMUNERAÇÃO DOS SERVIDORES DA ADMINSITRAÇÃO PÚBLICA MUNICIPAL DE AREIAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/758/ple_04_2022.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/758/ple_04_2022.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ARTIGO 1º CAPUT DA LEI MUNICIPAL 1202 DE 19 DE FEVEREIRO DE 2014, E DÁ OUTRAS PROVIDÊNICIAS.</t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/759/ple_05_2022.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/759/ple_05_2022.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ARTIGO 2º, DA LEI MUNICIPAL Nº 1.033, DE 22 AGOSTO DE 2007.</t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/778/ple_06_2022.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/778/ple_06_2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ESPECIAL À LEI ORÇAMENTÁRIA ANUAL DO MUNICÍPIO DE AREIAS PARA O EXERCÍCIO DE 2022.</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/785/ple_07_2022.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/785/ple_07_2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE UNIFORMES ESCOLARES PADRONIZADOS NA REDE MUNICIPAL DE ENSINO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/797/ple_08_2022.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/797/ple_08_2022.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A FIRMAR CONVÊNIO COM O DEPARTAMENTO DE ESTRADAS DE RODAGEM DO ESTADO DE SÃO PAULO - DER/SP E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/806/ple_09_2022.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/806/ple_09_2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ESPECIAL À LEI ORÇAMENTÁRIA ANUAL DO MUNICÍPIO DE AREIAS/SP PARA O EXERCÍCIO DE 2022.</t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/807/ple_10_2022.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/807/ple_10_2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO PROJETO "KIT LANCHE - MAIS SAÚDE" NO ÂMBITO DO MUNICÍPIO DE AREIAS/SP E, DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/808/ple_11_2022.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/808/ple_11_2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO A LEI MUNICIPAL Nº1.365/2022 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/819/ple_13_2022.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/819/ple_13_2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DOS DIREITOS DAS PESSOAS COM DEFICIÊNCIA - COMPEDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>857</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/857/ple_14_2022.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/857/ple_14_2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DE REDAÇÃO DA LEI ORÇAMENTÁRIA ANUAL DO EXERCÍCIO DE 2022.</t>
   </si>
   <si>
     <t>858</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/858/ple_15_2022.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/858/ple_15_2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO SUPLEMENTAR NA LEI ORÇAMENTÁRIA ANUAL E ALTERAÇÕES NO PLANO PLURIANUAL - PPA E NA LEI DE DIRETRIZES ORÇAMENTÁRIAS - LDO NO EXERCÍCIO DE 2022.</t>
   </si>
   <si>
     <t>860</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/860/ple_16_2022.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/860/ple_16_2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DE REDAÇÃO DA LEI DE DIRETRIZES ORÇAMENTÁRIAS DO EXERCÍCIO DE 2022.</t>
   </si>
   <si>
     <t>876</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/876/ple_17_2022.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/876/ple_17_2022.pdf</t>
   </si>
   <si>
     <t>888</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/888/ple_18_2022.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/888/ple_18_2022.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONTRATAR OPERAÇÃO DE CRÉDITO COM A CAIXA ECONÔMICA FEDERAL - CEF, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>894</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/894/ple_19_2022.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/894/ple_19_2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO SUPLEMENTAR À LEI ORÇAMENTÁRIA ANUAL DO MUNICÍPIO DE AREIAS PARA O EXERCÍCIO DE 2022.</t>
   </si>
   <si>
     <t>900</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/900/ple_20_2022.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/900/ple_20_2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE CESTA DE NATAL AOS SERVIDORES PÚBLICOS MUNICIPAIS DO PODER EXECUTIVO, TRABALHADORES TEMPORÁRIOS, ESTAGIÁRIOS E TRABALHADORES ATIVOS INSCRITOS NO PEAD, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>903</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/903/ple_21_2022.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/903/ple_21_2022.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE AREIAS, ESTADO DE SÃO PAULO, PARA O EXERCÍCIO FINANCEIRO DE 2023.</t>
   </si>
   <si>
     <t>942</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/942/ple_22_2022.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/942/ple_22_2022.pdf</t>
   </si>
   <si>
     <t>972</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/972/ple_23_2022.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/972/ple_23_2022.pdf</t>
   </si>
   <si>
     <t>973</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/973/ple_24_2022.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/973/ple_24_2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DE REDAÇÃO DA LEI DE DIRETRIZES ORÇAMENTÁRIAS DO EXERCÍCIOS DE 2022.</t>
   </si>
   <si>
     <t>859</t>
   </si>
   <si>
     <t>PLES</t>
   </si>
   <si>
     <t>Proj. Lei Executivo Substitutivo</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/859/ples_1_2022.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/859/ples_1_2022.pdf</t>
   </si>
   <si>
     <t>901</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/901/ples_2_2022.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/901/ples_2_2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE CESTA DE NATAL AOS SERVIDORES PÚBLICOS MUNICIPAIS AO PODER EXECUTIVO, TRABALHADORES TEMPORÁRIOS, ESTAGIÁRIOS E TRABALHADORES ATIVOS INSCRITOS NO PEAD, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>954</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/954/ples_21_2022.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/954/ples_21_2022.pdf</t>
   </si>
   <si>
     <t>971</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/971/ples_4_2022.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/971/ples_4_2022.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FICA A DESPESA DO MUNICÍPIO DE AREIAS, ESTADO DE SÃO PAULO, PARA O EXERCÍCIO DE 2023.</t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
     <t>PLCE</t>
   </si>
   <si>
     <t>Proj. Lei Complementar Executivo</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/786/plce_01_2022.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/786/plce_01_2022.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI COMPLEMETAR Nº 02 DE 08 DE DEZEMBRO DE 2010, ALTERA DISPOSITIVOS DA LEI COMPLEMENTAR Nº 04 DE 08 DE DEZEMBRO DE 2012, ALTERA DISPOSITIVO DA LEI COMPLEMENTAR Nº 21 DE 10 DE MAIO DE 2018, AUTORIZA O PODER EXECUTIVO MUNICIPAL A REAJUSTAR O PISO SALARIAL DOS PROFESSORES DO QUADRO DO MAGISTÉRIO PÚBLICO MUNICIPAL, CONFORME A LEI FEDERAL Nº 11.738, DE 16 DE JULHO DE 2008 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>862</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/862/plce_02_2022.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/862/plce_02_2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO AO CHEFE DO EXECUTIV0 A CONCEDER REAJUSTE DO PISO SALARIAL DOS AGENTES COMUNITÁRIOS DE SAÚDE E_x000D_
 DOS AGENTES DE COMBATE AS ENDEMIAS E ADOTA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>895</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/895/plce_03_2022.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/895/plce_03_2022.pdf</t>
   </si>
   <si>
     <t>ESTABELECE NOVA ESTRUTURA ADMINISTRATIVA, EXTINÇÃO E CRIAÇÃO DE NOVOS EMPREGOS, REORGANIZA OS QUADROS DE CARGOS E FUNÇÕES, UNIFICAÇÃO DE LEGISLAÇÃO, REORGANIZA OS QUADROS DE CARGOS EM COMISSÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>897</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/897/plce_04_2022.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/897/plce_04_2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DA LEI COMPLEMENTAR Nº 21/2018 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>955</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/955/plce_05_2022.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/955/plce_05_2022.pdf</t>
   </si>
   <si>
     <t>964</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/964/plce_06_2022.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/964/plce_06_2022.pdf</t>
   </si>
   <si>
     <t>DEFINE ZONA URBANA DO MUNICÍPIO DE AREIAS/SP.</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
     <t>PLCES</t>
   </si>
   <si>
     <t>Proj. Lei Compl. Exec. Substitutivo</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/803/plcse_01_2022.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/803/plcse_01_2022.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI COMPLEMENTAR Nº 02 DE 08 DE DEZEMBRO DE 2010, ALTERA DISPOSITIVO DA LEI COMPLEMENTAR Nº 04 DE 08 DE DEZEMBRO DE 2012, ALTERA DISPOSITIVO DA LEI COMPLEMENTAR Nº 21 DE 10 MAIO DE 2018, AUTORIZA O PODER EXECUTIVO MUNICIPAL A REAJUSTAR O PISO SALARIAL DOS PROFESSORES DO QUADRO DO MAGISTÉRIO PÚBLICO MUNICIPAL, CONFORME A LEI FEDERAL Nº 11.738, DE 16 DE JULHO DE 2008 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>916</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/916/plces_02_2022.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/916/plces_02_2022.pdf</t>
   </si>
   <si>
     <t>917</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/917/plces_03_2022.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/917/plces_03_2022.pdf</t>
   </si>
   <si>
     <t>ESTABELECE NOVA ESTRUTURA ADMINISTRATIVA, EXTINÇÃO E CRIAÇÃO DE CARGOS E FUNÇÕES, UNIFICAÇÃO DE LEGISLAÇÃO, REORGANIZA OS QUADROS DE CARGOS EM COMISSÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>965</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/965/plces_05_2022.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/965/plces_05_2022.pdf</t>
   </si>
   <si>
     <t>887</t>
   </si>
   <si>
     <t>PELOM</t>
   </si>
   <si>
     <t>Projeto de Emenda à Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/</t>
+    <t>http://sapl.areias.sp.leg.br/media/</t>
   </si>
   <si>
     <t>MODIFICA A REDAÇÃO DO ARTIGO 30, DA LEI ORGÂNICA DO MUNICÍPIO DE AREIAS/SP.</t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>Ninho, Naldinho Graciano</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/770/emenda_01_2022.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/770/emenda_01_2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE EMENDA MODIFICATIVA AO ARTIGO 1º, DO PROJETO DE LEI Nº 041/2022.</t>
   </si>
   <si>
     <t>802</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVO AO PROJETO DE LEI COMPLEMENTAR Nº 01/2022, QUE ALTERA DISPOSITIVOS DA LEI COMPLAMENTAR Nº 02 DE 08 DE DEZEMBRO DE 2010, ALTERA DISPOSITIVO DA LEI COMPLEMENTAR Nº 04 DE 08 DE DEZEMBRO DE 2012, ALTERA DISPOSITIVO DA LEI COMPLEMENTAR Nº 21 DE 10 DE MAIO DE 2018, AUTORIZA O PODER EXECUTIVO MUNICIPAL A REAJUSTAR O PISO SALARIAL DOS PROFESSORES DO QUADRO DO MAGISTÉRIO PÚBLICO MUNICIPAL, CONFORME A LEI FEDERAL Nº 11.738 DE 16 JULHO DE 2008 E DÁ OUTRAS ROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>878</t>
   </si>
   <si>
     <t>Ninho</t>
   </si>
   <si>
     <t>921</t>
   </si>
   <si>
     <t>Comissão de Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/921/emenda_01_ple_18_2022.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/921/emenda_01_ple_18_2022.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO PARÁGRAFO 1º DO PROJETO DE LEI 18/2022.</t>
   </si>
   <si>
     <t>796</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo</t>
   </si>
   <si>
     <t>Edinho da Van</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/796/pll_01_2022.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/796/pll_01_2022.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ESTABELECER PROGRAMA QUE GARANTA RESERVATÓRIOS DE ÁGUA INDIVIDUAIS (CAIXAS D' ÁGUA) A FAMÍLIAS DE BAIXA RENDA E GARANTA MELHORIAS NAS CONDIÇÕES DE ABASTECIMENTO DE ÁGUA EM AREIAS/SP.</t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/798/pll_02_2022.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/798/pll_02_2022.pdf</t>
   </si>
   <si>
     <t>DENOMINA O CAMPEONATO MUNICIPAL DE FUTEBOL DE "CAMPEONATO FERNANDO FONSECA".</t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/805/pll_03_2022.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/805/pll_03_2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O FORNECIMENTO DE LEITE SEM LACTOSE PARA CRIANÇAS CARENTES DO MUNICÍPIO DE AREIAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
     <t>CRIA VAGA DE EMPREGO EFETIVO E CARGOS EM COMISSÃO E CONFIANÇA NA ESTRUTURA ADMINISTRATIVA DA CÂMARA MUNICIPAL DE AREIAS.</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/821/pll_05_2022.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/821/pll_05_2022.pdf</t>
   </si>
   <si>
     <t>DENOMINA RUA QUE MENCIONA.</t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/822/pll_06_2022.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/822/pll_06_2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DOAÇÃO DE FRALDAS DESCARTÁVEIS AOS IDOSOS E PESSOAS COM NECESSIDADE ESPECIAIS.</t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
     <t>Naldinho Graciano</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/850/pll_07_2022.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/850/pll_07_2022.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ARTIGO 1º, DA LEI MUNICIPAL Nº 1.120, DE 08 DE DEZEMBRO DE 2010.</t>
   </si>
   <si>
     <t>952</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/952/pll_08_2022.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/952/pll_08_2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE CESTA DE NATAL AOS SERVIDORES PÚBLICOS MUNICIPAIS DO PODER LEGISLATIVO DE AREIAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
     <t>PLLS</t>
   </si>
   <si>
     <t>Proj. Lei Legislativo Substitutivo</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/851/plls_02_2022.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/851/plls_02_2022.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA DENOMINAÇÃO A RUA QUE MENCIONA.</t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/849/pdl_01_2022.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/849/pdl_01_2022.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ AREIENSE A ILUSTRÍSSIMA Sra. ELEN CRISTINA ROMÃO.</t>
   </si>
   <si>
     <t>874</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/874/pdl_02_2022.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/874/pdl_02_2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REPROVAÇÃO DAS CONTAS PÚBLICAS DA PREFEITURA MUNICIPAL DE AREIAS, REFERENTES AO EXERCÍCIO FINANCEIRO DE 2019.</t>
   </si>
   <si>
     <t>915</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/915/pdl_3_2022.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/915/pdl_3_2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REPROVAÇÃO DAS CONTAS PÚBLICAS DA PREFEITURA MUNICIPAL DE AREIAS, REFERENTES AO EXERCÍCIO FINANCEIRO DE 2020.</t>
   </si>
   <si>
     <t>928</t>
   </si>
   <si>
     <t>Adriano Coutinho</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/928/pdl_04_2022_3.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/928/pdl_04_2022_3.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO AREIENSE AO REVERENDÍSSIMO Pe. ANTÔNIO FELIPE DA SILVA.</t>
   </si>
   <si>
     <t>929</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/929/pdl_05_2022_3.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/929/pdl_05_2022_3.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ AREIENSE A ILUSTRÍSSIMA Sra. ISABEL CONCEIÇÃO DE ABREU.</t>
   </si>
   <si>
     <t>930</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/930/pdl_06_2022_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/930/pdl_06_2022_2.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO AREIENSE AO ILUSTRÍSSIMO Sr. ANDRÉ LUIS GONÇALVES DE SOUZA.</t>
   </si>
   <si>
     <t>931</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/931/pdl_07_2022.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/931/pdl_07_2022.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO AREIENSE AO ILUSTRÍSSIMO Sr. ADAUTO BATISTA NERI.</t>
   </si>
   <si>
     <t>932</t>
   </si>
   <si>
     <t>Cesar Coruja</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/932/pdl_08_2022.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/932/pdl_08_2022.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO AREIENSE AO ILUSTRÍSSIMO Sr. PROFESSOR LÁZARO TADEU FERREIRA DA SILVA.</t>
   </si>
   <si>
     <t>933</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/933/pdl_09_2022.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/933/pdl_09_2022.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO AREIENSE AO ILUSTRÍSSIMO Sr. HÉLIO SANTIAGO.</t>
   </si>
   <si>
     <t>934</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/934/pdl_10_2022_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/934/pdl_10_2022_2.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO AREIENSE AO ILUSTRÍSSIMO Sr. RONALDO MARTINS ARAÚJO.</t>
   </si>
   <si>
     <t>935</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/935/pdl_11_2022_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/935/pdl_11_2022_2.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO AREIENSE AO ILUSTRÍSSIMO Sr. JOÃO CAMARGO.</t>
   </si>
   <si>
     <t>936</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/936/pdl_12_2022_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/936/pdl_12_2022_2.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO AREIENSE AO ILUSTRÍSSIMO Sr. LUIZ DE ALMEIDA PENNA FILHO.</t>
   </si>
   <si>
     <t>937</t>
   </si>
   <si>
     <t>Mi da Serra</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/937/pdl_13_2022_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/937/pdl_13_2022_2.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO AREIENSE AO ILUSTRÍSSIMO Sr. CARMINDO BREGALDA ARAÚJO.</t>
   </si>
   <si>
     <t>938</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/938/pdl_14_2022_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/938/pdl_14_2022_2.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO AREIENSE AO ILUSTRÍSSIMO Sr. CARLOS BENEDITO CAMARGO.</t>
   </si>
   <si>
     <t>939</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/939/pdl_15_2022_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/939/pdl_15_2022_2.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO AREIENSE AO ILUSTRÍSSIMO Dr. DAVI MOTA COSTA.</t>
   </si>
   <si>
     <t>940</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/940/pdl_16_2022_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/940/pdl_16_2022_2.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO AREIENSE AO ILUSTRÍSSIMO Sr. FRANCISCO ALCALDE FILHO.</t>
   </si>
   <si>
     <t>949</t>
   </si>
   <si>
     <t>Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/949/pdl_17_2022.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/949/pdl_17_2022.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO AREIENSE AO Pr. NELSON TEODORO DA SILVA.</t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/733/resolucao-01-2022.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/733/resolucao-01-2022.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DE DISPOSITIVO QUE MENCIONA.</t>
   </si>
   <si>
     <t>877</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/877/pr_02_2022.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/877/pr_02_2022.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA DISPOSITIVO AO ARTIGO QUE MENCIONA.</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/744/requerimento_01_2022.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/744/requerimento_01_2022.pdf</t>
   </si>
   <si>
     <t>REQUER O VALOR PAGO PELAS PLACAS INDICATIVAS DO MIRANTE.</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/745/requerimento_02_2022.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/745/requerimento_02_2022.pdf</t>
   </si>
   <si>
     <t>REQUER O VALOR PAGO PELA TENDA DO PÁTIO DO PSF E TAMBÉM INFORME QUAL A FINALIDADE DA MESMA.</t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/746/requerimento_03_2022.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/746/requerimento_03_2022.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES QUANTO A RETIRADA DO MATA-BURRO NA DIVISA DAS FAZENDAS LUIZ PENA E JOSÉ MAURO.</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/747/requerimento_04_2022.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/747/requerimento_04_2022.pdf</t>
   </si>
   <si>
     <t>REQUER O SALDO RESTANTES DO FUNDEB E O QUE SERÁ FEITO.</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/748/requerimento_05_2022.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/748/requerimento_05_2022.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES QUANTO AOS TOLDOS DAS ESCOLAS.</t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/749/requerimento_06_2022.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/749/requerimento_06_2022.pdf</t>
   </si>
   <si>
     <t>REQUER O PORQUÊ ALGUNS FUNIONÁRIOS NÃO RECEBERAM CESTA DE NATAL.</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/750/requerimento_07__2022.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/750/requerimento_07__2022.pdf</t>
   </si>
   <si>
     <t>REQUER RELAÇÃO DOS MOTORISTAS EFETIVOS.</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/752/requerimento_08_2022.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/752/requerimento_08_2022.pdf</t>
   </si>
   <si>
     <t>REQUER COPIA DO PROCESSO DE DESAPROPRIAÇÃO QUE ORIGINOU O EMPENHO 254/2022.</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/753/requerimento_09_2022.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/753/requerimento_09_2022.pdf</t>
   </si>
   <si>
     <t>REQUER O MOTIVO DA PARALIZAÇÃO DA OBRA DO CRAS.</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/763/requerimento_10_2022.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/763/requerimento_10_2022.pdf</t>
   </si>
   <si>
     <t>REQUER CÓPIA DA LICITAÇÃO DA CONSTRUÇÃO DA QUADRA NO BAIRRO SÃO SEBASTIÃO.</t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/764/requerimento_11_2022.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/764/requerimento_11_2022.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES QUANTO À TRAMITAÇÃO DA VERBA RECEBIDA ATRAVÉS DE EMENDA PARLAMENTAR PARA O TRATAMENTO DE ESGOTO.</t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/776/requerimento_12_2022.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/776/requerimento_12_2022.pdf</t>
   </si>
   <si>
     <t>REQUER O PORQUÊ NÃO FOI DISTRIBUÍDO UNIFORMES AOS ALUNOS DA REDE MUNICIPAL.</t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/790/requerimento_13_2022.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/790/requerimento_13_2022.pdf</t>
   </si>
   <si>
     <t>REQUER O PORQUÊ NÃO FOI APLICADA A RGA NO PISO SALARIAL DE JANEIRO 2022.</t>
   </si>
   <si>
     <t>791</t>
   </si>
   <si>
     <t>Silvestre</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/791/requerimento_14_2022.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/791/requerimento_14_2022.pdf</t>
   </si>
   <si>
     <t>REQUER RELAÇÃO HORAS MÁQUINAS RECOLHIDOS NO ANO DE 2022.</t>
   </si>
   <si>
     <t>792</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/792/requerimento_15_2022.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/792/requerimento_15_2022.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES QUANTO A EMENDA PARLAMENTAR NO VALOR DE 140 MIL ENVIADA PELO DEPUTADO PAULINHO DA FORÇA.</t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/812/requerimento_16_2022.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/812/requerimento_16_2022.pdf</t>
   </si>
   <si>
     <t>REQUER QUAIS AS PROVIDÊNCIAS SERÃO TOMADAS EM RELAÇÃO À COLOCAÇÃO DAS PLACAS INDICATIVAS DO MIRANTE.</t>
   </si>
   <si>
     <t>825</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/825/requerimento_17_2022.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/825/requerimento_17_2022.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES EM RELAÇÃO DE UTILIZAÇÃO DE SÊMEM BOVINO.</t>
   </si>
   <si>
     <t>826</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/826/requerimento_18_2022.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/826/requerimento_18_2022.pdf</t>
   </si>
   <si>
     <t>REQUER CÓPIA DO PRECESSO DE DISPENSA DE LICITAÇÃO COM RELAÇÃO A CONTRATAÇÃO DOS SERVIÇOS DE ROÇADA NAS ESTRADAS RURAIS REALIZADA PELA EMPRESA ROGÉRIO PEDRO DA SILVA NOS ANOS DE 2021 E 2022.</t>
   </si>
   <si>
     <t>827</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/827/requerimento_19_2022.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/827/requerimento_19_2022.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÃO SE HÁ PREVISÃO DE PAGAMENTO DA RGA AOS SERVIDORES MUNICIPAIS REFERENTE AOS MESES DE FEVEREIRO E MARÇO DE 2022.</t>
   </si>
   <si>
     <t>828</t>
   </si>
   <si>
     <t>Edinho da Van, Silvestre</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/828/requerimento_20_2022.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/828/requerimento_20_2022.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES QUANTO A CONTRATAÇÃO DA EMPRESA MANDELA SOLUÇÕES NO SETOR DA SAÚDE.</t>
   </si>
   <si>
     <t>829</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/829/requerimento_21_2022.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/829/requerimento_21_2022.pdf</t>
   </si>
   <si>
     <t>REQUER REITERAÇÃO DO REQUERIMENTO Nº 15/2022 PARA QUE ENVIE NOTAS DE EMPENHO E FISCAL DAS DESPESAS DE CUSTEIO REALIZADAS.</t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/843/requerimento_22_2022.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/843/requerimento_22_2022.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES QUANTO AO ATEDIMENTO DO VETERINÁRIO PELA CASA DA AGRICULTURA.</t>
   </si>
   <si>
     <t>844</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/844/requerimento_23_2022.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/844/requerimento_23_2022.pdf</t>
   </si>
   <si>
     <t>REQUER O MOTIVO DA FALTA DE ADESIVO NAS CAMIONETES DA EDUCAÇÃO E CULTURA.</t>
   </si>
   <si>
     <t>845</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/845/requerimento_24_2022.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/845/requerimento_24_2022.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES QUANTO A OBRA DA RUA JOÃO VICENTE COELHO.</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2021/590/requerimento_24_2021.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2021/590/requerimento_24_2021.pdf</t>
   </si>
   <si>
     <t>REQUER O MOTIVO DO PADRÃO DE ENERGIA ELÉTRICA DA PRAÇA CONSELHEIRO RODRIGUES ALVES NÃO SE ENCONTRA LIGADO.</t>
   </si>
   <si>
     <t>855</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/855/requerimento_26_2022.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/855/requerimento_26_2022.pdf</t>
   </si>
   <si>
     <t>REQUER A RELAÇÃO DOS BENEFICIADOS COM FRALDAS DESCARTÁVEIS PELA SECRETARIA MUNICIPAL DE SAÚDE.</t>
   </si>
   <si>
     <t>871</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/871/requerimento_27_2022.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/871/requerimento_27_2022.pdf</t>
   </si>
   <si>
     <t>REQUER O VALOR GASTO NA REFORMA DA PRAÇA CONSELHEIRO RODIRGUES ALVES.</t>
   </si>
   <si>
     <t>882</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/882/requerimento_28_2022.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/882/requerimento_28_2022.pdf</t>
   </si>
   <si>
     <t>REQUER O PORQUÊ DA PARALISAÇÃO DA OBRA DA QUADRA NO BAIRRO SÃO SEBASTIÃO.</t>
   </si>
   <si>
     <t>883</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/883/requerimento_29_2022.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/883/requerimento_29_2022.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES DA ALIENAÇÃO DOS VEÍCULOS AUTORIZADOS ATRAVÉS DO PLC Nº 03/2021.</t>
   </si>
   <si>
     <t>892</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/892/requerimento_30_2022.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/892/requerimento_30_2022.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES QUANTO À SECRETARIA DE AGRICULTURA.</t>
   </si>
   <si>
     <t>893</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/893/requerimento_31_2022.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/893/requerimento_31_2022.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES QUANTO DOS BLOQUETES RETIRADOS DAS RUAS Pe. ANTÔNIO PEREIRA DE AZEVEDO E RUA Pe. JOÃO NONATO DO AMARAL.</t>
   </si>
   <si>
     <t>908</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/908/resposta_32_2022.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/908/resposta_32_2022.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES QUANTO DO ATRASO DOS UNIFORMES ESCOLARES.</t>
   </si>
   <si>
     <t>909</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÃO QUANTO AO UNIFORME DOS MONITORES ESCOLARES.</t>
   </si>
   <si>
     <t>910</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/910/requerimento_34_2022.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/910/requerimento_34_2022.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE VEÍCULOS OFICIAIS SEM ADESIVO DA PREFEITURA.</t>
   </si>
   <si>
     <t>911</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/911/requerimento_35_2022.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/911/requerimento_35_2022.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÃO QUANTO A FALTA DO GIROFLEX DA CAMIONETE S10.</t>
   </si>
   <si>
     <t>912</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/912/requerimento_36_2022.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/912/requerimento_36_2022.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÃO SOBRE A CLÍNICA VETERINÁRIA.</t>
   </si>
   <si>
     <t>913</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/913/requerimento_37_2022.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/913/requerimento_37_2022.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES DO TOTEM POUPATEMPO.</t>
   </si>
   <si>
     <t>956</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/956/requerimento_38_2022.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/956/requerimento_38_2022.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES QUANTO A COLOCAÇÃO DE PLACAS INDICATIVAS DO MIRANTE.</t>
   </si>
   <si>
     <t>957</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/957/requerimento_39_2022.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/957/requerimento_39_2022.pdf</t>
   </si>
   <si>
     <t>REQUER O PORQUÊ DA PARALISAÇÃO DA OBRA NA RUA CARLOS BATISTA PEREIRA.</t>
   </si>
   <si>
     <t>967</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/967/requerimento_402022.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/967/requerimento_402022.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES QUANTO A DATA DO NOVO CERTAME PARA ALIENAÇÃO DE VEÍCULOS AUTORIZADAS ATRAVÉS DO PROJETO DE LEI COMPLEMENTAR Nº 03/2021.</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/735/indicacao_01_2022.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/735/indicacao_01_2022.pdf</t>
   </si>
   <si>
     <t>INDICA REAJUSTE NO CARTÃO ALIMENTAÇÃO.</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/736/indicacao_02_2022.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/736/indicacao_02_2022.pdf</t>
   </si>
   <si>
     <t>INDICA AQUISIÇÃO DE TV PARA UBS.</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/737/indicacao_03_2022.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/737/indicacao_03_2022.pdf</t>
   </si>
   <si>
     <t>INDICA CONSERTO QUEBRA-MOLAS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/738/indicacao_04_2022.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/738/indicacao_04_2022.pdf</t>
   </si>
   <si>
     <t>INDICA CONSERTO DAS ESTRADAS MORADA SOL E CHICO CAETANO.</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/739/indicacao_05_2022.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/739/indicacao_05_2022.pdf</t>
   </si>
   <si>
     <t>INIDICA REAJUSTE REMUNERAÇÃO DOS INSCRITOS NO PEAD.</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/740/indicacao_06_2022.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/740/indicacao_06_2022.pdf</t>
   </si>
   <si>
     <t>INDICA A POSSIBILIDADE DE CONCEDER A RGA DESTE ANO.</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/741/indicacao_07_2022.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/741/indicacao_07_2022.pdf</t>
   </si>
   <si>
     <t>INDICA A COLOCAÇÃO DE PLACA INDICATIVA DO MIRANTE DO CRISTO NA RUA MANOEL JORDÃO DE ABREU COM A RUA CEL. MANOEL DE MARINS.</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/742/indicacao_08_2022.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/742/indicacao_08_2022.pdf</t>
   </si>
   <si>
     <t>INDICA A PINTURA DE FAIXA DE PEDESTRES, COLOCAÇÃO DE LEIXEIRAS E CONSTRUÇÃO DE UM QUEBRA-MOLAS PROXIMO AO COMÉRCIO "PARADINHA"</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/743/indicacao_09_2022.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/743/indicacao_09_2022.pdf</t>
   </si>
   <si>
     <t>INDICA PONTOS DE LUZ NA RUA WALDEMAR PINTO DE SOUZA.</t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/760/indicacao_10_2022.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/760/indicacao_10_2022.pdf</t>
   </si>
   <si>
     <t>INDICA O RETORNO DA FEIRINHA DA ROÇA.</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/761/indicacao_11_2022.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/761/indicacao_11_2022.pdf</t>
   </si>
   <si>
     <t>INDICA CONSTRUÇÃO DE BOCAS DE LOBO NA RUA JOÃO BOSCO DE SOUZA COM A RUA DA OLARIA.</t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/762/indicacao_12_2022.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/762/indicacao_12_2022.pdf</t>
   </si>
   <si>
     <t>INDICA PROVIDÊNCIAS QUANTO AO DESAGUE DE ÁGUA PLUVIAIS ORIUNDOS DA TORRE DE TELEFONE DA TIM.</t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/769/indicacao13_2022.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/769/indicacao13_2022.pdf</t>
   </si>
   <si>
     <t>INDICA CONSTRUÇÃO DE PONTO DE ÔNIBUS NO ALTO DA SANTA CLARA.</t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/771/indicacao_14_2022.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/771/indicacao_14_2022.pdf</t>
   </si>
   <si>
     <t>INDICA CONSERTO DAS LETERAIS DA PONTE NA ESTRADA DO BOTELHO.</t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/772/inidicacao_15_2022.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/772/inidicacao_15_2022.pdf</t>
   </si>
   <si>
     <t>INDICA TAPA BURACO NA ESTRADA SENHOR MORTO PRÓXIMO À CASA DO Sr. DITO.</t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/773/indicacao_16_2022.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/773/indicacao_16_2022.pdf</t>
   </si>
   <si>
     <t>INDICA COLOCAÇÃO DE LIXEIRA FRENTE AO CEMITÉRIO MUNICIPAL.</t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/774/indicacao_17_2022.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/774/indicacao_17_2022.pdf</t>
   </si>
   <si>
     <t>INDICA RECUPERAÇÃO DO LEITO CARROÇÁVEL DO CONJUNTO HABITACIONAL "JOSÉ QUIRINO".</t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/775/indicacao_18_2022.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/775/indicacao_18_2022.pdf</t>
   </si>
   <si>
     <t>INDICA COLOÇÃO DE PLACAS DE TRÂNSITO NAS RUAS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/777/indicacao_19_2022.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/777/indicacao_19_2022.pdf</t>
   </si>
   <si>
     <t>INDICA FIXAÇÃO DO APOIO DE PÉS E COLOCAÇÃO DE GRADE NA CANALETA NO VELÓRIO MUNICIPAL.</t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
     <t>INDICA RETIRADA RETIRADA DE GRADE E COLOCAÇÃO DE MANILHA NO BAIRRO DO ROCIO.</t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/780/indicacao_21_2022.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/780/indicacao_21_2022.pdf</t>
   </si>
   <si>
     <t>INDICA A PASSAGEM DO CARRO FUMACÊ NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/781/indicacao_22_2022.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/781/indicacao_22_2022.pdf</t>
   </si>
   <si>
     <t>INDICA CONSTRUÇÃO DE QUBRA-MOLAS NA RUA JOÃO BOSCO.</t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/782/indicacao_23_2022.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/782/indicacao_23_2022.pdf</t>
   </si>
   <si>
     <t>INDICA CONSERTO DA ESTRADA DO Sr. PAULO BARBUDO.</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/784/indicacao_24_2022.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/784/indicacao_24_2022.pdf</t>
   </si>
   <si>
     <t>INDICA PASSAGEM DE CAMINHÃO PIPA NAS ESTRADAS EM MANUTENÇÃO.</t>
   </si>
   <si>
     <t>788</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/788/indicacao_25_2022.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/788/indicacao_25_2022.pdf</t>
   </si>
   <si>
     <t>INDICA CONSTRUÇÃO DE RAMPAS  DE ACESSIBILIDADE NA CASA DA ACRICULTURA.</t>
   </si>
   <si>
     <t>789</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/789/indicacao_26_2022.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/789/indicacao_26_2022.pdf</t>
   </si>
   <si>
     <t>INICA A VIABILIDADE DE CONCEDER DIÁRIA AOS MOTORISTAS DE TODOS OS SETORES DA ADMINSITRAÇÃO MUNICIPAL.</t>
   </si>
   <si>
     <t>799</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/799/indicacao_27_2022.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/799/indicacao_27_2022.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA DISPONIBILIZADO CARRO PARA TRANSPORTE DE FAMILIARES EM VISITA A FAZENDA ESPERANÇA.</t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/800/indicacao_28_2022.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/800/indicacao_28_2022.pdf</t>
   </si>
   <si>
     <t>INDICA CONSERTO PORTÃO DO ESTÁDIO MUNICIPAL.</t>
   </si>
   <si>
     <t>801</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/801/indicacao_29_2022.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/801/indicacao_29_2022.pdf</t>
   </si>
   <si>
     <t>INDICA CONSERTO DO QUARDA-CORPO DA PONTE NA RUA COMENDADOR SAMPAIO E AV. SIQUEIRA CAMPOS.</t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/804/indicacao_30_2022.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/804/indicacao_30_2022.pdf</t>
   </si>
   <si>
     <t>INDICA REFORMA NA QUADRA POLIESPORTIVA JOÃO PAULO DE SOUZA.</t>
   </si>
   <si>
     <t>810</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/810/indicacao_31_2022.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/810/indicacao_31_2022.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA DENOMINADO O CEMITÉRIO MUNICIPAL "CEMITÉRIO MUNICIPAL JOSÉ LOPES DA SILVA".</t>
   </si>
   <si>
     <t>811</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/811/indicacao_32_2022.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/811/indicacao_32_2022.pdf</t>
   </si>
   <si>
     <t>INDICA LIMPEZA, ROÇADA, PODA DE ÁRVORES E LIMPEZA DAS BOCAS DE LOBO NA RUA JOÃO BOSCO DE SOUZA.</t>
   </si>
   <si>
     <t>813</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/813/indicacao_33_2022.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/813/indicacao_33_2022.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA TOMADA PROVIDÊNCIAS QUANTO AO PONTO DE ÔNIBUS LOCALIZADO NA VARGEM GRANDE SENTIDO SÃO JOSÉ DO BARREIRO.</t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/814/indicacao_34_2022.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/814/indicacao_34_2022.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJAM TOMADA PROVIDÊNCIAS QUANTO A CALÇADA DO MIRANTE DA REVOLUÇÃO.</t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/815/indicacao_35_2022.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/815/indicacao_35_2022.pdf</t>
   </si>
   <si>
     <t>INIDICA QUE SEJA CONTRATADO PROFISSIONAL PROTÉTICO PARA UNIDADE BÁSICA DE SAÚDE.</t>
   </si>
   <si>
     <t>823</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/823/indicacao_36_2022.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/823/indicacao_36_2022.pdf</t>
   </si>
   <si>
     <t>INDICA TROCA DA MANILHA DE BUEIRO NA RUA THEODIRICO RIBEIRO COUTINHO (RUA DO BURACO).</t>
   </si>
   <si>
     <t>824</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/824/indicacao_37_2022.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/824/indicacao_37_2022.pdf</t>
   </si>
   <si>
     <t>INDICA CONSERTO DO CALÇAMENTO DA RUA QUE FAZ LIGAÇÃO ENTRE A RUA MANOEL FIRMINO DA SILVA E PREFEITO BENEDICTO DE OLIVEIRA RAMOS.</t>
   </si>
   <si>
     <t>830</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/830/indicacao_38_2022.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/830/indicacao_38_2022.pdf</t>
   </si>
   <si>
     <t>INDICA MELHORIAS NO BAIRRO DO ROCIO.</t>
   </si>
   <si>
     <t>831</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/831/indicacao_39_2022.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/831/indicacao_39_2022.pdf</t>
   </si>
   <si>
     <t>INDICA CONSTRUÇÃO DE BANHEIRO NO MIRANTE DA REVOLUÇÃO.</t>
   </si>
   <si>
     <t>832</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/832/indicacao_40_2022.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/832/indicacao_40_2022.pdf</t>
   </si>
   <si>
     <t>INDICA RETIRADA DE BLOQUETES COLOCADOS NAS CALÇADAS.</t>
   </si>
   <si>
     <t>833</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>INDICA INSTALAÇÃO DE LUMINÁRIA NA RUA RIACHUELO (FRENTE A CASA DO ROMILDO).</t>
   </si>
   <si>
     <t>834</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/834/indicacao_42_2022.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/834/indicacao_42_2022.pdf</t>
   </si>
   <si>
     <t>INDICA CONSERTO DA CALÇADA DA DELEGACIA.</t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/835/indicacao_43_2022.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/835/indicacao_43_2022.pdf</t>
   </si>
   <si>
     <t>INDICA LIMPEZA DA PASSARELA NO FINAL DA RUA JORDÃO DE ABREU.</t>
   </si>
   <si>
     <t>836</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/836/indicacao_44_2022.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/836/indicacao_44_2022.pdf</t>
   </si>
   <si>
     <t>INDICA COSERTO DE MATA-BURROS NO SOBRADINHO DIVISA COM O SR. JOÃO TOMAS.</t>
   </si>
   <si>
     <t>837</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/837/indicacao_45_2022.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/837/indicacao_45_2022.pdf</t>
   </si>
   <si>
     <t>INDICA CONSERTO DA RUA ATRÁS DA DELEGACIA.</t>
   </si>
   <si>
     <t>838</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>INDICA CONSERTO E MANUTENÇÃO DOS CARROS ESCOLARES.</t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/839/indicacao_47_2022.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/839/indicacao_47_2022.pdf</t>
   </si>
   <si>
     <t>INDICA CONSERTO DA CANALETA NA RUA CLAUDINEI SOARES DE OLIVEIRA.</t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/840/indicacao_48_2022.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/840/indicacao_48_2022.pdf</t>
   </si>
   <si>
     <t>INDICA CONSERTO OU SUBSTITUIÇÃO DAS LIXEIRAS DAS PRAÇAS E INSTALAÇÃO DE MAIS NAS RUAS E AVENIDAS.</t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/841/indicacao_49_2022.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/841/indicacao_49_2022.pdf</t>
   </si>
   <si>
     <t>INDICA CONSERTO DA PONTE NA ESTRADA DAS PALMEIRAS SENTIDO FAZENDA DO BANCO.</t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/842/indicacao_50_2022.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/842/indicacao_50_2022.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA REGULAMENTADO O SERVIÇO DE TÁXI NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>852</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/852/indicacao_51_2022.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/852/indicacao_51_2022.pdf</t>
   </si>
   <si>
     <t>INDICA ILUMINAÇÃO NO "LETREIRO EU AMO AREIAS".</t>
   </si>
   <si>
     <t>863</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/863/indicacao_52_2022.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/863/indicacao_52_2022.pdf</t>
   </si>
   <si>
     <t>INDICA INSTALAÇÃO DE CÂMERAS DE SEGURANÇA NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>864</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/864/indicacao_53_2022.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/864/indicacao_53_2022.pdf</t>
   </si>
   <si>
     <t>INDICA EXTENSÃO DA REDE DE ILUMINAÇÃO NO BAIRRO DO ROCIO NA RUA SENTIDO SENHOR MORTO.</t>
   </si>
   <si>
     <t>865</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/865/indicacao_54_2022.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/865/indicacao_54_2022.pdf</t>
   </si>
   <si>
     <t>INDICA PROVIDÊNCIAS EM RELAÇÃO A ESTRADA PAULO FERREIRA.</t>
   </si>
   <si>
     <t>866</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/866/indicacao_55_2022.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/866/indicacao_55_2022.pdf</t>
   </si>
   <si>
     <t>INDICA PROVIDÊNCIAS NA ESTRADA SENTIDO SENHOR MORTO.</t>
   </si>
   <si>
     <t>867</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/867/indicacao_56_2022.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/867/indicacao_56_2022.pdf</t>
   </si>
   <si>
     <t>INDICA CONSERTO E CONSTRUÇÃO DE CALÇADAS NAS LATERAIS DAS RUAS E CONSERTO DAS TAMPAS DE BOCA DE LOBO.</t>
   </si>
   <si>
     <t>884</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/884/indicacao_57_2022.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/884/indicacao_57_2022.pdf</t>
   </si>
   <si>
     <t>INDICA REFORMA GERAL E URGENTE DO PARQUE INFANTIL E ACADEMIA AO AR LIVRE NA PRAÇA DO BAIRRO SÃO SEBASTIÃO.</t>
   </si>
   <si>
     <t>885</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/885/indicacao_58_2022.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/885/indicacao_58_2022.pdf</t>
   </si>
   <si>
     <t>INDICA LIMPEZA DAS VALETAS E SAÍDAS DAS MANILHAS NO BAIRRO DO ALEGRE.</t>
   </si>
   <si>
     <t>886</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/886/indicacao_59_2022.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/886/indicacao_59_2022.pdf</t>
   </si>
   <si>
     <t>INDICA CONSERTO DAS TAMPAS DOS NOVOS BUEIROS CONSTRUÍDOS COM A OBRA DO ESGOTO.</t>
   </si>
   <si>
     <t>889</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/889/indicacao_60_2022.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/889/indicacao_60_2022.pdf</t>
   </si>
   <si>
     <t>INDICA SEJA DISPONIBILIZADO NOS RESPECTIVOS SETORES OS HOLERITES DOS FUNCIONÁRIOS NA DATA DO PAGAMENTO.</t>
   </si>
   <si>
     <t>890</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/890/indicacao_61_2022.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/890/indicacao_61_2022.pdf</t>
   </si>
   <si>
     <t>INDICA CONTRATAÇÃO DE SEGURO TOTAL PARA OS VEÍCULOS PERTENCENTES A SECRETARIA DE SAÚDE.</t>
   </si>
   <si>
     <t>891</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/891/indicacao_62_2022.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/891/indicacao_62_2022.pdf</t>
   </si>
   <si>
     <t>INDICA SUBSTITUIÇÃO DOS PNEUS DO ÔNIBUS ESCOLAR DE PLACA DJL 4408.</t>
   </si>
   <si>
     <t>898</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/898/indicacao_63_2022.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/898/indicacao_63_2022.pdf</t>
   </si>
   <si>
     <t>INDICA SEJA ELABORAÇÃO DE PROJETO DE LEI PARA CONCESSÃO DE JORNADA ESPECIAL DE TRABALAHO AO SERVIDOR COM DEFICIÊNCIA.</t>
   </si>
   <si>
     <t>899</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/899/indicacao_64_2022.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/899/indicacao_64_2022.pdf</t>
   </si>
   <si>
     <t>INDICA INSTALAÇÃO DE BLOQUEADOR DE PASSAGEM NA PASSARELA DE ACESSO AO BAIRRO DO ROCIO.</t>
   </si>
   <si>
     <t>904</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/904/indicacao_65_2022.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/904/indicacao_65_2022.pdf</t>
   </si>
   <si>
     <t>INDICA LIMPEZA DA SANTA E DA MINA DO Sr. HUMBERTO REZENDE SENTIDO SÃO JOSÉ DO BARREIRO.</t>
   </si>
   <si>
     <t>905</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/905/indicacao_66_2022.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/905/indicacao_66_2022.pdf</t>
   </si>
   <si>
     <t>INDICA LIMPEZA DA RAIA DE CAMINHADA DO PORTAL.</t>
   </si>
   <si>
     <t>906</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/906/indicacao_67_2022.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/906/indicacao_67_2022.pdf</t>
   </si>
   <si>
     <t>INDICA PODA DE ÁRVORE E LIMPEZA NA RUA DA USINA.</t>
   </si>
   <si>
     <t>907</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/907/indicacao_68_2022.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/907/indicacao_68_2022.pdf</t>
   </si>
   <si>
     <t>INDICA AQUISIÇÃO DE UNIFORME AOS COLABORADORES DO GARAJÃO.</t>
   </si>
   <si>
     <t>918</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/918/indicacao_69_2022.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/918/indicacao_69_2022.pdf</t>
   </si>
   <si>
     <t>INDICA SEJA DESIGNADO AJUDANTE PARA O COVEIRO.</t>
   </si>
   <si>
     <t>922</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/922/indicacao_70_2022.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/922/indicacao_70_2022.pdf</t>
   </si>
   <si>
     <t>INDICA CONSERTO DA LIXEIRA NO ESTRADA DO MARRANO.</t>
   </si>
   <si>
     <t>923</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/923/indicacao_71_2022.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/923/indicacao_71_2022.pdf</t>
   </si>
   <si>
     <t>INDICA CONSERTO E LIMPEZA DO MATA BURRO NA ESTRADA SENHOR MORTO.</t>
   </si>
   <si>
     <t>924</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/924/indicacao_72_2022.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/924/indicacao_72_2022.pdf</t>
   </si>
   <si>
     <t>INDICA URGENTEMENTE MANUTENÇÃO DO VEÍCULO DOBLÔ DA SAÚDE.</t>
   </si>
   <si>
     <t>925</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/925/indicacao_73_2022.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/925/indicacao_73_2022.pdf</t>
   </si>
   <si>
     <t>INDICA COLOCAÇÃO DE SAIBRO EM DOIS PONTOS NA ESTRADA DO MARRANO.</t>
   </si>
   <si>
     <t>941</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>INDICA SEJA CELEBRADO CONVÊNIO COM REDE BANCARIA PARA FINS DE RECEBIMENTO DE IMPOSTOS.</t>
   </si>
   <si>
     <t>960</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/960/indicacao_75_2022.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/960/indicacao_75_2022.pdf</t>
   </si>
   <si>
     <t>INDICA CONSERTO DO MURO EXISTENTE NO BAIRRO DO ROCIO.</t>
   </si>
   <si>
     <t>961</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/961/indicacao_76_2022.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/961/indicacao_76_2022.pdf</t>
   </si>
   <si>
     <t>INDICA CONSERTO DA ESTRADA DO "NENCA DO ZÉ LUCAS" NO BAIRRO DA SUBQUADRA.</t>
   </si>
   <si>
     <t>962</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/962/indicacao_77_2022.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/962/indicacao_77_2022.pdf</t>
   </si>
   <si>
     <t>INDICA AQUISIÇÃO DE UNIFORMES PARA OS FUNCIONÁRIOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>963</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/963/indicacao_78_2022.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/963/indicacao_78_2022.pdf</t>
   </si>
   <si>
     <t>INDICA CONSERTO E LIMPEZA DO TELHADO DA GARAGEM DA PREFEITURA MUNICIPAL.</t>
   </si>
   <si>
     <t>968</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/968/indicacao_79_2022.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/968/indicacao_79_2022.pdf</t>
   </si>
   <si>
     <t>INDICA A VIABILIDADE DE CONCEDER REAJUSTE NO CARTÃO ALIMENTAÇÃO DOS FUNCIONÁRIOS MUNICIPAIS NO EXERCÍCIO DE 2023.</t>
   </si>
   <si>
     <t>969</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/969/indicacao_80_2022.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/969/indicacao_80_2022.pdf</t>
   </si>
   <si>
     <t>INDICA CONSERTO CALÇAMENTO RECÉM CONSTRUIDO NA RUA JOÃO ATRÁS DO CRISTO.</t>
   </si>
   <si>
     <t>970</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/970/indicacao_81_2022.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/970/indicacao_81_2022.pdf</t>
   </si>
   <si>
     <t>INDICA CONSERTO DO CALÇAMENTO DO MIRANTE DA REVOLUÇÃO.</t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/765/mocao_01_2022.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/765/mocao_01_2022.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO PASSAMENTO DO Sr. JOÃO BOSCO RODRIGUES PINTO.</t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/766/mocao_02_2022.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/766/mocao_02_2022.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO AOS SENHORES BENEDITO GERALDO EVANGELISTA E CARLOS BENEDITO CAMARGO.</t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/767/mocao_03_2022.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/767/mocao_03_2022.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO PASSAMENTO DO Sr. DACI CARVALHO COSTA.</t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/768/mocao_04_2022.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/768/mocao_04_2022.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO PASSAMENTO DA Sra. MARIA JULIETA SÉRGIO.</t>
   </si>
   <si>
     <t>783</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/783/mocao_pesar_5_2022.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/783/mocao_pesar_5_2022.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO PASSAMENTO DA Sra. MARIA APARECIDA DA MOTA.</t>
   </si>
   <si>
     <t>793</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/793/mocao_pesar_06_2022.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/793/mocao_pesar_06_2022.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO PASSAMENTO DO JOVEM BRUNO GRACIANO PAIXÃO.</t>
   </si>
   <si>
     <t>794</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/794/mocao_aplauso_07_2022.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/794/mocao_aplauso_07_2022.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO AO Sr. PAULO ROBERTO CANTELMO SAMPAIO.</t>
   </si>
   <si>
     <t>795</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/795/mocao_aplauso_08_2022.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/795/mocao_aplauso_08_2022.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO AO Sr. MÁRCIO DONIZETE DA SILVA.</t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/816/mocao_pesar_09_2022.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/816/mocao_pesar_09_2022.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO PASSAMENTO DA Sra. CARMEM LUCIA FERREIRA DA SILVA.</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/817/mocao_pesar_10_2022.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/817/mocao_pesar_10_2022.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO PASSAMENTO DO Sr. JOSÉ FORTUNATO.</t>
   </si>
   <si>
     <t>818</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/818/mocao_pesar_11_2022.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/818/mocao_pesar_11_2022.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO PASSAMENTO DO Sr. FRANCISCO BARBOSA DA SILVA.</t>
   </si>
   <si>
     <t>846</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/846/mocao_pesar_12_2022.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/846/mocao_pesar_12_2022.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO PASSAMENTO DA Sra. MARIA APARECIDA DA SILVA.</t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/847/mocao_aplauso_13_2022.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/847/mocao_aplauso_13_2022.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO AO Sr. ANTONIO CARLOS RODRIGUES.</t>
   </si>
   <si>
     <t>848</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/848/mocao_aplauso_14_2022.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/848/mocao_aplauso_14_2022.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO AO PROFESSOR DOUTOR MAURO REIS LEMES COUTINHO.</t>
   </si>
   <si>
     <t>853</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/853/mocao_pesar__15_2022.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/853/mocao_pesar__15_2022.pdf</t>
   </si>
   <si>
     <t>MOÇÃO PESAR PELO PASSAMENTO DO Sr. JOÃO FERREIRA AMORIM.</t>
   </si>
   <si>
     <t>854</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/854/mocao_16_2022.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/854/mocao_16_2022.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO PASSAMENTO DA JOVEM RAFAELA DE FÁTIMA SINVAL DOS SANTOS.</t>
   </si>
   <si>
     <t>856</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/856/mocao_17_2022.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/856/mocao_17_2022.pdf</t>
   </si>
   <si>
     <t>MOÇÃO PESAR PELO PASSAMENTO DA Sra. FELICIDADE DE ALMEIDA ELIAS.</t>
   </si>
   <si>
     <t>868</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/868/mocao_18_2022.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/868/mocao_18_2022.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO PASSAMENTO DO Sr. CARLOS PERES.</t>
   </si>
   <si>
     <t>869</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/869/mocao_19_2022.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/869/mocao_19_2022.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO PASSAMENTO DO Sr. JOÃO DA SILVA JORGE.</t>
   </si>
   <si>
     <t>870</t>
   </si>
   <si>
     <t>Ninho, Adriano Coutinho, Cesar Coruja, Edinho da Van, Ferreira, João Pedro, Mi da Serra, Naldinho Graciano, Silvestre</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/870/mocao_20_2022.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/870/mocao_20_2022.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO PASSAMENTO DA Sra. ANA PEIXOTO ALVES SIQUEIRA.</t>
   </si>
   <si>
     <t>875</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/875/mocao-21-2022_pesar.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/875/mocao-21-2022_pesar.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO PASSAMENTO DO Sr. GERALDO BARBOSA DE OLIVEIRA.</t>
   </si>
   <si>
     <t>879</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/879/mocao_aplauso_22_2022.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/879/mocao_aplauso_22_2022.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO AO Sr. LUIZ AURÉLIO LOPES.</t>
   </si>
   <si>
     <t>880</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/880/mocao_aplauso_23_2022.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/880/mocao_aplauso_23_2022.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO AO MAJOR CLAUDIO YURI CHAVES DA SILVA.</t>
   </si>
   <si>
     <t>881</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/881/mocao_aplauso_24_2022.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/881/mocao_aplauso_24_2022.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO AOS NOVOS EMPREENDEDORES DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>914</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO PASSAMENTO DO Sr. HÉLIO GIUPPONE.</t>
   </si>
   <si>
     <t>919</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/919/mocao_pesar_26_2022_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/919/mocao_pesar_26_2022_2.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO PASSAMENTO DO Sr. SEBASTIÃO GRACIANO PAIXÃO.</t>
   </si>
   <si>
     <t>920</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/920/mocao_pesar_27_2022.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/920/mocao_pesar_27_2022.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO PASSAMENTO DO Sr. JOÃO FERREIRA PINTO.</t>
   </si>
   <si>
     <t>926</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/926/mocao-28-2022_pesar.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/926/mocao-28-2022_pesar.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO PASSAMENTO DO JOVEM KAUAN ALEXANDRE GUEDES.</t>
   </si>
   <si>
     <t>927</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/927/mocao_29_2022.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/927/mocao_29_2022.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO AO IGOR GRANDCHAMP.</t>
   </si>
   <si>
     <t>958</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/958/mocao_30_2022.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/958/mocao_30_2022.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO PASSAMENTO DA Sra. EDNA CAVALCANTE MACHADO FERREIRA.</t>
   </si>
   <si>
     <t>959</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/959/mocao_apoio_31_20222.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/959/mocao_apoio_31_20222.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO À MANUTENÇÃO DA EMPRESA BRASILEIRA DE CORREIOS E TELÉGRAFOS COMO EMPRESA PÚBLICA.</t>
   </si>
   <si>
     <t>966</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/966/mocao_aplauso_32_2022.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/966/mocao_aplauso_32_2022.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DO APLAUSO AO Sr. CARMINDO BREGALDA ARAÚJO.</t>
   </si>
   <si>
     <t>872</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
     <t>Razões do Veto</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/872/veto_pll_02_2022.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/872/veto_pll_02_2022.pdf</t>
   </si>
   <si>
     <t>VETO AO PROJETO DE LEI LEGISLATIVO Nº 02/2022 DE 14 DE ABRIL DE 2022.</t>
   </si>
   <si>
     <t>873</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/873/veto_pll_05_2022.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/873/veto_pll_05_2022.pdf</t>
   </si>
   <si>
     <t>VETO AO PROJETO DE LEI LEGISLATIVO Nº 05/2022 DE 13 DE MAIO DE 2022.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2722,68 +2722,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/734/ple_01_2022.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/756/ple_02_2022.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/757/ple_03_2022.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/758/ple_04_2022.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/759/ple_05_2022.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/778/ple_06_2022.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/785/ple_07_2022.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/797/ple_08_2022.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/806/ple_09_2022.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/807/ple_10_2022.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/808/ple_11_2022.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/819/ple_13_2022.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/857/ple_14_2022.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/858/ple_15_2022.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/860/ple_16_2022.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/876/ple_17_2022.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/888/ple_18_2022.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/894/ple_19_2022.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/900/ple_20_2022.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/903/ple_21_2022.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/942/ple_22_2022.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/972/ple_23_2022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/973/ple_24_2022.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/859/ples_1_2022.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/901/ples_2_2022.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/954/ples_21_2022.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/971/ples_4_2022.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/786/plce_01_2022.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/862/plce_02_2022.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/895/plce_03_2022.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/897/plce_04_2022.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/955/plce_05_2022.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/964/plce_06_2022.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/803/plcse_01_2022.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/916/plces_02_2022.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/917/plces_03_2022.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/965/plces_05_2022.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/770/emenda_01_2022.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/921/emenda_01_ple_18_2022.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/796/pll_01_2022.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/798/pll_02_2022.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/805/pll_03_2022.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/821/pll_05_2022.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/822/pll_06_2022.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/850/pll_07_2022.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/952/pll_08_2022.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/851/plls_02_2022.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/849/pdl_01_2022.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/874/pdl_02_2022.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/915/pdl_3_2022.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/928/pdl_04_2022_3.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/929/pdl_05_2022_3.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/930/pdl_06_2022_2.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/931/pdl_07_2022.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/932/pdl_08_2022.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/933/pdl_09_2022.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/934/pdl_10_2022_2.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/935/pdl_11_2022_2.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/936/pdl_12_2022_2.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/937/pdl_13_2022_2.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/938/pdl_14_2022_2.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/939/pdl_15_2022_2.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/940/pdl_16_2022_2.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/949/pdl_17_2022.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/733/resolucao-01-2022.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/877/pr_02_2022.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/744/requerimento_01_2022.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/745/requerimento_02_2022.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/746/requerimento_03_2022.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/747/requerimento_04_2022.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/748/requerimento_05_2022.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/749/requerimento_06_2022.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/750/requerimento_07__2022.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/752/requerimento_08_2022.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/753/requerimento_09_2022.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/763/requerimento_10_2022.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/764/requerimento_11_2022.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/776/requerimento_12_2022.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/790/requerimento_13_2022.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/791/requerimento_14_2022.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/792/requerimento_15_2022.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/812/requerimento_16_2022.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/825/requerimento_17_2022.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/826/requerimento_18_2022.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/827/requerimento_19_2022.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/828/requerimento_20_2022.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/829/requerimento_21_2022.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/843/requerimento_22_2022.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/844/requerimento_23_2022.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/845/requerimento_24_2022.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2021/590/requerimento_24_2021.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/855/requerimento_26_2022.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/871/requerimento_27_2022.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/882/requerimento_28_2022.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/883/requerimento_29_2022.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/892/requerimento_30_2022.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/893/requerimento_31_2022.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/908/resposta_32_2022.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/910/requerimento_34_2022.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/911/requerimento_35_2022.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/912/requerimento_36_2022.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/913/requerimento_37_2022.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/956/requerimento_38_2022.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/957/requerimento_39_2022.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/967/requerimento_402022.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/735/indicacao_01_2022.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/736/indicacao_02_2022.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/737/indicacao_03_2022.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/738/indicacao_04_2022.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/739/indicacao_05_2022.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/740/indicacao_06_2022.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/741/indicacao_07_2022.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/742/indicacao_08_2022.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/743/indicacao_09_2022.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/760/indicacao_10_2022.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/761/indicacao_11_2022.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/762/indicacao_12_2022.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/769/indicacao13_2022.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/771/indicacao_14_2022.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/772/inidicacao_15_2022.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/773/indicacao_16_2022.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/774/indicacao_17_2022.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/775/indicacao_18_2022.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/777/indicacao_19_2022.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/780/indicacao_21_2022.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/781/indicacao_22_2022.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/782/indicacao_23_2022.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/784/indicacao_24_2022.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/788/indicacao_25_2022.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/789/indicacao_26_2022.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/799/indicacao_27_2022.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/800/indicacao_28_2022.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/801/indicacao_29_2022.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/804/indicacao_30_2022.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/810/indicacao_31_2022.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/811/indicacao_32_2022.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/813/indicacao_33_2022.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/814/indicacao_34_2022.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/815/indicacao_35_2022.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/823/indicacao_36_2022.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/824/indicacao_37_2022.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/830/indicacao_38_2022.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/831/indicacao_39_2022.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/832/indicacao_40_2022.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/834/indicacao_42_2022.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/835/indicacao_43_2022.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/836/indicacao_44_2022.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/837/indicacao_45_2022.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/839/indicacao_47_2022.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/840/indicacao_48_2022.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/841/indicacao_49_2022.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/842/indicacao_50_2022.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/852/indicacao_51_2022.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/863/indicacao_52_2022.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/864/indicacao_53_2022.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/865/indicacao_54_2022.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/866/indicacao_55_2022.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/867/indicacao_56_2022.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/884/indicacao_57_2022.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/885/indicacao_58_2022.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/886/indicacao_59_2022.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/889/indicacao_60_2022.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/890/indicacao_61_2022.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/891/indicacao_62_2022.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/898/indicacao_63_2022.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/899/indicacao_64_2022.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/904/indicacao_65_2022.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/905/indicacao_66_2022.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/906/indicacao_67_2022.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/907/indicacao_68_2022.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/918/indicacao_69_2022.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/922/indicacao_70_2022.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/923/indicacao_71_2022.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/924/indicacao_72_2022.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/925/indicacao_73_2022.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/960/indicacao_75_2022.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/961/indicacao_76_2022.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/962/indicacao_77_2022.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/963/indicacao_78_2022.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/968/indicacao_79_2022.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/969/indicacao_80_2022.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/970/indicacao_81_2022.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/765/mocao_01_2022.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/766/mocao_02_2022.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/767/mocao_03_2022.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/768/mocao_04_2022.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/783/mocao_pesar_5_2022.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/793/mocao_pesar_06_2022.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/794/mocao_aplauso_07_2022.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/795/mocao_aplauso_08_2022.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/816/mocao_pesar_09_2022.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/817/mocao_pesar_10_2022.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/818/mocao_pesar_11_2022.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/846/mocao_pesar_12_2022.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/847/mocao_aplauso_13_2022.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/848/mocao_aplauso_14_2022.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/853/mocao_pesar__15_2022.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/854/mocao_16_2022.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/856/mocao_17_2022.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/868/mocao_18_2022.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/869/mocao_19_2022.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/870/mocao_20_2022.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/875/mocao-21-2022_pesar.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/879/mocao_aplauso_22_2022.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/880/mocao_aplauso_23_2022.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/881/mocao_aplauso_24_2022.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/919/mocao_pesar_26_2022_2.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/920/mocao_pesar_27_2022.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/926/mocao-28-2022_pesar.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/927/mocao_29_2022.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/958/mocao_30_2022.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/959/mocao_apoio_31_20222.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/966/mocao_aplauso_32_2022.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/872/veto_pll_02_2022.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/873/veto_pll_05_2022.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/734/ple_01_2022.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/756/ple_02_2022.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/757/ple_03_2022.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/758/ple_04_2022.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/759/ple_05_2022.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/778/ple_06_2022.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/785/ple_07_2022.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/797/ple_08_2022.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/806/ple_09_2022.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/807/ple_10_2022.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/808/ple_11_2022.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/819/ple_13_2022.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/857/ple_14_2022.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/858/ple_15_2022.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/860/ple_16_2022.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/876/ple_17_2022.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/888/ple_18_2022.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/894/ple_19_2022.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/900/ple_20_2022.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/903/ple_21_2022.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/942/ple_22_2022.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/972/ple_23_2022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/973/ple_24_2022.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/859/ples_1_2022.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/901/ples_2_2022.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/954/ples_21_2022.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/971/ples_4_2022.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/786/plce_01_2022.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/862/plce_02_2022.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/895/plce_03_2022.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/897/plce_04_2022.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/955/plce_05_2022.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/964/plce_06_2022.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/803/plcse_01_2022.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/916/plces_02_2022.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/917/plces_03_2022.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/965/plces_05_2022.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/770/emenda_01_2022.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/921/emenda_01_ple_18_2022.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/796/pll_01_2022.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/798/pll_02_2022.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/805/pll_03_2022.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/821/pll_05_2022.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/822/pll_06_2022.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/850/pll_07_2022.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/952/pll_08_2022.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/851/plls_02_2022.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/849/pdl_01_2022.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/874/pdl_02_2022.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/915/pdl_3_2022.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/928/pdl_04_2022_3.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/929/pdl_05_2022_3.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/930/pdl_06_2022_2.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/931/pdl_07_2022.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/932/pdl_08_2022.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/933/pdl_09_2022.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/934/pdl_10_2022_2.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/935/pdl_11_2022_2.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/936/pdl_12_2022_2.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/937/pdl_13_2022_2.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/938/pdl_14_2022_2.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/939/pdl_15_2022_2.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/940/pdl_16_2022_2.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/949/pdl_17_2022.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/733/resolucao-01-2022.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/877/pr_02_2022.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/744/requerimento_01_2022.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/745/requerimento_02_2022.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/746/requerimento_03_2022.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/747/requerimento_04_2022.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/748/requerimento_05_2022.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/749/requerimento_06_2022.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/750/requerimento_07__2022.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/752/requerimento_08_2022.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/753/requerimento_09_2022.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/763/requerimento_10_2022.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/764/requerimento_11_2022.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/776/requerimento_12_2022.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/790/requerimento_13_2022.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/791/requerimento_14_2022.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/792/requerimento_15_2022.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/812/requerimento_16_2022.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/825/requerimento_17_2022.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/826/requerimento_18_2022.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/827/requerimento_19_2022.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/828/requerimento_20_2022.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/829/requerimento_21_2022.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/843/requerimento_22_2022.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/844/requerimento_23_2022.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/845/requerimento_24_2022.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2021/590/requerimento_24_2021.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/855/requerimento_26_2022.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/871/requerimento_27_2022.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/882/requerimento_28_2022.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/883/requerimento_29_2022.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/892/requerimento_30_2022.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/893/requerimento_31_2022.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/908/resposta_32_2022.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/910/requerimento_34_2022.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/911/requerimento_35_2022.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/912/requerimento_36_2022.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/913/requerimento_37_2022.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/956/requerimento_38_2022.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/957/requerimento_39_2022.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/967/requerimento_402022.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/735/indicacao_01_2022.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/736/indicacao_02_2022.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/737/indicacao_03_2022.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/738/indicacao_04_2022.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/739/indicacao_05_2022.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/740/indicacao_06_2022.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/741/indicacao_07_2022.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/742/indicacao_08_2022.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/743/indicacao_09_2022.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/760/indicacao_10_2022.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/761/indicacao_11_2022.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/762/indicacao_12_2022.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/769/indicacao13_2022.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/771/indicacao_14_2022.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/772/inidicacao_15_2022.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/773/indicacao_16_2022.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/774/indicacao_17_2022.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/775/indicacao_18_2022.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/777/indicacao_19_2022.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/780/indicacao_21_2022.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/781/indicacao_22_2022.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/782/indicacao_23_2022.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/784/indicacao_24_2022.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/788/indicacao_25_2022.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/789/indicacao_26_2022.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/799/indicacao_27_2022.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/800/indicacao_28_2022.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/801/indicacao_29_2022.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/804/indicacao_30_2022.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/810/indicacao_31_2022.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/811/indicacao_32_2022.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/813/indicacao_33_2022.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/814/indicacao_34_2022.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/815/indicacao_35_2022.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/823/indicacao_36_2022.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/824/indicacao_37_2022.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/830/indicacao_38_2022.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/831/indicacao_39_2022.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/832/indicacao_40_2022.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/834/indicacao_42_2022.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/835/indicacao_43_2022.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/836/indicacao_44_2022.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/837/indicacao_45_2022.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/839/indicacao_47_2022.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/840/indicacao_48_2022.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/841/indicacao_49_2022.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/842/indicacao_50_2022.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/852/indicacao_51_2022.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/863/indicacao_52_2022.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/864/indicacao_53_2022.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/865/indicacao_54_2022.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/866/indicacao_55_2022.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/867/indicacao_56_2022.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/884/indicacao_57_2022.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/885/indicacao_58_2022.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/886/indicacao_59_2022.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/889/indicacao_60_2022.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/890/indicacao_61_2022.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/891/indicacao_62_2022.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/898/indicacao_63_2022.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/899/indicacao_64_2022.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/904/indicacao_65_2022.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/905/indicacao_66_2022.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/906/indicacao_67_2022.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/907/indicacao_68_2022.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/918/indicacao_69_2022.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/922/indicacao_70_2022.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/923/indicacao_71_2022.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/924/indicacao_72_2022.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/925/indicacao_73_2022.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/960/indicacao_75_2022.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/961/indicacao_76_2022.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/962/indicacao_77_2022.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/963/indicacao_78_2022.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/968/indicacao_79_2022.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/969/indicacao_80_2022.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/970/indicacao_81_2022.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/765/mocao_01_2022.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/766/mocao_02_2022.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/767/mocao_03_2022.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/768/mocao_04_2022.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/783/mocao_pesar_5_2022.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/793/mocao_pesar_06_2022.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/794/mocao_aplauso_07_2022.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/795/mocao_aplauso_08_2022.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/816/mocao_pesar_09_2022.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/817/mocao_pesar_10_2022.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/818/mocao_pesar_11_2022.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/846/mocao_pesar_12_2022.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/847/mocao_aplauso_13_2022.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/848/mocao_aplauso_14_2022.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/853/mocao_pesar__15_2022.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/854/mocao_16_2022.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/856/mocao_17_2022.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/868/mocao_18_2022.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/869/mocao_19_2022.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/870/mocao_20_2022.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/875/mocao-21-2022_pesar.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/879/mocao_aplauso_22_2022.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/880/mocao_aplauso_23_2022.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/881/mocao_aplauso_24_2022.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/919/mocao_pesar_26_2022_2.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/920/mocao_pesar_27_2022.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/926/mocao-28-2022_pesar.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/927/mocao_29_2022.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/958/mocao_30_2022.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/959/mocao_apoio_31_20222.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/966/mocao_aplauso_32_2022.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/872/veto_pll_02_2022.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2022/873/veto_pll_05_2022.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H226"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="104.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="94.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="93.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>