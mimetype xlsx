--- v0 (2026-01-23)
+++ v1 (2026-04-20)
@@ -54,729 +54,729 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei Executivo</t>
   </si>
   <si>
     <t>Executivo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/450/ple_01_2020.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/450/ple_01_2020.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A APLICAÇÃO DAS DISPOSIÇÕES CONSTANTES NO ARTIGO 37, INCISO X, DA CONSTITUIÇÃO FEDERAL, RELATIVAMENTE À REMUNERAÇÃO DOS SERVIDORES DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL DE AREIAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/451/ple_02_2020.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/451/ple_02_2020.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ESPECIAL À LEI ORÇAMENTÁRIA ANUAL DO MUNICÍPIO DE AREIAS PARA O EXERCÍCIO DE 2020.</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/452/ple_03_2020.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/452/ple_03_2020.pdf</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/459/ple_4_2020.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/459/ple_4_2020.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE INSTITUIÇÃO DO SERVIÇO DE INSPEÇÃO MUNICIPAL - S.I.M. NO MUNICÍPIO DE AREIAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/460/ple_05_2020.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/460/ple_05_2020.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONTRATAR OPERAÇÃO DE CRÉDITO COM O BANCO DO BRASIL S.A., E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/477/pl_6_2020.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/477/pl_6_2020.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A CELEBRAR CONVÉNIO COM MUNICÍPIO DE QUELUZ/SP, PARA A REALIZAÇÃO DE SERVIÇOS AGRÍCOLAS, NA LOCALIDADE QUE MENCIONA.</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/487/ple_8_2020.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/487/ple_8_2020.pdf</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/492/ple_9_2020.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/492/ple_9_2020.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O SISTEMA ÚNICO DE ASSISTÊNCIA SOCIAL DO MUNICÍPIO DE AREIAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/498/ple_10_2020.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/498/ple_10_2020.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO SUPLEMENTAR NA LEI ORÇAMENTÁRIA ANUAL E ALTERAÇÕES NO PLANO PLURIANUAL - PPA E NA LEI DE DIRETRIZES ORÇAMENTÁRIAS.</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/499/ple_11_2020.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/499/ple_11_2020.pdf</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/515/ple_13_2020.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/515/ple_13_2020.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO SUPLEMENTAR NA LEI ORÇAMENTARIA ANUAL E ALTERAÇÕES NO PLANO PLURIANUAL - PPA E NA LEI DE DIRETRIZES ORÇAMENTARIAS - LDO NO EXERCÍCIO DE 2020.</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
     <t>PLCE</t>
   </si>
   <si>
     <t>Proj. Lei Complementar Executivo</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/466/plce_1_2020.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/466/plce_1_2020.pdf</t>
   </si>
   <si>
     <t>CONCEDE PISO SALARIAL AOS PROFESSORES DA REDE MUNICIPAL DE AREIAS.</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/467/plce_2_2020.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/467/plce_2_2020.pdf</t>
   </si>
   <si>
     <t>CRIA GRATIFICAÇÃO - ANUÊNIO AOS SERVIDORES PÚBLICOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/491/plce_3_2020.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/491/plce_3_2020.pdf</t>
   </si>
   <si>
     <t>REVOGA LEI MUNICIPAL COMPLEMENTAR Nº 16 DE 26 DE SETEMBRO DE 2017 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
     <t>PLCES</t>
   </si>
   <si>
     <t>Proj. Lei Compl. Exec. Substitutivo</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/473/plce_1_2020.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/473/plce_1_2020.pdf</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo</t>
   </si>
   <si>
     <t>Cesar Coruja, Naldinho Graciano</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/453/pll_01_2020.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/453/pll_01_2020.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REVISÃO GERAL ANUAL AOS SERVIDORES DO PODER LEGISLATIVO DO MUNICÍPIO DE AREIAS/SP.</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/500/pll_2_2020.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/500/pll_2_2020.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A FIXAÇÃO DA REMUNERAÇÃO DOAS AGENTES POLÍTICOS DO PODER EXECUTIVO DO MUNICÍPIO DE AREIAS/SP, PARA O MANDATO DE 01/01/2021 A 31/12/2024.</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
     <t>PLCL</t>
   </si>
   <si>
     <t>Proj. Lei Complementar Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/485/plcl_1_2020.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/485/plcl_1_2020.pdf</t>
   </si>
   <si>
     <t>REVOGA O ART. 36, DA LEI MUNICIPAL Nº 1.230/2015 E ART. 29, DA LEI MUNICIPAL Nº 1.124/2010.</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Comissão de Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/486/pdl_1_2020.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/486/pdl_1_2020.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A APROVAÇÃO DAS CONTAS PÚBLICAS DA PREFEITURA MUNICIPAL DE AREIAS, REFERENTES AO EXERCÍCIO FINANCEIRO DE 2017.</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/506/pre_1_2020.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/506/pre_1_2020.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A FIXAÇÃO DA REMUNERAÇÃO DOS AGENTES POLÍTICOS DO PODER LEGISLATIVO DE AREIAS, PARA A LEGISLATURA D 2021 A 2024.</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Silvestre</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/457/requerimento_1_2020.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/457/requerimento_1_2020.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÃO REFERENTE AO VEÍCULO SPRINTER PLACA ILX 8858.</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/458/requerimento_2_2020.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/458/requerimento_2_2020.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÃO REFERENTE A UMA VAN ALUGADA PARA O SETOR DA SAÚDE.</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/462/requerimento_3_2020.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/462/requerimento_3_2020.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÃO REFERENTE AO PAGAMENTO DE MULTA À CETESB.</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/468/requerimento_4_2020.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/468/requerimento_4_2020.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÃO REFERENTE AO NÃO PAGAMENTO DE DIÁRIAS AOS MOTORISTAS QUE NÃO TRABALHAM NO SETOR DA SAÚDE.</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/469/requerimento_5_2020.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/469/requerimento_5_2020.pdf</t>
   </si>
   <si>
     <t>REQUER CÓPIA COMPLETA DO PROCESSO DE LICITAÇÃO OU DISPENSA, NOTAS DE EMPENHOS E FISCAIS RELATIVO À CONTRATAÇÃO DE SERVIÇOS DA EMPRESA MANDELA SOLUÇÕES EIRELI.</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/470/requerimento_6_2020.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/470/requerimento_6_2020.pdf</t>
   </si>
   <si>
     <t>REQUER CÓPIA DA LICITAÇÃO, NOTAS FISCAIS, EMPENHOS E FISCAIS PARA REFORMA DO PORTÃO DA EMEF JÚLIO CÉSAR DA COSTA SAMPAIO FILHO.</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Silvestre, Wagner da Cidinha</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/474/requerimento_7_2020.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/474/requerimento_7_2020.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO QUE INFORME O MOTIVO DA LIQUIDAÇÃO DO EMPENHO Nº 1289, NO VALOR 67.542,65 PARA A EMPRESA CONSTRUTORA BOTELHOS LTDA.</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/475/requerimento_8_2020.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/475/requerimento_8_2020.pdf</t>
   </si>
   <si>
     <t>REQUER EM REITERAÇÃO AO REQUERIMENTO Nº 03/2020, QUE ENVIE CÓPIA DO AIIPM Nº 03001646, APLICADO PELA CETESBP.</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/476/requerimento_9_2020.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/476/requerimento_9_2020.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÃO DOS VALORES RECEBIDOS NOS ANOS DE 2017, 2018 E 2019.</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
     <t>Wagner da Cidinha</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/478/requerimento_10_2020.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/478/requerimento_10_2020.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÃO REFERENTE A EMENDAS IMPOSITIVAS DESTINADAS AO MUNICÍPIO NO VALOR DE R$ 100 MIL E 150 MIL DO DEPUTADO ESTAVAM GALVÃO.</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
     <t>Mi da Serra</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/479/requerimento_11_2020.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/479/requerimento_11_2020.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÃO REFERENTE A UMA VAN 15 LUGARES CONFORME PROJETO Nº 02/2020.</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/480/requerimento_12_2020.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/480/requerimento_12_2020.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÃO SOBRE A DESPESA COM COMPRA DE MATERIAIS, INSUMOS E CONTRATAÇÕES DE SERVIÇOS PARA ENFRENTAMENTO DO COVID 19.</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/482/requerimento_13_2020.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/482/requerimento_13_2020.pdf</t>
   </si>
   <si>
     <t>REQUER CÓPIA DO CONTRATO COM O BANCO DO BRASIL S.A. CONFORME LEI Nº 1.331/2020.</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/483/requerimento_14_2020.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/483/requerimento_14_2020.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES QUANTO A OBRA DA PRAÇA THEODORICO RIBEIRO COUTINHO.</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/484/requerimento_15_2020.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/484/requerimento_15_2020.pdf</t>
   </si>
   <si>
     <t>REQUER CÓPIA DA FOLHA DE PAGAMENTO REFERENTE AOS MESES DE MARÇO E ABRIL DE 2020.</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/488/requerimento_16_2020.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/488/requerimento_16_2020.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES EM RELAÇÃO AO MICRO-ÔNIBUS, PLACAS EHE 9252, DA FROTA DA MUNICIPALIDADE.</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/493/requerimento_17_2020.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/493/requerimento_17_2020.pdf</t>
   </si>
   <si>
     <t>REQUER CÓPIAS DOS PROCESSOS DE DESPESA REFERENTES AOS SEGUINTES EMPENHOS 1900, 1901 E 1902 DO EXECÍCIO DE 2020.</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/494/requerimento_18_2020.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/494/requerimento_18_2020.pdf</t>
   </si>
   <si>
     <t>REQUER CÓPIA DOS PROCESSOS COMPLETOS DE DESPESA REFERENTES AOS SEGUINTES EMPENHOS 1905,2320, 2556 E 2697.</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/495/requerimento_19_2020.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/495/requerimento_19_2020.pdf</t>
   </si>
   <si>
     <t>REQUER CÓPIA COMPLETA DOS PROCESSOS DE DESPESA REFERENTES AOS SEGUINTES EMPENHOS 185, 234, 656, 767, 1016, 1097, 1566, 1625, 1827, 1874, 1970, 2016, 2191, 2192, 2339, 2566, 2580, 2664, 2665 E 2698 E TODOS DO EXERCÍCIO DE 2020.</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/504/requerimento_20_2020.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/504/requerimento_20_2020.pdf</t>
   </si>
   <si>
     <t>REQUER CÓPIAS DOS PROCESSOS COMPLETOS DE DESPESAS REFERENTES AOS SEGUINTES EMPENHOS 2593, 2705, 3062, 3143 e 3144, TODOS DO EXERCÍCIO DE 2020.</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/505/requerimento_21_2020.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/505/requerimento_21_2020.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÃO REFERENTE A EMENDA IMPOSITIVA DESTINADA AO MUNICÍPIO DO DEPUTADO ESTEVAM GALVÃO.</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/508/requerimento_22_2020.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/508/requerimento_22_2020.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL QUE INFORME OS VALORES DE RESTO À PAGAR AINDA SEM PAGAMENTO DOS EXERCÍCIOS FINANCEIROS DE 2017, 2018 E 2019, REMETENDO A RESPECTIVA RELAÇÃO DOS CREDORES.</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/509/requerimento_23_2020.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/509/requerimento_23_2020.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL QUE INFORME OS VALORES E BENEFICIÁRIOS DOS PRECATÓRIOS INSCRITOS NESTA PREFEITURA ATÉ A PRESENTE DATA.</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>Naldinho Graciano</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/510/requerimento_24_2020.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/510/requerimento_24_2020.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL QUE INFORME O ANO DO TRATOR 283 E O QUE FOI FEITO COM A LAMINA DO MESMO.</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/511/requerimento_25_2020.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/511/requerimento_25_2020.pdf</t>
   </si>
   <si>
     <t>REQUER CÓPIA COMPLETA DE DESPESA REFERENTE AO FORNECEDOR DE TONERS E CARTUCHOS HILDO HENRIQUE GOMES PEREIRA, NO EXERCÍCIO DE 2020.</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/512/requerimento_26_2020.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/512/requerimento_26_2020.pdf</t>
   </si>
   <si>
     <t>REQUER O MOTIVO PELO QUAL O PARCELAMENTO DAS DIVIDAS COM INSS NÃO ESTÁ SENDO CUMPRIDO NA INTEGRALIDADE, QUAIS AS SANÇÕES PARA O INADIMPLEMENTO, QUAIS PARCELAS FORAM PAGAS COM ATRASO, QUAIS AINDA NÃO FORAM QUITADAS, QUAL O VALOR E SE HÁ PREVISÃO PARA PAGAMENTO.</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>Wagner da Cidinha, Silvestre</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/514/requerimento_27_2020.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/514/requerimento_27_2020.pdf</t>
   </si>
   <si>
     <t>REQUER RELAÇÃO DE TODOS OS CONTRATOS DE PRESTAÇÃO DE SERVIÇOS CELEBRADOS PELO MUNICÍPIO DESDE 01/07/2020 E RELAÇÃO DE TODOS OS CONTRATOS DE TRABALHO REINCIDIDOS DESDE 01/07/2020.</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/455/indicacao_1_2020.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/455/indicacao_1_2020.pdf</t>
   </si>
   <si>
     <t>INDICA PROVIDÊNCIAS URGENTES QUANTO AO AFUNDAMENTO DO QUINTAL DO CRAS.</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
     <t>Ninho</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/456/indicacao_2_2020.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/456/indicacao_2_2020.pdf</t>
   </si>
   <si>
     <t>INDICA PROFISSIONAL DE PSICOLOGIA NAS ESCOLAS MUNICIPAIS.</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/461/indicacao_3_2020.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/461/indicacao_3_2020.pdf</t>
   </si>
   <si>
     <t>INDICA A VIABILIDADE DE REAJUSTE NO CARTÃO ALIMENTAÇÃO DOS FUNCIONÁRIOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/463/indicacao_4_2019.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/463/indicacao_4_2019.pdf</t>
   </si>
   <si>
     <t>INDICA A CONSTRUÇÃO ACESSIBILIDADE NA PRAÇA SENHOR BOM JESUS.</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/472/indicacao_5_2020.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/472/indicacao_5_2020.pdf</t>
   </si>
   <si>
     <t>INDICA SEJA UTILIZADO CARRO FUMACÊ NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/496/indicacao_6_2020.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/496/indicacao_6_2020.pdf</t>
   </si>
   <si>
     <t>INDICA AQUISIÇÃO DE UNIFORMES AOS FUNCIONÁRIOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/501/indicacao_7_2020.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/501/indicacao_7_2020.pdf</t>
   </si>
   <si>
     <t>INDICA CONSTRUÇÃO DE REDUTOR DE VELOCIDADE NA ESTRADA DA VARGINHA.</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/454/mocao_aplauso_1_2020.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/454/mocao_aplauso_1_2020.pdf</t>
   </si>
   <si>
     <t>EXTERNAR OS SINCEROS APLAUSOS AO PROJETO "MULHERES DE FIBRAS".</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/464/mocao_aplauso_2_2020.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/464/mocao_aplauso_2_2020.pdf</t>
   </si>
   <si>
     <t>EXTERNAR OS SINCEROS APLAUSOS AO SECRETARIO DE ESPORTES, LAZER E EVENTOS, Sr. RAFAEL ALEXANDRE MACHADO FAUSTINO.</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/465/mocao_aplauso_3_2020.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/465/mocao_aplauso_3_2020.pdf</t>
   </si>
   <si>
     <t>EXTERNAR OS SINCEROS APLAUSOS AO Sr. EDSON DOS SANTOS.</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/471/mocao_aplauso_4_2020.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/471/mocao_aplauso_4_2020.pdf</t>
   </si>
   <si>
     <t>EXTERNAR OS SINCEROS APLAUSOS AOS ALUNOS GERALDO JUNIOR DE SOUZA MAXIMILIANO E VIKTÓRIA DE SOUZA GRACIANO, PELA CONQUISTA DE BOLSAS DE ESTUDOS, CUSTEADA PELA MUNICIPALIDADE.</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/497/mocao_apaluso_5_2020.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/497/mocao_apaluso_5_2020.pdf</t>
   </si>
   <si>
     <t>EXTERNAR OS SINCEROS APLAUSOS AOS ORGANIZADORES DA FEIRA DA ROÇA.</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/503/mocao_pesar_6_2020.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/503/mocao_pesar_6_2020.pdf</t>
   </si>
   <si>
     <t>EXTERNAR OS SINCEROS PESAR PELO PASSAMENTO Sr. SEBASTIÃO LEODORO FILHO.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1083,68 +1083,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/450/ple_01_2020.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/451/ple_02_2020.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/452/ple_03_2020.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/459/ple_4_2020.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/460/ple_05_2020.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/477/pl_6_2020.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/487/ple_8_2020.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/492/ple_9_2020.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/498/ple_10_2020.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/499/ple_11_2020.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/515/ple_13_2020.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/466/plce_1_2020.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/467/plce_2_2020.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/491/plce_3_2020.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/473/plce_1_2020.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/453/pll_01_2020.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/500/pll_2_2020.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/485/plcl_1_2020.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/486/pdl_1_2020.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/506/pre_1_2020.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/457/requerimento_1_2020.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/458/requerimento_2_2020.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/462/requerimento_3_2020.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/468/requerimento_4_2020.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/469/requerimento_5_2020.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/470/requerimento_6_2020.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/474/requerimento_7_2020.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/475/requerimento_8_2020.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/476/requerimento_9_2020.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/478/requerimento_10_2020.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/479/requerimento_11_2020.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/480/requerimento_12_2020.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/482/requerimento_13_2020.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/483/requerimento_14_2020.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/484/requerimento_15_2020.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/488/requerimento_16_2020.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/493/requerimento_17_2020.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/494/requerimento_18_2020.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/495/requerimento_19_2020.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/504/requerimento_20_2020.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/505/requerimento_21_2020.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/508/requerimento_22_2020.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/509/requerimento_23_2020.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/510/requerimento_24_2020.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/511/requerimento_25_2020.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/512/requerimento_26_2020.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/514/requerimento_27_2020.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/455/indicacao_1_2020.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/456/indicacao_2_2020.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/461/indicacao_3_2020.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/463/indicacao_4_2019.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/472/indicacao_5_2020.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/496/indicacao_6_2020.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/501/indicacao_7_2020.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/454/mocao_aplauso_1_2020.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/464/mocao_aplauso_2_2020.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/465/mocao_aplauso_3_2020.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/471/mocao_aplauso_4_2020.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/497/mocao_apaluso_5_2020.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/503/mocao_pesar_6_2020.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/450/ple_01_2020.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/451/ple_02_2020.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/452/ple_03_2020.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/459/ple_4_2020.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/460/ple_05_2020.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/477/pl_6_2020.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/487/ple_8_2020.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/492/ple_9_2020.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/498/ple_10_2020.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/499/ple_11_2020.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/515/ple_13_2020.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/466/plce_1_2020.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/467/plce_2_2020.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/491/plce_3_2020.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/473/plce_1_2020.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/453/pll_01_2020.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/500/pll_2_2020.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/485/plcl_1_2020.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/486/pdl_1_2020.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/506/pre_1_2020.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/457/requerimento_1_2020.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/458/requerimento_2_2020.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/462/requerimento_3_2020.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/468/requerimento_4_2020.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/469/requerimento_5_2020.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/470/requerimento_6_2020.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/474/requerimento_7_2020.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/475/requerimento_8_2020.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/476/requerimento_9_2020.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/478/requerimento_10_2020.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/479/requerimento_11_2020.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/480/requerimento_12_2020.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/482/requerimento_13_2020.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/483/requerimento_14_2020.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/484/requerimento_15_2020.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/488/requerimento_16_2020.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/493/requerimento_17_2020.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/494/requerimento_18_2020.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/495/requerimento_19_2020.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/504/requerimento_20_2020.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/505/requerimento_21_2020.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/508/requerimento_22_2020.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/509/requerimento_23_2020.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/510/requerimento_24_2020.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/511/requerimento_25_2020.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/512/requerimento_26_2020.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/514/requerimento_27_2020.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/455/indicacao_1_2020.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/456/indicacao_2_2020.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/461/indicacao_3_2020.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/463/indicacao_4_2019.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/472/indicacao_5_2020.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/496/indicacao_6_2020.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/501/indicacao_7_2020.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/454/mocao_aplauso_1_2020.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/464/mocao_aplauso_2_2020.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/465/mocao_aplauso_3_2020.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/471/mocao_aplauso_4_2020.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/497/mocao_apaluso_5_2020.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2020/503/mocao_pesar_6_2020.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H61"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="32.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="93.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="92.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>