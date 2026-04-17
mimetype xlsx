--- v0 (2026-01-15)
+++ v1 (2026-04-17)
@@ -54,1072 +54,1072 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei Executivo</t>
   </si>
   <si>
     <t>Executivo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/371/ple_01_2019.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/371/ple_01_2019.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A APLICAÇÃO DAS DISPOSIÇÕES CONSTANTES NO ARTIGO 37, INCISO X, DA CONSTITUIÇÃO FEDERAL, RELATIVAMENTE À REMUNERAÇÃO DOS SERVIDORES E AGENTES POLÍTICOS DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL DE AREIAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/382/ple_02_2019.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/382/ple_02_2019.pdf</t>
   </si>
   <si>
     <t>AUTORIZA CONCESSÃO DE DIREITO REAL DE USO DOS IMÓVEL DA MUNICIPALIDADE.</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/356/ple_03_2019.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/356/ple_03_2019.pdf</t>
   </si>
   <si>
     <t>ALTERA O  INCISO I DO ARTIGO 80 DA LEI MUNICIPAL N° 857/1997 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/357/ple_04_2019.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/357/ple_04_2019.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CELEBRAR CONVÊNIO COM FARMÁCIAS E DROGARIAS, DESTINADO AO FORNECIMENTO DE MEDICAMENTOS E PRODUTOS CORRELATOS AOS SERVIDORES DA PREFEITURA MUNICIPAL, MEDIANTE CONSIGNAÇÃO EM FOLHA DE PAGAMENTO.</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/358/ple_05_2019.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/358/ple_05_2019.pdf</t>
   </si>
   <si>
     <t>CRIA A BANDA MARCIAL MUNICIPAL DE AREIAS E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/374/ple_06_2019.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/374/ple_06_2019.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A SUBSIDIAR DESCONTO MENSAL DE PARCELAS DE PLANO DE ASSISTÊNCIA MÉDICA COMPLEMENTAR AOS SERVIDORES EFETIVOS.</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/397/ple_08_2019.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/397/ple_08_2019.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO SUPLEMENTAR NA LEI ORÇAMENTÁRIA ANUAL E ALTERAÇÕES NO PLANO PLURIANUAL - PPA E NA LEI DE DIRETRIZES ORÇAMENTÁRIAS - LDO NO EXERCÍCIO DE 2019.</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/404/ple_09_2019.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/404/ple_09_2019.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO AO EXECUTIVO MUNICIPAL PARA CELEBRAÇÃO DE TERMOS DE CONVÊNIO COM O MUNICÍPIO DE QUELUZ.</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/405/ple_10_2019.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/405/ple_10_2019.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA A CONCESSÃO DE DIÁRIAS PARA ALIMENTAÇÃO AOS SERVIDORES DO EXECUTIVO DO MUNICÍPIO DE AREIAS, OCUPANTES DOS_x000D_
 CARGOS DE MOTORISTA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/406/ple_11_2019_Zy9qb3B.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/406/ple_11_2019_Zy9qb3B.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO AO EXECUTIVO MUNICIPAL PARA CELEBRAÇÃO DE TERMO DE CONVÊNIO COM MUNICÍPIO  DE QUELUZ.</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/414/ple_12_2019.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/414/ple_12_2019.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE AREIAS/SP A CELEBRAR CONVÊNIO COM A ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS (APAE), DO MUNICÍPIO DE CRUZEIRO/SP E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/415/ple_13_2019.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/415/ple_13_2019.pdf</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/428/ple_15_2019.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/428/ple_15_2019.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PARCELAMENTO DE DÉBITOS DO MUNICÍPIO DE AREIAS PARA COM O INSTITUTO NACIONAL DE SEGURIDADE SOCIAL - INSS.</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/439/ple_16_2019.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/439/ple_16_2019.pdf</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/</t>
+    <t>http://sapl.areias.sp.leg.br/media/</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ARTIGO 1º DA LEI MUNICIPAL Nº 1.033 DE 22 DE AGOSTO DE 2007.</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/449/ple_18_2019.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/449/ple_18_2019.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ARTIGO 1º CAPUT DA LEI MUNICIPAL 1202 DE 19 DE FEVEREIRO DE 2014, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
     <t>PLCE</t>
   </si>
   <si>
     <t>Proj. Lei Complementar Executivo</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/355/pl_02.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/355/pl_02.pdf</t>
   </si>
   <si>
     <t>AUTORIZA CONCESSÃO DE DIREITO REAL DE USO DE IMÓVEL DA MUNICIPALIDADE.</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/386/documento_8.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/386/documento_8.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO AO PODER EXECUTIVO A EFETUAR A DESAFETAÇÃO E POSTERIOR ALIENAÇÃO DE IMÓVEIS QUE ESPECÍFICA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/395/documento_18.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/395/documento_18.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO AO CHEFE DO PODER EXECUTIVO A CONCEDER REAJUSTE DO PISO SALARIAL DOS AGENTES COMUNITÁRIOS DE SAÚDE E DOS AGENTES DE COMBATE ÀS ENDEMIAS E ADOTA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/398/pl_compl_05_2019.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/398/pl_compl_05_2019.pdf</t>
   </si>
   <si>
     <t>CRIA CARGO DE COMISSÃO JUNTO A LEI COMPLEMENTAR Nº 21 DE 10 DE MAIO DE 2018, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/438/emenda_ple_15_2019.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/438/emenda_ple_15_2019.pdf</t>
   </si>
   <si>
     <t>MODIFICA O ART. 1º DO PROJETO DE LEI Nº 15/2019.</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo</t>
   </si>
   <si>
     <t>Cesar Coruja, Naldinho Graciano</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/350/pll_1_2019.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/350/pll_1_2019.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REVISÃO GERAL ANUAL AOS SERVIDORES E AGENTES POLÍTICOS DO PODER LEGISLATIVO DO MUNICÍPIO DE AREIAS/SP.</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
     <t>Naldinho Graciano</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/430/pll_02_2019.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/430/pll_02_2019.pdf</t>
   </si>
   <si>
     <t>PROÍBE DESPESAS PÚBLICAS COM USO DE FOGOS DE ARTIFÍCIO COM ESTAMPIDO, NO MUNICÍPIO DE AREIAS.</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Adriano Coutinho</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/381/projeto_decreto_1_2019.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/381/projeto_decreto_1_2019.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO AREIENSE AO ILUSTRÍSSIMO SENHOR SEBASTIÃO DE SOUZA CAMARGO.</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Cesar Coruja</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/377/pr_1_2019.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/377/pr_1_2019.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER LEGISLATIVO A ADOTAR E CUSTEAR UNIFORME AOS SERVIDORES DA CÂMARA MUNICIPAL.</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/378/documento_38.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/378/documento_38.pdf</t>
   </si>
   <si>
     <t>REVOGA RESOLUÇÃO QUE MENCIONA.</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Silvestre</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/364/requerimento_01_2019.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/364/requerimento_01_2019.pdf</t>
   </si>
   <si>
     <t>REQUER QUE O EXECUTIVO MUNICIPAL INFORME POR QUAIS RAZÕES ESTÃO OCORRENDO OS ATRASOS NOS PAGAMENTOS DAS CONTRIBUIÇÕES PREVIDENCIÁRIAS (INSS) DOS SERVIDORES.</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/375/requerimento_02_2019.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/375/requerimento_02_2019.pdf</t>
   </si>
   <si>
     <t>REQUER QUE O EXMO. SR. PREFEITO REMETA A ESTE PODER LEGISLATIVO AS NOTAS FISCAIS QUE ACOMPANHAM OS SEGUINTES EMPENHOS EXPEDIDOS NO EXERCÍCIO FINANCEIRO DE 2019: 94,95,96,119,177,178,179,187,191,201,221,284,285,312,433,536,628,630,633,649,655,656,688,758,794,800 E 1243.</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/376/requerimento_03_2019.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/376/requerimento_03_2019.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXMO. SR. PREFEITO QUE REMETA A ESTE PODER LEGISLATIVO CÓPIA DE TODO O CONTEÚDO DO PREGÃO PRESENCIAL Nº 16/2018, INCLUINDO O CONTRATO CELEBRADO COM A EMPRESA VENCEDORA.</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/383/requerimento_04_2019.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/383/requerimento_04_2019.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXCELENTÍSSIMO SENHOR PREFEITO INFORMAÇÕES REFERENTES AO CONCURSO PÚBLICO - EDITAL Nº 01/2018.</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/399/requerimento_05_2019.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/399/requerimento_05_2019.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO QUE INFORME OS BENEFICIADOS COM PRÓTESES DENTARIAS E QUAIS OS PROFISSIONAIS QUE REALIZAM O ATENDIMENTO COM O RESPECTIVO REGISTRO PROFISSIONAL.</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/432/requerimento_06_2019.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/432/requerimento_06_2019.pdf</t>
   </si>
   <si>
     <t>REQUER RELAÇÃO DOS INSCRITOS NO PROGRAMA EMERGENCIAL DE AUXILIO DESEMPREGO - PEAD, LOCAL E HORÁRIO DE TRABALHO.</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/433/requerimento_07_2019.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/433/requerimento_07_2019.pdf</t>
   </si>
   <si>
     <t>REQUER RELAÇÃO CONTENDO CONTROLE DE SERVIÇOS, NOME DOS BENEFICIÁRIOS E VALORES AUFERIDOS COM O USO DOS MAQUINÁRIOS E CAMINHÕES.</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/434/requerimento_08_2019.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/434/requerimento_08_2019.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÃO SOBRE AS TELHAS, MADEIRAMENTO E PORTÃO DE FERRO DO GALPÃO DA PREFEITURA.</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/440/requerimento_09_2019.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/440/requerimento_09_2019.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES REFERENTE A PRAÇA DARCY  PAULINO DA SILVA.</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/352/indicacao_01_2019.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/352/indicacao_01_2019.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA TOMADA PROVIDÊNCIAS EM RELAÇÃO AOS VEÍCULOS DE PROPRIEDADE PARTICULAR NA GARAGEM DA PREFEITURA.</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/353/ind_02_2019.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/353/ind_02_2019.pdf</t>
   </si>
   <si>
     <t>INDICA PROVIDÊNCIAS EM RELAÇÃO AOS VEÍCULOS  PRÓXIMOS A CAIXA D'AGUA NA UBS.</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/354/indicacao_03_2019.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/354/indicacao_03_2019.pdf</t>
   </si>
   <si>
     <t>INDICA PROVIDÊNCIAS QUANTO AS CAMPAINHAS NOS LEITOS DA UBS.</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/360/indicacao_04_2019.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/360/indicacao_04_2019.pdf</t>
   </si>
   <si>
     <t>INDICA NOS TERMOS REGIMENTAIS A VIABILIDADE DO EXECUTIVO CONCEDER REAJUSTE NO CARTÃO ALIMENTAÇÃO DOS FUNCIONÁRIOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/361/indicacao_05_2019.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/361/indicacao_05_2019.pdf</t>
   </si>
   <si>
     <t>INDICA PROVIDÊNCIAS QUANTO A FALTA DE ÁGUA NO BAIRRO SÃO SEBASTIÃO.</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
     <t>Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/362/indicacao_06_2019.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/362/indicacao_06_2019.pdf</t>
   </si>
   <si>
     <t>INDICA ESTUDOS VISANDO A POSSIBILIDADE DE CONSTRUIR UMA GARAGEM AO LADO DO DEPOSITO DE SAIBRO.</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/363/indicacao_07_2019.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/363/indicacao_07_2019.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA OFICIADO A ELEKTRO VISANDO A REMOÇÃO DE POSTE EM FRENTE A CASA DO SR. JOSÉ MARQUES NO BAIRRO SÃO SEBASTIÃO.</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/366/indicacao_08_2019.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/366/indicacao_08_2019.pdf</t>
   </si>
   <si>
     <t>INDICA PROVIDÊNCIAS NO CONJUNTO HABITACIONAL JOSÉ QUIRINO, QUAIS SEJAM: CALÇAMENTO AFUNDANDO E ACUMULO DE LIXO NA ÁREA VERDE EXISTENTE NO LOCAL.</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/367/indicacao_09_2019.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/367/indicacao_09_2019.pdf</t>
   </si>
   <si>
     <t>INDICA AQUISIÇÃO DE AMBULÂNCIA UTI MÓVEL.</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
     <t>Ninho</t>
   </si>
   <si>
     <t>INDICA COLOCAÇÃO DE LUMINÁRIA NA RUA MANUEL FIRMINO PRÓXIMO A IGREJA NOSSA SENHORA APARECIDA.</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
     <t>INDICA LIMPEZA NOS ARREDORES DA IGREJA DA BOA MORTE.</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/379/indicacao_12_2019.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/379/indicacao_12_2019.pdf</t>
   </si>
   <si>
     <t>INDICA LIMPEZA NA PRAÇA 09 DE JULHO EM FRENTE A IGREJA MATRIZ.</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
     <t>Mi da Serra</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/380/indicacao_13_2019.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/380/indicacao_13_2019.pdf</t>
   </si>
   <si>
     <t>INDICA MODIFICAÇÃO DE MATA BURRO LOCALIZADO NA ESTRADA DA VARGEM GRANDE.</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/387/indicacao_14_2019.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/387/indicacao_14_2019.pdf</t>
   </si>
   <si>
     <t>INDICA ROÇAR O CAMPO DA VARGEM GRANDE.</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/388/indicacao_15_2019.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/388/indicacao_15_2019.pdf</t>
   </si>
   <si>
     <t>INDICA CONSERTO E MANUTENÇÃO DOS PARQUES INFANTIS DA PRAÇA BOM JESUS E SANTA RITA.</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/389/indicacao_16_2019.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/389/indicacao_16_2019.pdf</t>
   </si>
   <si>
     <t>INDICA CONSERTO DO CORRIMÃO DA PONTE DO BECO DO WALDEMAR.</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/390/indicacao_17_2019.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/390/indicacao_17_2019.pdf</t>
   </si>
   <si>
     <t>INDICA QUE A MÁQUINA DE LIMPAR RUA SEJA UTILIZADA TAMBÉM NO BAIRRO SÃO SEBASTIÃO.</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/391/indicacao_18_2019_58EtjsV.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/391/indicacao_18_2019_58EtjsV.pdf</t>
   </si>
   <si>
     <t>INDICA LIMPEZA DOS BUEIROS NO BAIRRO SÃO SEBASTIÃO.</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/392/indicacao_19_2019.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/392/indicacao_19_2019.pdf</t>
   </si>
   <si>
     <t>INDICA A COLOCAÇÃO DE TELEVISÃO PARA OS PLANTONISTAS NO HOSPITAL.</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/393/indicacao_20_2019.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/393/indicacao_20_2019.pdf</t>
   </si>
   <si>
     <t>INDICA CONSERTO DA QUADRA POLIESPORTIVA JOÃO PAULO DE SOUZA.</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/400/indicacao_21_2019.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/400/indicacao_21_2019.pdf</t>
   </si>
   <si>
     <t>INDICA DENOMINAÇÃO DE SALAS NA UBS.</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/401/indicacao_22_2019.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/401/indicacao_22_2019.pdf</t>
   </si>
   <si>
     <t>INDICA AQUISIÇÃO DE SORO ANTIESCORPIÔNICO.</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/402/indicacao_23_2019.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/402/indicacao_23_2019.pdf</t>
   </si>
   <si>
     <t>INDICA A TROCA DO SENTIDO DA PORTA DO BANHEIRO MASCULINO NA PRAÇA SENHOR BOM JESUS.</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/407/indicacao_24_2019.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/407/indicacao_24_2019.pdf</t>
   </si>
   <si>
     <t>INDICA LIGAÇÃO DE ÁGUA E ESGOTO NA RUA VX DE NOVEMBRO (BAIRRO DA REPRESA).</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/408/indicacao_25_2019.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/408/indicacao_25_2019.pdf</t>
   </si>
   <si>
     <t>INDICA RESTABELECIMENTO DO SINAL DA TV VANGUARDA.</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/409/indicacao_26_2019.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/409/indicacao_26_2019.pdf</t>
   </si>
   <si>
     <t>INDICA A INCLUSÃO DA HISTÓRIA DO MUNICÍPIO NA GRADE CURRICULAR DOS ALUNOS DA REDE MUNICIPAL.</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/410/indicacao_27_2019.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/410/indicacao_27_2019.pdf</t>
   </si>
   <si>
     <t>INDICA PINTURA DO MIRANTE NO ALTO DA SANTA CLARA.</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/411/indicacao_28_2019.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/411/indicacao_28_2019.pdf</t>
   </si>
   <si>
     <t>INDICA A SUBSTITUIÇÃO DE AREIA POR CONCRETO NO PARQUINHO DA PRAÇA SENHOR BOM JESUS E PRAÇA SANTA RITA.</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/412/indicacao_19_2019.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/412/indicacao_19_2019.pdf</t>
   </si>
   <si>
     <t>INDICA O AUMENTO DO RECUO DO ESTACIONAMENTO EM FRENTE A CASA DA CULTURA.</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/417/indicacao_30_2019.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/417/indicacao_30_2019.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA FORNECIDO PROTETOR SOLAR AOS SERVIDORES MUNICIPAIS QUE TRABALHAM AO AR LIVRE.</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/418/indicacao_31_2019.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/418/indicacao_31_2019.pdf</t>
   </si>
   <si>
     <t>INDICA INTERVENÇÃO JUNTO AO D.E.R. SOLICITANDO A PINTURA DE FAIXA DE PEDESTRE PRÓXIMO A ESCOLA JULIO CÉSAR.</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>Wagner da Cidinha</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/419/indicacao_32_2019.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/419/indicacao_32_2019.pdf</t>
   </si>
   <si>
     <t>INDICA A COLOCAÇÃO DE PLACAS DE MÃO E CONTRAMÃO NO BAIRRO DO ALEGRE.</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/420/indicacao_33_2019.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/420/indicacao_33_2019.pdf</t>
   </si>
   <si>
     <t>INDICA SUBSTITUIÇÃO DO SENTIDO DO PORTÃO DA ESCOLA JÚLIO CÉSAR.</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/422/inidicacao_34_2019.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/422/inidicacao_34_2019.pdf</t>
   </si>
   <si>
     <t>INDICA A COLOCAÇÃO DE PLACA PROIBIDO ESTACIONAR EM FRENTE A ESCOLA BRANCA DE OLIVEIRA ABREU REIS.</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/423/indicacao_35_2019.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/423/indicacao_35_2019.pdf</t>
   </si>
   <si>
     <t>INDICA REFORMA GERAL NA QUADRA ESPORTIVA DA ESCOLA PROF. ANTÔNIO PINTO DE CARVALHO NETO.</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/424/inidicacao_36_2019.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/424/inidicacao_36_2019.pdf</t>
   </si>
   <si>
     <t>INDICA A POSSIBILIDADE DE FUNCIONAMENTO DA FARMÁCIA MUNICIPAL NOS FINAIS DE SEMANA.</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/425/indicacao_37_2019.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/425/indicacao_37_2019.pdf</t>
   </si>
   <si>
     <t>INDICA A POSSIBILIDADE DE FORNECER LANCHE AOS PACIENTES QUE FAZEM CONSULTA EM OUTROS MUNICÍPIOS.</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/426/indicacao_38_2019.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/426/indicacao_38_2019.pdf</t>
   </si>
   <si>
     <t>INDICA ESTUDOS JUNTO AO ORGÃO COMPETENTE COM RELAÇÃO A PROLIFERAÇÃO DE CAPIVARAS ÀS MARGENS DO RIO VERMELHO.</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/429/indicacao_39_2019.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/429/indicacao_39_2019.pdf</t>
   </si>
   <si>
     <t>INDICA REPARO DO ARADO</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/435/indicacao_40_2019.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/435/indicacao_40_2019.pdf</t>
   </si>
   <si>
     <t>INDICA O FORNECIMENTO DE UNIFORMES AOS SERVIDORES MUNICIPAIS.</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/436/indiacacao_41_2019.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/436/indiacacao_41_2019.pdf</t>
   </si>
   <si>
     <t>INDICA AQUISIÇÃO DE TELA DE PROTEÇÃO QUANDO DA UTILIZAÇÃO DA ROÇADEIRA.</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/437/indicacao_42_2019.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/437/indicacao_42_2019.pdf</t>
   </si>
   <si>
     <t>INDICA REFORMA DA ARQUIBANCADA DO ESTÁDIO MUNICIPAL.</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/441/indicacao_43_2019.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/441/indicacao_43_2019.pdf</t>
   </si>
   <si>
     <t>INDICA REVISÃO DAS DIÁRIAS DOS MOTORISTAS EM VIAGENS LONGAS.</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/442/indicacao_44_2019.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/442/indicacao_44_2019.pdf</t>
   </si>
   <si>
     <t>INDICA O RESTABELECIMENTO DO TIME DE FUTEBOL AMADOR DE AREIAS.</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/443/indicacao_45_2019.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/443/indicacao_45_2019.pdf</t>
   </si>
   <si>
     <t>INDICA O REAPROVEITAMENTO DOS BLOQUETES RETIRADOS DA RUA DO REZENDE E DA PRAÇA NOVE DE JULHO NA ESTRADA DA TORRE.</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>INDICA REFORMA DO CLUBE RECREATIVO AREIENSE.</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>INDICA CONSTRUÇÃO DE ÁREA DE LAZER NOS BAIRROS DA REPRESA, SANTA CLARA E  DO ALEGRE.</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>INDICA LIMPEZA DO BUEIRO NA RODOVIA DOS TROPEIROS EM FRENTE A CASA DA SRa. ELEONICE FONSECA.</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>INDICA A CONSTRUÇÃO LOMBADA NA AVENIDA SIQUEIRA CAMPOS EM FRENTE A CASA SRa. ROSELI PIMENTEL.</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/365/mp0_01.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/365/mp0_01.pdf</t>
   </si>
   <si>
     <t>EXTERNAR OS SINCEROS PESAR PELO PASSAMENTO DA Sra. ISABEL CRISTINA DO PRADO MESQUITA ABREU.</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
     <t>João Pedro</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/351/ma02.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/351/ma02.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO AOS POLICIAIS MILITARES  - PEC N° 02/2019.</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/368/mocao_de_aplauso_03-2019.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/368/mocao_de_aplauso_03-2019.pdf</t>
   </si>
   <si>
     <t>EXTERNAR OS SINCEROS APLAUSOS AOS ORGANIZADORES DO MICAREIAS E DO CARNAVAL/2019.</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/385/documento_14.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/385/documento_14.pdf</t>
   </si>
   <si>
     <t>EXTERNAR OS SINCEROS PESAR PELO PASSAMENTO DO Sr. JOSÉ FELIX MANSUR.</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/396/moc_5_2019.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/396/moc_5_2019.pdf</t>
   </si>
   <si>
     <t>EXTERNAR OS SINCEROS PESAR PELO PASSAMENTO DO Sr. SEBASTIÃO PEREIRA.</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/413/mocao_aplauso_6_2019.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/413/mocao_aplauso_6_2019.pdf</t>
   </si>
   <si>
     <t>EXTERNAR OS SINCEROS APLAUSOS A SRA. MARIA AUXILIADORA SOUZA MIRANDA  E SR. JORGE DE OLIVEIRA MACIEL.</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
     <t>EXTERNAR OS SINCEROS APLAUSOS À ALUNA ANA LÍVIA PINTO DE OLIVEIRA E AO PROFESSOR WAGNER MADEIRA CUNHA LARA.</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
     <t>EXTERNAR OS SINCEROS APLAUSOS AO ALUNO JOÃO LUCAS DE SOUZA FERNANDES E AO PROFESSOR WAGNER MADEIRA CUNHA LARA.</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/431/mocao_pesar_9_2019.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/431/mocao_pesar_9_2019.pdf</t>
   </si>
   <si>
     <t>EXTERNAR OS SINCEROS PESAR PELO PASSAMENTO DE FÁBIO CLEITON GONÇALO.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1426,68 +1426,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/371/ple_01_2019.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/382/ple_02_2019.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/356/ple_03_2019.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/357/ple_04_2019.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/358/ple_05_2019.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/374/ple_06_2019.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/397/ple_08_2019.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/404/ple_09_2019.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/405/ple_10_2019.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/406/ple_11_2019_Zy9qb3B.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/414/ple_12_2019.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/415/ple_13_2019.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/428/ple_15_2019.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/439/ple_16_2019.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/449/ple_18_2019.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/355/pl_02.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/386/documento_8.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/395/documento_18.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/398/pl_compl_05_2019.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/438/emenda_ple_15_2019.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/350/pll_1_2019.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/430/pll_02_2019.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/381/projeto_decreto_1_2019.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/377/pr_1_2019.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/378/documento_38.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/364/requerimento_01_2019.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/375/requerimento_02_2019.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/376/requerimento_03_2019.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/383/requerimento_04_2019.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/399/requerimento_05_2019.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/432/requerimento_06_2019.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/433/requerimento_07_2019.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/434/requerimento_08_2019.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/440/requerimento_09_2019.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/352/indicacao_01_2019.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/353/ind_02_2019.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/354/indicacao_03_2019.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/360/indicacao_04_2019.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/361/indicacao_05_2019.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/362/indicacao_06_2019.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/363/indicacao_07_2019.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/366/indicacao_08_2019.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/367/indicacao_09_2019.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/379/indicacao_12_2019.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/380/indicacao_13_2019.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/387/indicacao_14_2019.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/388/indicacao_15_2019.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/389/indicacao_16_2019.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/390/indicacao_17_2019.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/391/indicacao_18_2019_58EtjsV.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/392/indicacao_19_2019.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/393/indicacao_20_2019.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/400/indicacao_21_2019.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/401/indicacao_22_2019.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/402/indicacao_23_2019.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/407/indicacao_24_2019.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/408/indicacao_25_2019.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/409/indicacao_26_2019.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/410/indicacao_27_2019.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/411/indicacao_28_2019.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/412/indicacao_19_2019.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/417/indicacao_30_2019.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/418/indicacao_31_2019.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/419/indicacao_32_2019.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/420/indicacao_33_2019.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/422/inidicacao_34_2019.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/423/indicacao_35_2019.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/424/inidicacao_36_2019.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/425/indicacao_37_2019.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/426/indicacao_38_2019.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/429/indicacao_39_2019.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/435/indicacao_40_2019.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/436/indiacacao_41_2019.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/437/indicacao_42_2019.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/441/indicacao_43_2019.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/442/indicacao_44_2019.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/443/indicacao_45_2019.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/365/mp0_01.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/351/ma02.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/368/mocao_de_aplauso_03-2019.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/385/documento_14.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/396/moc_5_2019.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/413/mocao_aplauso_6_2019.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/431/mocao_pesar_9_2019.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/371/ple_01_2019.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/382/ple_02_2019.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/356/ple_03_2019.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/357/ple_04_2019.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/358/ple_05_2019.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/374/ple_06_2019.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/397/ple_08_2019.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/404/ple_09_2019.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/405/ple_10_2019.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/406/ple_11_2019_Zy9qb3B.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/414/ple_12_2019.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/415/ple_13_2019.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/428/ple_15_2019.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/439/ple_16_2019.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/449/ple_18_2019.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/355/pl_02.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/386/documento_8.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/395/documento_18.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/398/pl_compl_05_2019.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/438/emenda_ple_15_2019.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/350/pll_1_2019.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/430/pll_02_2019.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/381/projeto_decreto_1_2019.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/377/pr_1_2019.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/378/documento_38.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/364/requerimento_01_2019.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/375/requerimento_02_2019.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/376/requerimento_03_2019.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/383/requerimento_04_2019.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/399/requerimento_05_2019.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/432/requerimento_06_2019.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/433/requerimento_07_2019.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/434/requerimento_08_2019.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/440/requerimento_09_2019.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/352/indicacao_01_2019.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/353/ind_02_2019.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/354/indicacao_03_2019.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/360/indicacao_04_2019.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/361/indicacao_05_2019.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/362/indicacao_06_2019.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/363/indicacao_07_2019.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/366/indicacao_08_2019.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/367/indicacao_09_2019.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/379/indicacao_12_2019.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/380/indicacao_13_2019.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/387/indicacao_14_2019.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/388/indicacao_15_2019.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/389/indicacao_16_2019.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/390/indicacao_17_2019.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/391/indicacao_18_2019_58EtjsV.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/392/indicacao_19_2019.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/393/indicacao_20_2019.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/400/indicacao_21_2019.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/401/indicacao_22_2019.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/402/indicacao_23_2019.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/407/indicacao_24_2019.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/408/indicacao_25_2019.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/409/indicacao_26_2019.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/410/indicacao_27_2019.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/411/indicacao_28_2019.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/412/indicacao_19_2019.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/417/indicacao_30_2019.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/418/indicacao_31_2019.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/419/indicacao_32_2019.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/420/indicacao_33_2019.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/422/inidicacao_34_2019.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/423/indicacao_35_2019.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/424/inidicacao_36_2019.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/425/indicacao_37_2019.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/426/indicacao_38_2019.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/429/indicacao_39_2019.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/435/indicacao_40_2019.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/436/indiacacao_41_2019.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/437/indicacao_42_2019.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/441/indicacao_43_2019.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/442/indicacao_44_2019.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/443/indicacao_45_2019.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/365/mp0_01.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/351/ma02.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/368/mocao_de_aplauso_03-2019.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/385/documento_14.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/396/moc_5_2019.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/413/mocao_aplauso_6_2019.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2019/431/mocao_pesar_9_2019.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H94"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="29.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="97.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="96.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>