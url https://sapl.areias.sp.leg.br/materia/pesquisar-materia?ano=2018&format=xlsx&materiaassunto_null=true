--- v0 (2026-01-23)
+++ v1 (2026-04-20)
@@ -54,949 +54,949 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei Executivo</t>
   </si>
   <si>
     <t>Executivo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2018/251/251_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2018/251/251_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A APLICAÇÃO DAS DISPOSIÇÕES CONSTANTES NO ARTIGO 37, INCISO X, DA CONSTITUIÇÃO FEDERAL, RELATIVAMENTE A REMUNERAÇÃO DOS SERVIDORES E AGENTES POLÍTICOS DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL DE AREIAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2018/253/253_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2018/253/253_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ESPECIAL À LEI ORÇAMENTÁRIA ANUAL DO MUNICÍPIO DE AREIAS PARA O EXERCÍCIO 2018.</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2018/254/254_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2018/254/254_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA CELEBRAÇÃO DE CONVÊNIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2018/277/277_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2018/277/277_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO SUPLEMENTAR À LEI ORÇAMENTÁRIA ANUAL DO MUNICÍPIO DE AREIAS PARA O EXERCÍCIO DE 2018.</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2018/278/278_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2018/278/278_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO FUNDO MUNICIPAL DE EDUCAÇÃO - F.M.E. - E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2018/279/279_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2018/279/279_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO SUPLEMENTAR NA LEI ORÇAMENTÁRIA ANUAL E ALTERAÇÕES NO PLANO PLURIANUAL - PPA E NA LEI DE DIRETRIZES ORÇAMENTARIAS - LDO NO EXERCÍCIO DE 2018.</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/</t>
+    <t>http://sapl.areias.sp.leg.br/media/</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CELEBRAR CONVÊNIO COM OPERADORA DE PLANO DE SAÚDE, PLANOS ASSISTENCIAIS, A FIM DE IMPLANTAR O PLANO DE SAÚDE OU PLANO ASSISTENCIAL DE SAÚDE AOS SERVIDORES PÚBLICOS MUNICIPAIS E AGENTES POLÍTICOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ESPECIAL À LEI ORÇAMENTÁRIA ANUAL DO MUNICÍPIO DE AREIAS PARA O EXERCÍCIO DE 2018.</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2018/316/316_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2018/316/316_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO SUPLEMENTAR NA LEI ORÇAMENTÁRIA ANUAL E ALTERAÇÕES NO PLANO PLURIANUAL - PPA E NA LEI DE DIRETRIZES ORÇAMENTÁRIAS - LDO NO EXERCÍCIO DE 2018.</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2018/331/331_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2018/331/331_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE AREIAS A CONCEDER ISENÇÃO DE ISSQN Á COMPANHIA DE DESENVOLVIMENTO AGRÍCOLA DE SÃO PAULO - CODASP, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2018/341/ple-16-2018.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2018/341/ple-16-2018.pdf</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO SUPLEMENTAR NA LEI ORÇAMENTÁRIA ANUAL E ALTERAÇÕES NO PLANO PLURIANUAL -  PPA E NA LEI DE DIRETRIZES ORÇAMENTÁRIAS - LDO NO EXERCÍCIO DE 2018.</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
     <t>PLCE</t>
   </si>
   <si>
     <t>Proj. Lei Complementar Executivo</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2018/282/282_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2018/282/282_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REFORMA ADMINISTRATIVA E FUNCIONAL DA PREFEITURA MUNICIPAL, EXTINÇÃO E CRIAÇÃO DE NOVOS EMPREGOS, CARGOS E FUNÇÕES, ADEQUAÇÃO DOS SALÁRIOS, UNIFICAÇÃO DE LEGISLAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2018/335/plce_2_2018.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2018/335/plce_2_2018.pdf</t>
   </si>
   <si>
     <t>ALTERA E ACRESCENTA DISPOSITIVOS NA LEI COMPLEMENTAR MUNICIPAL DE N.º 21 DE 10 MAIO DE 2018 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo</t>
   </si>
   <si>
     <t>Naldinho Graciano</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2018/330/pl_legislativo_01.2018.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2018/330/pl_legislativo_01.2018.pdf</t>
   </si>
   <si>
     <t>INSTITUI O DIA DO PROFISSIONAL DE EDUCAÇÃO FÍSICA NO MUNICÍPIO DE AREIAS E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
     <t>Wagner da Cidinha</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2018/333/pl_legislativo_02.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2018/333/pl_legislativo_02.pdf</t>
   </si>
   <si>
     <t>INCLUI NO CALENDÁRIO OFICIAL DE EVENTOS DO MUNICÍPIO, A CONFRATERNIZAÇÃO DA TERCEIRA IDADE ACEFE - ASSOCIAÇÃO COMUNITÁRIA EVANGÉLICA FILANTRÓPICA EBENÉZER.</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
     <t>Wagner da Cidinha, Ninho</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2018/334/pl_legislativo_03.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2018/334/pl_legislativo_03.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ANULAÇÃO PARCIAL DO ORÇAMENTO PARA O EXERCÍCIO DE 2018 NAS DOTAÇÕES ORÇAMENTÁRIAS RELACIONADAS, NA ENTIDADE CÂMARA MUNICIPAL DE AREIAS, LEI ORÇAMENTÁRIA ANUAL N.º 1.286/2017, DE 07 DE DEZEMBRO DE 2017, PARA ATENDIMENTO DO ARTIGO 29-A DA CONSTITUIÇÃO FEDERAL.</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2018/349/pl_legislativo_04.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2018/349/pl_legislativo_04.pdf</t>
   </si>
   <si>
     <t>INSTITUI O DIA DA CONSCIÊNCIA NEGRA, 20 DE NOVEMBRO, COMO FERIADO MUNICIPAL.</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2018/252/252_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2018/252/252_texto_integral.pdf</t>
   </si>
   <si>
     <t>DA NOVA REDAÇÃO AO ARTIGO 1º DO DECRETO LEGISLATIVO 01/2015.</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
     <t>Comissão de Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2018/269/pdl_02_2018.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2018/269/pdl_02_2018.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A APROVAÇÃO DAS CONTAS PÚBLICAS DA PREFEITURA MUNICIPAL DE AREIAS, REFERENTES AO EXERCÍCIO FINANCEIRO DE 2015.</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2018/266/decreto_03_2018.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2018/266/decreto_03_2018.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO AREIENSE AO DEPUTADO ESTADUAL ESTEVAM GALVÃO.</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
     <t>Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2018/284/pdl_04_2018.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2018/284/pdl_04_2018.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃ AREIENSE A ILUSTRÍSSIMA SENHORA CICÍLIA DE JESUS MARTINS DO NASCIMENTO.</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
     <t>Cesar Coruja</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2018/291/pdl_05_2018.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2018/291/pdl_05_2018.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO AREIENSE AO DOUTOR THIAGO BERNARDES FRANÇA.</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2018/295/pdl_06_2018.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2018/295/pdl_06_2018.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO AREIENSE AO ILUSTRÍSSIMO DOUTOR ANTÔNIO CLAUDIO DE FRANÇA CORREA.</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Mi da Serra</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2018/297/pdl_07_2018.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2018/297/pdl_07_2018.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO AREIENSE AO EXCELENTÍSSIMO DEPUTADO ESTADUAL HÉLIO NISHIMOTO.</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2018/303/pdl_08_2018.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2018/303/pdl_08_2018.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃ AREIENSE A SENHORA SILVIA MARIA DE CASTRO PENNA.</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2018/302/pdl_09_2018.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2018/302/pdl_09_2018.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO AREIENSE AO SENHOR LUIZ FELIPE DA SILVA.</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2018/307/pdl_10_2018.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2018/307/pdl_10_2018.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO AREIENSE AO SENHOR JOSÉ SEBASTIÃO REIS MACHADO.</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
     <t>Ninho</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2018/310/pdl_11_2018.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2018/310/pdl_11_2018.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO AREIENSE AO SENHOR JOSÉ MARIO VIALTA MORAES.</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>AUTORIZA O PODER LEGISLATIVO A CELEBRAR CONVÊNIO COM OPERADORA DE PLANO DE SAÚDE, PLANOS ASSISTENCIAIS, A FIM DE IMPLANTAR PLANO DE SAÚDE OU PLANOS ASSISTENCIAIS AOS SERVIDORES E AGENTES POLÍTICOS</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Silvestre</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2018/255/255_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2018/255/255_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORME O MOTIVO DA MAQUINA RETROESCAVADEIRA NEW HOLLAND LB90 ENCONTRA-SE PARADA NO GARAJÃO, SEM NENHUMA PROTEÇÃO CONTRA O SOL E A CHUVA HÁ MAIS DE 05 MESES.</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
     <t>Wagner da Cidinha, Adriano Coutinho, Cesar Coruja, Ferreira, João Pedro, Mi da Serra, Naldinho Graciano, Ninho, Silvestre</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2018/260/260_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2018/260/260_texto_integral.pdf</t>
   </si>
   <si>
     <t>NOS TERMOS REGIMENTAIS, SEJA OFICIADO AO ILMO. SR. ANTONIO CARLOS GONÇALVES DE OLIVEIRA, DD. GERENTE REGIONAL DA EMTU VALE DO PARAÍBA.</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
     <t>REQUERIMENTO 03/2018. REQUEIRO, NOS TERMOS REGIMENTAIS, APÓS OUVIDO O DOUTO PLENÁRIO DESTA EGRÉGIA CASA DAS LEIS, QUE O EXECUTIVO MUNICIPAL INFORME NO PRAZO DE LEI RELAÇÃO CONTENDO NOME, LOCAIS ONDE SE ENCONTRAM LOTADOS E HORÁRIO DE TRABALHO DOS VOLUNTÁRIOS DA PREFEITURA MUNICIPAL DE AREIAS.</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2018/261/261_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2018/261/261_texto_integral.pdf</t>
   </si>
   <si>
     <t>NOS TERMOS REGIMENTAIS, SEJA OFICIALIZADO AO EXECUTIVO MUNICIPAL, NO SENTIDO DE VIABILIZAR ESTUDOS JUNTO AO SETOR COMPETENTE, VISANDO URGENTEMENTE A RECUPERAÇÃO DO LEITO CARROÇÁVEL DA RUA ANTONIO QUIRINO E A JUNÇÃO DA MESMA COM A RUA RIACHUELO.</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2018/262/262_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2018/262/262_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 02/2018, NOS TERMOS REGIMENTAIS,OFICIADO AO EXECUTIVO MUNICIPAL,NO SENTIDO QUE SEJA OFICIADO AO DER, A POSSIBILIDADE DE CONSTRUIR PASSAGEM DE PEDESTRE NAS LATERAIS DA PONTE NO BAIRRO DA REPRESA.</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2018/264/264_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2018/264/264_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 03/2018, NOS TERMOS REGIMENTAIS, SEJA OFICIADO AO EXECUTIVO MUNICIPAL, PARA QUE ENVIDE ESFORÇOS COM A FINALIDADE DE CONSTRUIR DUAS BOCAS DE LOBO NA RUA MANOEL FIRMINO.</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2018/263/263_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2018/263/263_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 04/2018 NOS TERMOS REGIMENTAIS, SEJA OFICIADO AO EXECUTIVO MUNICIPAL, NO SENTIDO DE ESTUDAR VIABILIDADE DE CONCEDER REAJUSTE NO CARTÃO ALIMENTAÇÃO DOS FUNCIONÁRIOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2018/265/265_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2018/265/265_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 05/2018 NOS TERMOS REGIMENTAIS, SEJA OFICIADO AO EXECUTIVO MUNICIPAL, NO SENTIDO DE VISANDO A VIABILIDADE DE DISPONIBILIZAÇÃO DE CARRO ESPECIFICO PARA PACIENTE IDOSOS.</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2018/270/270_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2018/270/270_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 06/2018_x000D_
 INDICAMOS, NOS TERMOS REGIMENTAIS, SEJA OFICIADO AO EXECUTIVO MUNICIPAL, NO SENTIDO DE SOLICITAR JUNTO AO SETOR COMPETENTE, A VIABILIDADE DE PROCEDER EXTENSÃO DE REDE, AFIM DE ILUMINAR O CONJUNTO HABITACIONAL</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2018/271/271_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2018/271/271_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA SEJA OFICIADO AO EXECUTIVO MUNICIPAL, NO SENTIDO DE SOLICITAR REFORMA URGENTE NA QUADRA DO BAIRRO SÃO SEBASTIÃO.</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2018/272/272_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2018/272/272_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA SEJA OFICIADO AO EXECUTIVO MUNICIPAL, AO SENTIDO DE DETERMINAR O PAGAMENTO DO ABONO PECUNIÁRIO 1/3 DE FÉRIAS CONSTITUCIONAL AOS SERVIDORES MUNICIPAIS NO PRAZO DEVIDO E IMPOSTO PELA LEGISLAÇÃO PERTINENTE.</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2018/273/273_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2018/273/273_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA SEJA OFICIADO AO EXECUTIVO MUNICIPAL, NO SENTIDO DE SOLICITAR LIMPEZA GERAL, SUBSTITUIÇÃO DAS PORTAS E ILUMINAÇÃO DA ETA.</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2018/274/274_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2018/274/274_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA SEJA OFICIADO AO EXECUTIVO MUNICIPAL, NO SENTIDO DE SOLICITAR VISTORIA E PROVIDÊNCIAS URGENTES QUANTO A AFUNDAMENTO DO QUINTAL DO CRAS COM CONSEQUENTE INFILTRAÇÃO NA PAREDE DA EMEI QUE DIVISA COM O CRAS.</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2018/280/280_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2018/280/280_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA SEJA COLOCADO TRAVES NO CAMPO DE FUTEBOL DA FAZENDA SANTO ANTONIO.</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2018/281/281_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2018/281/281_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA SEJA PROVIDENCIADO URGENTEMENTE UMA REDE DE MANILHA NA ESTRADA QUE DÁ ACESSO À TORRE DA LIGHT, LOCALIZADA NA VARGEM GRANDE.</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2018/283/283_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2018/283/283_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA SEJA REFORMADA A ACADEMIA AO AR LIVRE LOCALIZADA NA PRAÇA SENHOR BOM JESUS.</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2018/286/286_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2018/286/286_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO NOS TERMOS REGIMENTAIS VISANDO URGENTEMENTE A CONSTRUÇÃO DE UM PONTO DE ÔNIBUS NO BAIRRO DA REPRESA.</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2018/289/289_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2018/289/289_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA REPAROS NA BOCA DE LOBO EXISTENTE NA ESQUINA DA RUA MANOEL JORDÃO DE ABREU.</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2018/290/290_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2018/290/290_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA VIABILIZAR ESTUDOS JUNTO AO SETOR COMPETENTE VISANDO COLOCAR ARMÁRIOS COLETIVOS NAS ESCOLAS. </t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
     <t>INDICO NOS TERMOS REGIMENTAIS, SEJA OFICIADO AO EXECUTIVO MUNICIPAL,O RECUO DA GRADE DA ESCOLA JULIO CESAR DA COSTA SAMPAIO FILHO, VISANDO A CONSTRUÇÃO DE ESTACIONAMENTO PARA PROFESSORES.</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>INDICO NOS TERMOS REGIMENTAIS, SEJA OFICIADO AO EXECUTIVO MUNICIPAL, VISANDO A MANUTENÇÃO DE TODOS OS CHAFARIZES E PARQUES INFANTIS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>INDICO NOS TERMOS REGIMENTAIS, QUE SEJA OFICIADO AO EXECUTIVO MUNICIPAL, VISANDO A CONSTRUÇAÕ DE UMA QUADRA DE AREIA NO ESPAÇO ATRÁS DO CRAS, ONDE SE LOCALIZA UM POÇO ARTESIANO DESATIVADO.</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2018/314/314_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2018/314/314_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO NOS TERMOS REGIMENTAIS, QUE SEJA OFICIADO AO EXECUTIVO MUNICIPAL, VISANDO A COLOCAÇÃO DE LUMINARIAS NA RUA JOSÉ TEXEIRA DE MESQUITA, NOS PREDINHOS NOVOS DO BAIRRO SÃO SEBASTIÃO.</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2018/315/315_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2018/315/315_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA MANUTENÇÃO DA CANALETA ESTOURADA QUE PASSA PELA CHACARÁ DOM BOSCO.</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2018/321/321_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2018/321/321_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO NOS TERMOS REGIMENTAIS, SEJA OFICIADO AO EXECUTIVO MUNICIPAL, NO SENTIDO DE VIABILIZAR ESTUDOS JUNTO AO SETOR COMPETENTE, VISANDO A CONSTRUÇÃO DE UMA RAIA PARA A PRATICA DO ESPORTE DE MALHA.</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2018/322/322_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2018/322/322_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO NOS TERMOS REGIMENTAIS, SEJA OFICIADO AO EXECUTIVO MUNICIPAL, NO SENTIDO DE VIABILIZAR A AQUISIÇÃO DE UM PODADOR MANUAL PARA UTILIZAÇÃO EM PODAS DE ARVORES.</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2018/323/323_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2018/323/323_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO NOS TERMOS REGIMENTAIS, SEJA OFICIADO AO EXUTIVO MUNICIPAL, NO SENTIDO DE SOLICITAR A REIVINDICAÇÕES DE MORADORES DA RUA JOÃO PEDRO DA SILVA.</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2018/324/324_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2018/324/324_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO NOS TERMOS REGIMENTAIS, SEJA OFICIADO AO EXECUTIVO MUNICIPAL, NO SENTIDO DE SOLICITAR PROVIDÊNCIAS CABÍVEIS QUANTO AO OBSTÁCULO CONSTRUÍDO NA RUA XV DE NOVEMBRO.</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2018/325/325_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2018/325/325_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO NOS TERMOS REGIMENTAIS, SEJA OFICIADO AO EXECUTIVO MUNICIPAL NO SENTIDO DE SOLICITAR A AQUISIÇÃO DE UNIFORME E ACESSÓRIOS APROPRIADOS PARA USO DO COVEIRO DE NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2018/326/326_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2018/326/326_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO NOS TERMOS REGIMENTAIS QUE SEJA OFICIADO AO EXECUTIVO MUNICIPAL COM A FINALIDADE DE CONSTRUIR DE BOCAS DE LOBO NO BAIRRO SERTÃOZINHO.</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2018/327/327_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2018/327/327_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO NOS TERMOS REGIMNETAIS, SEJA OFICIADO AO EXECUTIVO MUNICIPAL, NO SENTIDO DE SOLICITAR A IMPLANTAÇÃO DO SAMU.</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2018/337/indicacao_29.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2018/337/indicacao_29.pdf</t>
   </si>
   <si>
     <t>Indico nos termos regimentais solicitar ao Executivo Municipal, viabilizar a construção de quabra-molas.</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2018/338/indicacao_30.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2018/338/indicacao_30.pdf</t>
   </si>
   <si>
     <t>Indico nos termos regimentais, seja oficiado ao Executivo Municipal, solicitando o rebaixamento da curva que sobe á direita na Travessa Santo Antonio.</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2018/339/indicacao_31.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2018/339/indicacao_31.pdf</t>
   </si>
   <si>
     <t>Indico nos termos regimentais, seja oficiado ao Executivo Municipal, solicitando a construção de um banheiro na Praça São Sebastião.</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2018/343/indicacao_32.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2018/343/indicacao_32.pdf</t>
   </si>
   <si>
     <t>Indico nos termos regimentais, seja oficiado ao Executivo Municipal, solicitando a manutenção das passarelas de madeira nos parques infantis do Bairro São Sebastião e Vila Araujo.</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2018/344/indicacao_33.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2018/344/indicacao_33.pdf</t>
   </si>
   <si>
     <t>Indico nos termos regimentais, seja oficiado ao Executivo Municipal, solicitando o conserto da Rua da Olaria que está afundando.</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2018/345/indicacao_34.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2018/345/indicacao_34.pdf</t>
   </si>
   <si>
     <t>INDICA NOS TERMOS REGIMENTAIS SEJA OFICIADO AO EXECUTIVO MUNICIPAL SOLICITANDO A RETIRADA DE UM GALHO DE ARVORE EM FRENTE AO CORREIO.</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2018/347/indicacao_35.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2018/347/indicacao_35.pdf</t>
   </si>
   <si>
     <t>Indico nos termos regimentais, seja oficiado ao Executivo Municipal, solicitando a manutenção do parquinho da Rua do Rezende.</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2018/348/indicacao_36.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2018/348/indicacao_36.pdf</t>
   </si>
   <si>
     <t>INDICA NOS TERMOS REGIMENTAIS SOLICITANDO A  CONSTRUÇÃO DE RAMPAS DE ACESSIBILIDADE NAS CALÇADAS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Wagner da Cidinha, Adriano Coutinho, Cesar Coruja, Ferreira, João Pedro, Naldinho Graciano, Ninho, Silvestre</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2018/267/267_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2018/267/267_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO PASSAMENTO DO SR. PAULO CELSO PAES MACHADO.</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2018/268/268_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2018/268/268_texto_integral.pdf</t>
   </si>
   <si>
     <t>EXTERNAR OS SINCEROS PESAR PELO PASSAMENTO DA SRA.CÉLIA MARIA CARVALHO RAMOS.</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2018/276/276_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2018/276/276_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO AO REVERENDÍSSIMO PADRE FELIPE, OS CIDADÃOS AREIENSES: JOSÉ MARIO VIALTA MORAES, PATRÍCIA OLIVEIRA DA SILVEIRA TAKENOUCHI, ANTENOR PINTO DE SOUZA NETO,SEBASTIÃO ANTONIO GUIMARÃES RODRIGUES,FRANCISCO PEREIRA RODRIGUES NETO, LEDA MARIA SAMPAIO MACIEL, MARIA APARECIDA DE OLIVEIRA COSTA E TEREZINHA GONÇALVES DA SILVA E TODA COMUNIDADE AREIENSE E OS AREIENSES DE CORAÇÃO</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2018/285/285_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2018/285/285_texto_integral.pdf</t>
   </si>
   <si>
     <t>EXTERNAR OS SINCEROS APLAUSOS PELO TRABALHO REALIZADO PELOS POLICIAIS MILITARES.</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2018/287/287_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2018/287/287_texto_integral.pdf</t>
   </si>
   <si>
     <t>EXTERNAR OS SINCEROS APLAUSOS E RECONHECIMENTO A TODOS OS FUNCIONÁRIOS PÚBLICOS ATIVOS E APOSENTADOS.</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2018/288/288_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2018/288/288_texto_integral.pdf</t>
   </si>
   <si>
     <t>EXTERNAS OS SINCEROS APLAUSOS E RECONHECIMENTOS À GUARDA MUNICIPAL.</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2018/294/294_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2018/294/294_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR 07/2018,FALECIMENTO DA SENHORA ANA MARIA DA CONCEIÇÃO.</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
     <t>EXTERNAR OS SINCEROS APLAUSOS AOS POLICIAIS MILITARES PELOS RELEVANTES SERVIÇOS PRESTADOS A COMUNIDADE AREIENSE.</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2018/328/328_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2018/328/328_texto_integral.pdf</t>
   </si>
   <si>
     <t>EXTERNA OS SINCEROS PESAR PELO PASSAMENTO DO JOVEM JOÃO MANOEL DA SILVA FERREIRA.</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2018/329/329_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2018/329/329_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR 10/2018, EXTERNAR OS SINCEROS PESAR PELO PASSAMENTO DA SRA. IVANIZE CARVALHO COSTA.</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2018/336/mocao_11.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2018/336/mocao_11.pdf</t>
   </si>
   <si>
     <t>EXTERNAR OS SINCEROS PESAR PELO PASSAMENTO DA SRA. APARECIDA DO PRADO.</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2018/340/mocao__12.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2018/340/mocao__12.pdf</t>
   </si>
   <si>
     <t>EXTERNA OS SINCEROS APLAUSOS AO ALUNO VINICIUS GONÇALVES MORAES EVANGELISTA PELA CONQUISTA DO 3° LUGAR NA TABUADA VANGUARDA 2018.</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2018/342/mocao__13.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2018/342/mocao__13.pdf</t>
   </si>
   <si>
     <t>EXTERNAR OS SINCEROS APLAUSOS PARA FEIRA DA ROÇA DE AREIAS.</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2018/346/mocao_14.2018.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2018/346/mocao_14.2018.pdf</t>
   </si>
   <si>
     <t>EXTERNAR OS SINCEROS PESAR PELO PASSAMENTO DO SR. JOÃO EVANGELISTA NETO.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1303,68 +1303,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2018/251/251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2018/253/253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2018/254/254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2018/277/277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2018/278/278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2018/279/279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2018/316/316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2018/331/331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2018/341/ple-16-2018.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2018/282/282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2018/335/plce_2_2018.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2018/330/pl_legislativo_01.2018.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2018/333/pl_legislativo_02.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2018/334/pl_legislativo_03.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2018/349/pl_legislativo_04.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2018/252/252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2018/269/pdl_02_2018.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2018/266/decreto_03_2018.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2018/284/pdl_04_2018.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2018/291/pdl_05_2018.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2018/295/pdl_06_2018.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2018/297/pdl_07_2018.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2018/303/pdl_08_2018.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2018/302/pdl_09_2018.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2018/307/pdl_10_2018.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2018/310/pdl_11_2018.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2018/255/255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2018/260/260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2018/261/261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2018/262/262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2018/264/264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2018/263/263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2018/265/265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2018/270/270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2018/271/271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2018/272/272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2018/273/273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2018/274/274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2018/280/280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2018/281/281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2018/283/283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2018/286/286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2018/289/289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2018/290/290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2018/314/314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2018/315/315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2018/321/321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2018/322/322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2018/323/323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2018/324/324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2018/325/325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2018/326/326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2018/327/327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2018/337/indicacao_29.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2018/338/indicacao_30.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2018/339/indicacao_31.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2018/343/indicacao_32.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2018/344/indicacao_33.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2018/345/indicacao_34.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2018/347/indicacao_35.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2018/348/indicacao_36.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2018/267/267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2018/268/268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2018/276/276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2018/285/285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2018/287/287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2018/288/288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2018/294/294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2018/328/328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2018/329/329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2018/336/mocao_11.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2018/340/mocao__12.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2018/342/mocao__13.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2018/346/mocao_14.2018.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2018/251/251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2018/253/253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2018/254/254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2018/277/277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2018/278/278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2018/279/279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2018/316/316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2018/331/331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2018/341/ple-16-2018.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2018/282/282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2018/335/plce_2_2018.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2018/330/pl_legislativo_01.2018.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2018/333/pl_legislativo_02.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2018/334/pl_legislativo_03.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2018/349/pl_legislativo_04.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2018/252/252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2018/269/pdl_02_2018.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2018/266/decreto_03_2018.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2018/284/pdl_04_2018.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2018/291/pdl_05_2018.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2018/295/pdl_06_2018.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2018/297/pdl_07_2018.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2018/303/pdl_08_2018.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2018/302/pdl_09_2018.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2018/307/pdl_10_2018.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2018/310/pdl_11_2018.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2018/255/255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2018/260/260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2018/261/261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2018/262/262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2018/264/264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2018/263/263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2018/265/265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2018/270/270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2018/271/271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2018/272/272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2018/273/273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2018/274/274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2018/280/280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2018/281/281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2018/283/283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2018/286/286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2018/289/289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2018/290/290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2018/314/314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2018/315/315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2018/321/321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2018/322/322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2018/323/323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2018/324/324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2018/325/325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2018/326/326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2018/327/327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2018/337/indicacao_29.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2018/338/indicacao_30.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2018/339/indicacao_31.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2018/343/indicacao_32.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2018/344/indicacao_33.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2018/345/indicacao_34.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2018/347/indicacao_35.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2018/348/indicacao_36.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2018/267/267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2018/268/268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2018/276/276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2018/285/285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2018/287/287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2018/288/288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2018/294/294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2018/328/328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2018/329/329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2018/336/mocao_11.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2018/340/mocao__12.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2018/342/mocao__13.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2018/346/mocao_14.2018.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H86"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="108.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="92" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="91.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>