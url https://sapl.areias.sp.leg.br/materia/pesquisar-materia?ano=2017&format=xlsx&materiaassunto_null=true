--- v0 (2026-01-18)
+++ v1 (2026-04-17)
@@ -54,1708 +54,1708 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei Executivo</t>
   </si>
   <si>
     <t>Executivo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/40/40_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/40/40_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A ABERTURA DE CRÉDITO ESPECIAL À LEI ORÇAMENTÁRIA ANUAL DO MUNICÍPIO DE AREIAS PARA O EXERCÍCIO DE 2017._x000D_
 </t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/41/41_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/41/41_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ESPECIAL À LEI ORÇAMENTÁRIA ANUAL DO MUNICÍPIO DE AREIAS PARA O EXERCÍCIO DE 2017.</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/42/42_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/42/42_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DE TURISMO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/43/43_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/43/43_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ARTIGO 1.º CAPUT DA LEI MUNICIPAL 1202 DE 19 DE FEVEREIRO DE 2014, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/44/44_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/44/44_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O EXECUTIVO MUNICIPAL A CONCEDER INCENTIVOS AOS SERVIDORES APOSENTADOS QUE PEDIREM DEMISSÃO DO QUADRO DE SERVIDORES DA PREFEITURA MUNICIPAL DE AREIAS, REVOGA A LEI 1174 DE 10 DE DEZEMBRO DE 2012, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/45/45_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/45/45_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA E REGULAMENTA O REGIME DE ADIANTAMENTO NO MUNICÍPIO DE AREIAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/46/46_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/46/46_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O EXECUTIVO MUNICIPAL A CELEBRAR CONVÊNIO COM O GOVERNO DO ESTADO DE SÃO PAULO, REGULAMENTO A PARTICIPAÇÃO DO MUNICÍPIO NO PROGRAMA DO BANCO DO POVO PAULISTA, DESTINADO À CONCESSÃO DE CRÉDITOS A MICRO EMPREENDIMENTOS DO SETOR FORMAL OU INFORMAL, INSTALADOS NO MUNICÍPIO.   </t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/47/47_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/47/47_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O REGULAMENTO DISCIPLINAR DOS SERVIDORES DO MUNICÍPIO DE AREIAS, ESTABELECE NORMAS PARA OS PROCEDIMENTOS ADMINISTRATIVOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/48/48_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/48/48_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS A SEREM OBSERVADAS NA ELABORAÇÃO DA LEI ORÇAMENTÁRIA DO MUNICÍPIO DE AREIAS PARA O EXERCÍCIO FINANCEIRO DE 2018.</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/98/98_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/98/98_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA LEIS MUNICIPAIS 826/1997 E 927/2001 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/101/101_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/101/101_texto_integral.pdf</t>
   </si>
   <si>
     <t>FIXA O VALOR PARA PAGAMENTO DE OBRIGAÇÕES DE PEQUENO VALOR/RPV, DECORRENTES DE DECISÕES JUDICIAIS, NOS TERMOS DO ART. 100, PARÁGRAFOS 3.º E 4.º DA CONSTITUIÇÃO FEDERAL.</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/108/108_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/108/108_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSERE INCISO E ALTERA-SE O PARÁGRAFO 2° DO ARTIGO 5° DA LEI MUNICIPAL N° 905 DE 14 DE DEZEMBRO DE 1999, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/109/109_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/109/109_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O CONSELHO MUNICIPAL DE JUVENTUDE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/110/110_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/110/110_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO FUNDO MUNICIPAL DE TURISMO DE AREIAS/SP - FUMTUR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/111/111_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/111/111_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO SUPLEMENTAR À LEI ORÇAMENTÁRIA ANUAL DO MUNICÍPIO DE AREIAS PARA O EXERCÍCIO DE 2017.</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/112/112_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/112/112_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ALIENAR IMÓVEIS PÚBLICOS DECLARADO DE INTERESSE SOCIAL PARA FINS DE REGULARIZAÇÃO FUNDIÁRIA URBANA E DÁ OUTRAS PROVIDÊNCIAS. CIDADE LEGAL.</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/113/113_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/113/113_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA CELEBRAÇÃO DE CONVÊNIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/114/114_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/114/114_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE NOVA DENOMINAÇÃO PARA VIA PÚBLICA QUE DEFINE.</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/115/115_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/115/115_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISCIPLINA A PRESTAÇÃO DE SERVIÇOS DE HORAS-MAQUINAS E USO DE CAMINHÕES SUBSIDIADOS PELO MUNICÍPIO DE AREIAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/116/116_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/116/116_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 2° DA LEI MUNICIPAL N.° 1256/2017 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/</t>
+    <t>http://sapl.areias.sp.leg.br/media/</t>
   </si>
   <si>
     <t>CRIA GRATIFICAÇÕES QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>AUTORIZA A CONCESSÃO DE FÉRIAS E DÉCIMO TERCEIRO SALÁRIO AOS AGENTES POLÍTICOS MUNICIPAIS VINCULADOS AO PODER EXECUTIVO EM ATENDIMENTO AO DISPOSTO NO ARTIGO 7º, INCISO VIII XVII DA CONSTITUIÇÃO FEDERAL.</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>CRIA GRATIFICAÇÕES AOS FUNCIONÁRIOS DO NASF E DÁ OUTRAS PROVIDÊNCIA.</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/161/161_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/161/161_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE DEMISSÃO VOLUNTÁRIA AOS SERVIDORES DA PREFEITURA MUNICIPAL DE AREIAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/162/162_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/162/162_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO PLURIANUAL DO MUNICÍPIO DE AREIAS PARA O PERÍODO DE 2018 A 2021 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/164/164_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/164/164_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE COBRANÇA DE TAXA PARA UTILIZAÇÃO DO CLUBE RECREATIVO AREIENSE DE PROPRIEDADE DO MUNICÍPIO DE AREIAS/SP E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/165/165_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/165/165_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO DE USO DOS REFLETORES DO CAMPO DE FUTEBOL DE PROPRIEDADE DO MUNICÍPIO DE AREIAS/SP E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/196/196_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/196/196_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A RECEBER EM DOAÇÃO O IMÓVEL QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/206/206_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/206/206_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ESPECIAL A LEI ORÇAMENTÁRIA ANUAL DO MUNICÍPIO DE AREIAS PARA O EXERCÍCIO DE 2017</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/207/207_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/207/207_texto_integral.pdf</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/211/211_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/211/211_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REGULAMENTA O CONTIDO NO § 1º DO ARTIGO 110 DA LEI ORGÂNICA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/212/212_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/212/212_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA OS ITENS 9 E 10 DO ANEXO DA LEI MUNICIPAL Nº 1231/2015 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/213/213_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/213/213_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE AREIAS A CONTRATAR A COM A DESENVOLVE SP - AGÊNCIA DE FOMENTO DO ESTADO DE SÃO PAULO, OPERAÇÕES DE CRÉDITO COM OUTORGA DE GARANTIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/214/214_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/214/214_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CELEBRAR CONVÊNIO COM O GOVERNO DO ESTADO DE SÃO PAULO, ATRAVÉS DA SECRETARIA DE SEGURANÇA PÚBLICA, PARA ADESÃO AO SISTEMA DETECTA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/215/215_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/215/215_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ESTÁGIO DE ESTUDANTES, ESTABELECE VALORES DA BOLSA-AUXÍLIO, AUTORIZA REALIZAÇÃO DE CONVÊNIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/230/230_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/230/230_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE ABERTURA DE CRÉDITO SUPLEMENTAR NA LEI ORÇAMENTÁRIA ANUAL E ALTERAÇÕES NO PLANO PLURIANUAL - PPA E NA LEI DE DIRETRIZES ORÇAMENTÁRIAS - LDO NO EXERCÍCIO DE 2017. </t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>PLCE</t>
   </si>
   <si>
     <t>Proj. Lei Complementar Executivo</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/71/71_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/71/71_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A READEQUAÇÃO DOS ANEXOS I, II, E III DA LEI COMPLEMENTAR 07 DE 21 DE MAIO DE 2015, COM A EXCLUSÃO DE CARGOS, MUDANÇAS DE NOMENCLATURA DE CARGO, REVOGA-SE AINDA O ARTIGO 21 E ALTERA O ARTIGO 22 DA REFERIDA LEI COMPLEMENTAR 07 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/106/106_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/106/106_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE PRORROGAÇÃO DA LICENÇA PATERNIDADE AO SERVIDOR PÚBLICO MUNICIPAL DE CARGO EFETIVO E AO ADOTANTE, ESTABELECE CRITÉRIOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/107/107_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/107/107_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA  DE PRORROGAÇÃO DA LICENÇA MATERNIDADE À SERVIDORA PÚBLICA MUNICIPAL DE CARGO EFETIVO E À ADOTANTE, ESTABELECE CRITÉRIOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/154/154_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/154/154_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO E ORGANIZAÇÃO DA PROCURADORIA GERAL DO MUNICÍPIO DE AREIAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/166/166_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/166/166_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ALIENAR IMÓVEIS PÚBLICOS DECLARADOS DE INTERESSE SOCIAL PARA FINS DE REGULARIZAÇÃO FUNDIÁRIA URBANA E DÁ OUTRAS PROVIDÊNCIAS. CIDADE LEGAL.</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/167/167_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/167/167_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA GRATIFICAÇÃO QUE ESPECÍFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2017/168/168_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2017/168/168_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA GRATIFICAÇÃO AOS FUNCIONÁRIOS DO NASF E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/169/169_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/169/169_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A READEQUAÇÃO DOS SALÁRIOS DOS CARGOS QUE ESPECÍFICA, JUNTO AOS ANEXOS DA LEI COMPLEMENTAR N° 007 DE 2015, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/170/170_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/170/170_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A EXTENSÃO DOS BENEFÍCIOS DO AUXÍLIO ALIMENTAÇÃO AOS CONSELHEIROS TUTELARES EFETIVOS DO MUNICÍPIO DE AREIAS/SP, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
     <t>PELOM</t>
   </si>
   <si>
     <t>Projeto de Emenda à Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/209/209_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/209/209_texto_integral.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA O CONTIDO NO § 1° DO ARTIGO 110 DA LEI ORGÂNICA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/210/210_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/210/210_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O § 1° DO ARTIGO 110 DA LEI ORGÂNICA MUNICIPAL - LOM, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo</t>
   </si>
   <si>
     <t>Wagner da Cidinha, Ninho</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/247/247_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/247/247_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA ARTIGO NA LEI N.º 1.124, DE 08 DE DEZEMBRO DE 2010.</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/49/49_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/49/49_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE REVISÃO GERAL ANUAL AOS SERVIDORES DO PODER LEGISLATIVO DO MUNICÍPIO DE AREIAS/SP. </t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
     <t>Adriano Coutinho</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/248/248_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/248/248_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO A LOGRADOURO PÚBLICO QUE MENCIONA.</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/249/249_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/249/249_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA E REGULAMENTA O REGIME DE ADIANTAMENTO NO PODER LEGISLATIVO DE AREIAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/250/250_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/250/250_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A DENOMINAÇÃO DE LOGRADOURO PÚBLICO QUE MENCIONA.</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>PLCL</t>
   </si>
   <si>
     <t>Proj. Lei Complementar Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/72/72_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/72/72_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CRIA, EXTINGUE CARGO E ACRESCENTA ARTIGO NA LEI Nº 1.124 DE 08 DE DEZEMBRO DE 2010. </t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
     <t>Wagner da Cidinha</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/216/216_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/216/216_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">EXTINGUE EMPREGO E MODIFICA REQUISITO DE EMPREGO PREVISTO NA LEI° 1.124, DE 08 DE DEZEMBRO DE 2010. </t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/256/256_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/256/256_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO AREIENSE AO DR. JOSÉ CARLOS DE MAGALHÃES.</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/257/257_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/257/257_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE SALA DA CÂMARA MUNICIPAL DE AREIAS.</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/258/258_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/258/258_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O SERVIÇO DE OUVIDORIA PÚBLICA, NA CÂMARA MUNICIPAL DE AREIAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
     <t>Ninho</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/259/259_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/259/259_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃ AREIENSE Á EXCELENTÍSSIMA LYGIA FAGUNDES TELLES.</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/231/231_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/231/231_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O USO DO VEÍCULO OFICIAL DA CÂMARA MUNICIPAL.</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/232/232_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/232/232_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA A REDAÇÃO DE DISPOSITIVO QUE MENCIONA. </t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Mi da Serra</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/1/1_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/1/1_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÃO SOBRE ESTRADA QUE SAI DA POPULAR PARA FAZENDA SÃO MIGUEL.</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>Silvestre</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/102/102_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/102/102_texto_integral.pdf</t>
   </si>
   <si>
     <t>O PORQUÊ DA DIFERENCIAÇÃO DE TRATAMENTO DOS MOTORISTAS DA SECRETÁRIA DE EDUCAÇÃO.</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/50/50_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/50/50_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO EXECUTIVO MUNICIPAL CONSTRUÇÃO DE "BOCA DE LOBO" NO BAIRRO DA REPRESA. </t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>Wagner da Cidinha, Adriano Coutinho, Cesar Coruja, Ferreira, João Pedro, Mi da Serra, Naldinho Graciano, Ninho, Silvestre</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/51/51_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/51/51_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO EXECUTIVO MUNICIPAL CONSTRUÇÃO DE DOIS BANHEIROS (FEMININO E MASCULINO) NO CEMITÉRIO MUNICIPAL. </t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/52/52_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/52/52_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL CONSTRUÇÃO DE QUATRO "QUEBRA-MOLAS" NO BAIRRO DA SUB-QUADRA JUNTO AO DER.</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>Mi da Serra, Adriano Coutinho, Cesar Coruja, Ferreira, João Pedro, Naldinho Graciano, Ninho, Wagner da Cidinha</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/53/53_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/53/53_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXECUTIVO MUNICIPAL PROCEDER EXTENSÃO DE REDE DE ILUMINAÇÃO, AFIM DE ILUMINAR AS RUAS: DA ESTAÇÃO, MONTEIRO LOBATO E NA PONTE AZUL. </t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>Adriano Coutinho, Cesar Coruja, Ferreira, João Pedro, Mi da Serra, Naldinho Graciano, Ninho, Silvestre, Wagner da Cidinha</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/54/54_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/54/54_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXECUTIVO MUNICIPAL DE PROMOVER ANUALMENTE ENCONTRO DOS EVANGÉLICOS E, QUE O MESMO FAÇA PARTE DO CALENDÁRIO OFICIAL DE EVENTOS DO MUNICÍPIO. </t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>Naldinho Graciano, Adriano Coutinho, Cesar Coruja, Ferreira, João Pedro, Mi da Serra, Ninho, Silvestre, Wagner da Cidinha</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/55/55_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/55/55_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL DE CONCEDER REAJUSTE NO CARTÃO ALIMENTAÇÃO DOS FUNCIONÁRIOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>Naldinho Graciano, Adriano Coutinho, Cesar Coruja, Ferreira, João Pedro, Mi da Serra, Ninho, Wagner da Cidinha</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/56/56_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/56/56_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXECUTIVO MUNICIPAL E SE O CASO OFICIAR PARA O DER CONSTRUÇÃO DE FAIXA DE PEDESTRE EM FRENTE ÀS ESCOLAS MUNICIPAIS. </t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>Adriano Coutinho, Cesar Coruja, Ferreira, João Pedro, Mi da Serra, Naldinho Graciano, Ninho, Wagner da Cidinha</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/57/57_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/57/57_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXECUTIVO MUNICIPAL PROVIDENCIAR URGENTEMENTE A RECUPERAÇÃO DE "MATA-BURRO" NA ESTRADA DO MACACO. </t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/58/58_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/58/58_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL COLOCAÇÃO DE GRADE DE PROTEÇÃO NA PONTE LOCALIZADA NA RUA RIACHUELO.</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>Ninho, Adriano Coutinho, Cesar Coruja, Ferreira, João Pedro, Mi da Serra, Naldinho Graciano, Wagner da Cidinha</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/59/59_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/59/59_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A RECUPERAÇÃO DO LEITO CARROÇÁVEL DA RUA MANOEL DA SILVA LEME E RUA 13 DE MAIO.</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/60/60_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/60/60_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL URGENTEMENTE CONSTRUÇÃO DE PONTO DE ÔNIBUS NO BAIRRO DO SERTÃOZINHO, PRÓXIMO À CASA DA SENHORA MARIA QUETA.</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/61/61_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/61/61_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL CONSTRUÇÃO "DESCANSO PARA OS PÉS" NO VELÓRIO MUNICIPAL.</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/62/62_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/62/62_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL PONTOS DE LUZ FRENTE AO VELÓRIO MUNICIPAL.</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/63/63_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/63/63_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXECUTIVO MUNICIPAL ADQUIRIR PARQUE INFANTIL PARA OS BAIRROS DO SERTÃOZINHO E BAIRRO DO ROCIO.  </t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>Wagner da Cidinha, Adriano Coutinho, Cesar Coruja, Ferreira, João Pedro, Mi da Serra, Naldinho Graciano, Ninho</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/64/64_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/64/64_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL CONSTRUÇÃO DE UM TANQUE NA QUADRA EXISTENTE NA PRAÇA LOCALIZADA NA RUA DO RESENDE.</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/65/65_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/65/65_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL DE REALIZAR FEIRA DO PRODUTOR RUAL JUNTO À SECRETÁRIA DE AGRICULTURA.</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/66/66_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/66/66_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL CONSTRUÇÃO DE PASSAGEM DE PEDESTRES NAS LATERAIS DA PONTE NO BAIRRO DA REPRESA.</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/67/67_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/67/67_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ADQUIRIR PARQUE INFANTIL PARA O BAIRRO DA REPRESA.</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/68/68_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/68/68_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL CONSERTO DO CALÇAMENTO NA RUA VEREADOR LOURENÇO PEREIRA BRAGA NO BAIRRO SÃO SEBASTIÃO.</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/69/69_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/69/69_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL LIMPEZA DA REDE COLETORA DE ESGOTO NA RUA ALVES MARQUES,EM FRENTE AO Nº 119.</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/70/70_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/70/70_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL QUE SEJA RETIRADO O LIXO PELO MENOS UMA VEZ POR MÊS NA VARGEM GRANDE.</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/73/73_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/73/73_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA ADQUIRIR VIATURA PARA GUARDA MUNICIPAL.</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>Naldinho Graciano</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/74/74_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/74/74_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA CONSERTO DOS BUEIROS EXISTENTES NA TRAVESSA PREFEITO JOSÉ JORGE FILHO NO BAIRRO SÃO SEBASTIÃO E RUA SÃO JOÃO.</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/75/75_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/75/75_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO URGENTEMENTE A COLOCAÇÃO DE GRADE DE PROTEÇÃO NA PONTE SANTA RITA E, PODA DO BAMBUZAL LOCALIZADO À CABECEIRA DA PONTE.</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/76/76_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/76/76_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA SOLICITAR A RETIRADA DAS ESCULTURAS TALHADAS EM MADEIRA EXISTENTES ATRÁS DA SECRETARIA DE CULTURA.</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/77/77_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/77/77_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A CONSTRUÇÃO DE CINCO QUEBRA-MOLAS NA EXTENSÃO DAS RUAS: ALVES MARQUES E DA ESTAÇÃO.</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/78/78_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/78/78_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A CONSTRUÇÃO DE QUEBRA-MOLAS NA RUA SÃO PEDRO NO BAIRRO DO ROCIO.</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/82/82_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/82/82_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A REFORMA DOS BRINQUEDOS,COBERTURA DE TELHAS SOB O BRINQUEDO, GRADE QUE CERCA O PARQUE LOCALIZADO NA PRAÇA SENHOR BOM JESUS.</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/83/83_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/83/83_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA FEITA A PODA DAS ÁRVORES EXISTENTE NA PRAÇA SENHOR BOM JESUS.</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/84/84_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/84/84_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL PODA DA ÁRVORE NA ROTATÓRIA LOCALIZADA ENTRE AS RUAS BENEDITO DE OLIVEIRA RAMOS E MANOEL FIRMINO DA SILVA.</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/85/85_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/85/85_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXECUTIVO MUNICIPAL QUE NOTIFIQUE A EMPRESA WILLIANS GLEIBE BARBOSA DE QUEIROZ, A PRESTAR INFORMAÇÕES SOBRE A OBRA DE CONSTRUÇÃO DO PRÉDIO ONDE FUNCIONA O CRAS, DETRAN E ACESSA SÃO PAULO. </t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/86/86_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/86/86_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL COLOCAÇÃO DE AREIA NO SOLO DOS PARQUES INFANTIS LOCALIZADOS NOS BAIRROS SÃO SEBASTIÃO E SANTA RITA.</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/87/87_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/87/87_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL COLOCAÇÃO DE MONITOR JUNTO AOS CARROS ESCOLARES.</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/88/88_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/88/88_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL MANUTENÇÃO DE TODOS OS CHAFARIZES DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/89/89_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/89/89_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL CONTRATAÇÃO DE PROFISSIONAIS OBJETIVANDO MINISTRAR CURSO DE JUDÔ A CRIANÇAS E ADOLESCENTE.</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/90/90_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/90/90_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL CONSTRUÇÃO DE "BOCA DE LOBO" NO FINAL DA RUA DOMINGOS SILVA ESQUINA COM A RUA RIACHUELO.</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/91/91_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/91/91_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL TÉRMINO DO CALÇAMENTO DA RUA PREFEITO CÁSSIO COUTINHO CUNHA.</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/92/92_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/92/92_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL CONSERTO DAS CAMPAINHAS EXISTENTES NOS LEITOS DA UNIDADE BÁSICA DE SAÚDE.</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/93/93_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/93/93_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL O PARCELAMENTO DO ALUGUEL DE ESPAÇO PARA COLOCAÇÃO DE BARRACAS AOS AREIENSES NOS EVENTOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/94/94_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/94/94_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL O NIVELAMENTO DA JUNÇÃO DAS RUAS RIACHUELO E ANTONIO QUIRINO FILHO.</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/95/95_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/95/95_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL CONSTRUÇÃO DE "QUEBRA-MOLAS" NA RUA PREFEITO BENEDITO DE OLIVEIRA RAMOS.</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/96/96_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/96/96_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL MANUTENÇÃO DA LUMINÁRIAS EXISTENTES NA PRAÇA SENHOR BOM JESUS.</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/97/97_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/97/97_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL PROVIDÊNCIAS EM RELAÇÃO À PONTE EXISTENTE NA RUA ALVES MARQUES.</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/180/180_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/180/180_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL RETIRADA DE BOCA DE LOBO EXISTENTE PRÓXIMO A CASA DA SR. NAIR</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/181/181_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/181/181_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL CONSTRUÇÃO DE BOCA DE LOBO FRENTE AO ASILO EBENEZER E NA PRAÇA MANOEL DA SILVA LEME</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/182/182_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/182/182_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL EXTENSÃO DA REDE DE ILUMINAÇÃO FRENTE À IGREJA SÃO SEBASTIÃO</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/183/183_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/183/183_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ELABORAÇÃO DE PROJETO DE LEI QUE DISPONHA SOBRE CONVÊNIO ENTRE A PREFEITURA E FARMÁCIAS LOCAIS</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
     <t>João Pedro, Adriano Coutinho, Cesar Coruja, Ferreira, Mi da Serra, Naldinho Graciano, Ninho, Silvestre, Wagner da Cidinha</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/184/184_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/184/184_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXECUTIVO MUNICIPAL COLOCAÇÃO DE PLACAS DE MÃO E CONTRAMÃO NO BAIRRO DO ALEGRE </t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
     <t>Cesar Coruja, Adriano Coutinho, Ferreira, João Pedro, Mi da Serra, Naldinho Graciano, Ninho, Silvestre, Wagner da Cidinha</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/185/185_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/185/185_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL CALÇAMENTO NO BECO MIGUEL JOÃO AO LADO DO CEMITÉRIO</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/187/187_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/187/187_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL URGENTEMENTE A RECUPERAÇÃO DO LEITO CARROÇÁVEL DA RUA THEODORICO RIBEIRO COUTINHO.</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/188/188_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/188/188_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXECUTIVO MUNICIPAL AQUISIÇÃO DE UNIFORMES PARA OS FUNCIONÁRIOS MUNICIPAIS. </t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/189/189_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/189/189_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL IMPLANTAÇÃO DO PLANO DE CARREIRA PARA OS FUNCIONÁRIOS PÚBLICOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/190/190_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/190/190_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL SUBSTITUIÇÃO DA TELA DE PROTEÇÃO DA QUADRA NA PRAÇA SÃO SEBASTIÃO</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/191/191_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/191/191_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA OS EXECUTIVO MUNICIPAL TÉRMINO DO CALÇAMENTO DA RUA DO ROSÁRIO - BAIRRO DO ALEGRE</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/192/192_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/192/192_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL LIGAÇÃO DA REDE DE ESGOTO DE 05 (CINCO) CASAS NA RUA SÃO JUDAS TADEU.</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
     <t>Adriano Coutinho, Cesar Coruja, João Pedro, Mi da Serra, Wagner da Cidinha</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/193/193_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/193/193_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL REESTRUTURAÇÃO DA BASE DE SUSTENTAÇÃO DA PONTE LOCALIZADA NA RUA JOÃO BOSCO DE SOUZA</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/194/194_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/194/194_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL PERSONAL TRAINER NAS ACADEMIAS AO AR LIVRE</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/195/195_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/195/195_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL EXTENSÃO DA REDE DE ILUMINAÇÃO NO BAIRRO DA SUB QUADRA</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/197/197_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/197/197_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL CONSTRUÇÃO DE BOCA DE LOBO NOS SEGUINTES LOGRADOUROS: RUA JOÃO BOSCO DE SOUZA, ESQUINA DA CASA DO ARTESÃO, ENTRE AS RUAS DOMINGOS DA SILVA E RUA RIACHUELO.</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/198/198_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/198/198_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL CONSTRUÇÃO DE UM PSF AVANÇADO NO BAIRRO DA SERRA</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/199/199_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/199/199_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL CONSTRUÇÃO DE PONTO DE ÔNIBUS NOS SEGUINTES LOGRADOUROS: BAIRRO DA SUB QUADRA, PERTO DA CASA DA AGRICULTURA E BAIRRO DA REPRESA</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/200/200_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/200/200_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL REFORMA E PINTURA DA ESTRELA LOCALIZADA NA PRAÇA SENHOR BOM JESUS</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/201/201_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/201/201_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL CONSTRUÇÃO DE ESTACIONAMENTO NO ESPAÇO LOCALIZADO EM FRENTE AO CORREIOS E BANCO BRADESCO.</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/202/202_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/202/202_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL CALÇAMENTO DO PERÍMETRO QUE FAZ LIGAÇÃO DA RUA SÃO PEDRO ATÉ A ESTRADA DO PAREDÃO</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/203/203_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/203/203_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXECUTIVO EXTENSÃO DA REDE DE ILUMINAÇÃO CONJUNTO HABITACIONAL JOSÉ QUIRINO </t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/204/204_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/204/204_texto_integral.pdf</t>
   </si>
   <si>
     <t>COBERTURA DO CANO DE ÁGUA NA RUA DA OLARIA</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/205/205_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/205/205_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL CONSTRUÇÃO DE QUEBRA MOLAS NA RUA SÃO PEDRO NO BAIRRO SANTA CLARA</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/217/217_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/217/217_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA FEITO ANUALMENTE ENCONTRO DOS EVANGÉLICOS E QUE FAÇA PARTE DO CALENDÁRIO ANUAL DE EVENTOS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/218/218_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/218/218_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A LIGAÇÃO DE ÁGUA EM SEIS RESIDÊNCIA, NA ESTRADA DA "SANTA RITA".</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
     <t>Adriano Coutinho, Cesar Coruja, Ferreira, João Pedro, Mi da Serra, Naldinho Graciano, Silvestre</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/219/219_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/219/219_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA PLANO DE ARBORIZAÇÃO DE NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
     <t>Adriano Coutinho, João Pedro, Mi da Serra, Naldinho Graciano</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/220/220_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/220/220_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA SOLICITAR INVESTIMENTOS E MELHORIA NO CAMPO DE FUTEBOL DO MORRO DO ROCIO.</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
     <t>Adriano Coutinho, Cesar Coruja, João Pedro, Mi da Serra, Naldinho Graciano</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/221/221_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/221/221_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA LIMPEZA NOS BUEIROS E BOCAS DE LOBO EXISTENTES NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/222/222_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/222/222_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A PODA URGENTE DAS ARVORES CONDENADAS POR CUPIM E QUE TENHAM RISCO DE CAIR.</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/223/223_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/223/223_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA LIMPEZA DE MATA BURRO NA ESTRADA DO PAREDÃO.</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/224/224_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/224/224_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA SOLICITAR O PROLONGAMENTO DE MAIS OU MENOS 50 METROS NA ESTRADA DO MACUCO.</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/225/225_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/225/225_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA SOLICITAR A CONSTRUÇÃO DE MATA BURRO PRÓXIMO Á FAZENDA DO JOSÉ NILTON.</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
     <t>INDICA A SOLICITAÇÃO DE CARRO FUMACÊ.</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/234/234_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/234/234_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA O CONSERTO DE UM BURACO EM FRENTE Á CASA DO PEDRO IDELFONSO.</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
     <t>Cesar Coruja, Ferreira, João Pedro, Mi da Serra, Naldinho Graciano, Ninho, Silvestre, Wagner da Cidinha</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/235/235_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/235/235_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A COLOCAÇÃO DE BLOQUETES NA SUBIDA DO PAU CASADO.</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/236/236_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/236/236_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A REALIZAÇÃO DE BAILES PARA 3º IDADE.</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/237/237_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/237/237_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A COLOCAÇÃO DE CÂMERAS DE SEGURANÇA NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/238/238_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/238/238_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A IMPLANTAÇÃO DE ESTACIONAMENTO 45 GRAUS NA LATERAL DA MATRIZ.</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/239/239_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/239/239_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A LIMPEZA NA CANALETA EXISTENTES ATRÁS DAS CASAS POPULARES.</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/240/240_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/240/240_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUEBRA MOLA NO BECO DO REZENDE.</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/241/241_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/241/241_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A COLOCAÇÃO DE TENDAS AO REDOR DOS QUIOSQUES DA PRAÇA BOM JESUS.</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/242/242_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/242/242_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A LIMPEZA GERAL NOS ARREDORES DA ETA.</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/243/243_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/243/243_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA O PLANTIO DE PALMEIRAS NA ROTATÓRIA DA PONTE DO OURINHO  NO BAIRRO DA REPRESA.</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/103/103_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/103/103_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO AO SR. EDSON SANTOS.</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/104/104_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/104/104_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO AOS SENHORES JOSÉ DORIDES EUGÊNIO, EDMILSON RODRIGUES MACHADO E MACIEL H.APARECIDO LEME.</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/105/105_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/105/105_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO AOS ORGANIZADORES DO MICAREIAS E DO CARNAVAL/2017.</t>
   </si>
   <si>
     <t>Adriano Coutinho, Cesar Coruja, Ferreira, João Pedro, Mi da Serra, Naldinho Graciano, Wagner da Cidinha</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/38/38_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/38/38_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE HOMENAGEM PÓSTUMA A SRA. MARIA HELENA MOREIRA DE OLIVEIRA MORAES.</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/39/39_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/39/39_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">EXTERNAR OS SINCEROS APLAUSOS E RECONHECIMENTO À TODOS OS FUNCIONÁRIOS PÚBLICOS ATIVOS E APOSENTADOS PELA PASSAGEM DO DIA DO TRABALHADOR A SER COMEMORADO NO DIA 1º DE MAIO. </t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/226/226_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/226/226_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE HOMENAGEM PÓSTUMA AO ERICK MONTEIRO.</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/227/227_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/227/227_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO AO ILUSTRÍSSIMO SENHOR JOSÉ MARIA RIBEIRO.</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/229/229_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/229/229_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AOS ORGANIZADORES DA 1ª MESA REDONDA PEGADAS LITERÁRIAS.</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/244/244_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/244/244_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> DISPÕE SOBRE HOMENAGEM PÓSTUMA A SRA. ANA MOREIRA DA SILVA.</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
     <t>Silvestre, Adriano Coutinho, Cesar Coruja, Ferreira, João Pedro, Mi da Serra, Naldinho Graciano, Ninho, Wagner da Cidinha</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/245/245_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/245/245_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE HOMENAGEM PÓSTUMA AO SR. GETÚLIO FERREIRA LEITE.</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/246/246_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/246/246_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE HOMENAGEM PÓSTUMA Á SRA. SEBASTIANA RIBEIRO DE CAMPOS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2062,68 +2062,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/40/40_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/41/41_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/42/42_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/43/43_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/44/44_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/45/45_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/46/46_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/47/47_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/48/48_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/98/98_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/101/101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/108/108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/109/109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/110/110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/111/111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/112/112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/113/113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/114/114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/115/115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/116/116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/161/161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/162/162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/164/164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/165/165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/196/196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/206/206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/207/207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/211/211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/212/212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/213/213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/214/214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/215/215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/230/230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/71/71_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/106/106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/107/107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/154/154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/166/166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/167/167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2017/168/168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/169/169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/170/170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/209/209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/210/210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/247/247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/49/49_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/248/248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/249/249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/250/250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/72/72_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/216/216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/256/256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/257/257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/258/258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/259/259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/231/231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/232/232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/1/1_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/102/102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/50/50_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/51/51_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/52/52_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/53/53_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/54/54_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/55/55_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/56/56_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/57/57_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/58/58_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/59/59_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/60/60_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/61/61_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/62/62_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/63/63_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/64/64_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/65/65_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/66/66_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/67/67_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/68/68_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/69/69_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/70/70_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/73/73_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/74/74_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/75/75_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/76/76_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/77/77_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/78/78_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/82/82_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/83/83_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/84/84_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/85/85_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/86/86_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/87/87_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/88/88_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/89/89_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/90/90_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/91/91_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/92/92_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/93/93_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/94/94_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/95/95_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/96/96_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/97/97_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/180/180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/181/181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/182/182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/183/183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/184/184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/185/185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/187/187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/188/188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/189/189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/190/190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/191/191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/192/192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/193/193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/194/194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/195/195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/197/197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/198/198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/199/199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/200/200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/201/201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/202/202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/203/203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/204/204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/205/205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/217/217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/218/218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/219/219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/220/220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/221/221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/222/222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/223/223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/224/224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/225/225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/234/234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/235/235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/236/236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/237/237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/238/238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/239/239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/240/240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/241/241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/242/242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/243/243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/103/103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/104/104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/105/105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/38/38_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/39/39_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/226/226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/227/227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/229/229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/244/244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/245/245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/246/246_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/40/40_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/41/41_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/42/42_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/43/43_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/44/44_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/45/45_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/46/46_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/47/47_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/48/48_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/98/98_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/101/101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/108/108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/109/109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/110/110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/111/111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/112/112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/113/113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/114/114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/115/115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/116/116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/161/161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/162/162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/164/164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/165/165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/196/196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/206/206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/207/207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/211/211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/212/212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/213/213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/214/214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/215/215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/230/230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/71/71_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/106/106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/107/107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/154/154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/166/166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/167/167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2017/168/168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/169/169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/170/170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/209/209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/210/210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/247/247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/49/49_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/248/248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/249/249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/250/250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/72/72_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/216/216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/256/256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/257/257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/258/258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/259/259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/231/231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/232/232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/1/1_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/102/102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/50/50_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/51/51_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/52/52_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/53/53_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/54/54_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/55/55_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/56/56_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/57/57_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/58/58_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/59/59_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/60/60_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/61/61_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/62/62_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/63/63_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/64/64_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/65/65_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/66/66_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/67/67_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/68/68_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/69/69_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/70/70_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/73/73_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/74/74_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/75/75_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/76/76_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/77/77_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/78/78_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/82/82_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/83/83_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/84/84_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/85/85_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/86/86_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/87/87_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/88/88_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/89/89_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/90/90_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/91/91_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/92/92_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/93/93_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/94/94_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/95/95_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/96/96_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/97/97_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/180/180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/181/181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/182/182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/183/183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/184/184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/185/185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/187/187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/188/188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/189/189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/190/190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/191/191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/192/192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/193/193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/194/194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/195/195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/197/197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/198/198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/199/199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/200/200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/201/201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/202/202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/203/203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/204/204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/205/205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/217/217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/218/218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/219/219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/220/220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/221/221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/222/222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/223/223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/224/224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/225/225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/234/234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/235/235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/236/236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/237/237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/238/238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/239/239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/240/240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/241/241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/242/242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/243/243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/103/103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/104/104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/105/105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/38/38_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/39/39_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/226/226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/227/227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/229/229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/244/244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/245/245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2017/246/246_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H161"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="108.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="90.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="89.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>