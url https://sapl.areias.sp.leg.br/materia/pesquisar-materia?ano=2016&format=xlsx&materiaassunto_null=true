--- v0 (2025-11-25)
+++ v1 (2026-04-16)
@@ -54,798 +54,798 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei Executivo</t>
   </si>
   <si>
     <t>Executivo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2016/121/121_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2016/121/121_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ESPECIAL À LEI ORÇAMENTÁRIA ANUAL DO MUNICÍPIO DE AREIAS PARA O EXERCÍCIO DE 2016.</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2016/127/127_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2016/127/127_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ESPECIAL Á LOA.</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2016/128/128_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2016/128/128_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA LEI MUNICIPAL 1174 DE 10 DE DEZEMBRO DE 2012.</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2016/118/118_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2016/118/118_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS A SEREM OBSERVADAS NA ELABORAÇÃO DA LEI ORÇAMENTÁRIA DO MUNICÍPIO DE AREIAS PARA O EXERCÍCIO FINANCEIRO DE 2017.</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2016/123/123_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2016/123/123_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO  ESPECIAL À LEI ORÇAMENTÁRIA ANUAL DO MUNICÍPIO DE AREIAS PARA O EXERCÍCIO DE 2016.</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2016/126/126_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2016/126/126_texto_integral.pdf</t>
   </si>
   <si>
     <t>ABERTURA DE CRÉDITO SUPLEMENTAR NA LOA E ALTERAÇÃO PPA E LOA-2016.</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2016/124/124_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2016/124/124_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PLANO DIRETOR DE TURISMO DO MUNICÍPIO DE AREIAS.</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2016/117/117_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2016/117/117_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DOS ANEXOS DA LEI DE DIRETRIZES ORÇAMENTÁRIAS - LDO PARA O EXERCÍCIO FINANCEIRO DE 2017 E PLANO PLURIANUAL.</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2016/122/122_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2016/122/122_texto_integral.pdf</t>
   </si>
   <si>
     <t>ABERTURA DE CRÉDITO SUPLEMENTAR NO ORÇAMENTO DA CÂMARA MUNICIPAL E ALTERAÇÃO NA LDO E PPA.</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2016/120/120_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2016/120/120_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REVISÃO GERAL ANUAL AOS VEREADORES E SERVIDORES DO PODER LEGISLATIVO DO MUNICÍPIO DE AREIAS-SP.</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2016/125/pll_02_2016.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2016/125/pll_02_2016.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A FIXAÇÃO DA REMUNERAÇÃO DO PREFEITO MUNICIPAL, VICE-PREFEITO MUNICIPAL E SECRETÁRIOS MUNICIPAIS DE AREIAS NOS TERMOS DO ARTIGO 29, INCISO V DA CONSTITUIÇÃO FEDERAL.</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2016/157/157_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2016/157/157_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REPROVAÇÃO DAS CONTAS PÚBLICAS DA PREFEITURA MUNICIPAL DE AREIAS, REFERENTES AO EXERCÍCIO FINANCEIRO DE 2012.</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
     <t>Adriano Coutinho, Alicio Professor, Raquel da Marlora</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2016/319/319_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2016/319/319_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A FIXAÇÃO DOS SUBSÍDIOS DOS VEREADORES E DO PRESIDENTE DA CÂMARA MUNICIPAL DE AREIAS, PARA LEGISLATURA DE 2017 A 2020.</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2016/155/155_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2016/155/155_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A APROVAÇÃO DAS CONTAS PUBLICAS DA PREFEITURA MUNICIPAL DE AREIAS, REFERENTES AO EXERCÍCIO FINANCEIRO DE 2014.</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
     <t>Adriano Coutinho, Alicio Professor</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2016/317/317_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2016/317/317_texto_integral.pdf</t>
   </si>
   <si>
     <t>ANULA O DECRETO LEGISLATIVO 02/2016, QUE DISPÕE SOBRE A FIXAÇÃO DOS VEREADORES E DO PRESIDENTE DA CÂMARA DE AREIAS, PARA A LEGISLATURA DE 2017 A 2020.</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2016/156/156_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2016/156/156_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REJEIÇÃO DAS CONTAS PÚBLICAS DA PREFEITURA MUNICIPAL DE AREIAS, REFERENTES AO EXERCÍCIO FINANCEIRO DE 2013.</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
     <t>Wagner da Cidinha, Onofrinho</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2016/318/318_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2016/318/318_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CRIAÇÃO DO COMETÊ DAS ÁGUAS NO MUNICÍPIO DE AREIAS- SP E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2016/158/158_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2016/158/158_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ARTIGO 179, DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE AREIAS.</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2016/163/163_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2016/163/163_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A FIXAÇÃO DOS SUBSÍDIOS DOS VEREADORES E DO PRESIDENTE DA CÂMARA MUNICIPAL DE AREIAS, PARA LEGISLATURA 2017 A 2020. </t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Alicio Professor</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2016/4/1.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2016/4/1.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAR A COMPOSIÇÃO DOS CONSELHOS MUNICIPAIS: SAÚDE, EDUCAÇÃO, MERENDA, FUNDEB, ASSISTÊNCIA SOCIAL E DO IDOSO.</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2016/5/requerimento_02_2016.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2016/5/requerimento_02_2016.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAR SE CONTINUA AS NEGOCIAÇÕES COM O SEBRAE COM A FINALIDADE DE APROVAR A NÍVEL MUNICIPAL A LEGISLAÇÃO QUE IRÁ BENEFICIAR OS MICRO-EMPREENDEDORES.</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Wagner da Cidinha, Alicio Professor, Cabeludo, Luiz Paixão, Onofrinho</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/</t>
+    <t>http://sapl.areias.sp.leg.br/media/</t>
   </si>
   <si>
     <t>SOLICITA QUAIS FORAM AS DESPESAS COM O MICAREIAS.</t>
   </si>
   <si>
     <t>Wagner da Cidinha, Alicio Professor, Luiz Paixão, Onofrinho</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA RELAÇÃO DE TODOS PROCESSOS LICITATÓRIOS (CONTRATOS E ADITIVOS) NOS ANOS 2015 E 2016, QUALQUER QUE TENHA SIDO A MODALIDADE. </t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2016/6/5.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2016/6/5.pdf</t>
   </si>
   <si>
     <t>SOLICITA RELAÇÃO DOS FUNCIONÁRIOS EFETIVOS, SALÁRIO, FUNÇÃO E HORÁRIO DE TRABALHO.</t>
   </si>
   <si>
     <t>Mi da Serra</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA INFORMAÇÃO A RESPEITO DA FALTA DE PROFESSOR NA ESCOLA BARÃO DA BOCAINA. </t>
   </si>
   <si>
     <t>1790</t>
   </si>
   <si>
     <t>Luiz Paixão</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2016/1790/7.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2016/1790/7.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE QUAL EMPRESA É RESPONSÁVEL PELA OBRA DE CALÇAMENTO DO MORRO DO ROCIO.</t>
   </si>
   <si>
     <t>Onofrinho</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2016/8/requerimento_08_2016.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2016/8/requerimento_08_2016.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE O OCORRIDO COM A PACIENTE ANDREZA.</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Wagner da Cidinha, Alicio Professor, Luiz Paixão, Mi da Serra, Onofrinho</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2016/20/9.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2016/20/9.pdf</t>
   </si>
   <si>
     <t>SOLICITA DOCUMENTAÇÃO DA LICITAÇÃO DA OBRA AVENIDA SIQUEIRA CAMPOS.</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Alicio Professor, Luiz Paixão, Mi da Serra, Onofrinho, Wagner da Cidinha</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2016/19/10.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2016/19/10.pdf</t>
   </si>
   <si>
     <t>DESPESAS E RECEITAS COM A FESTA DO MILHO.</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2016/21/11.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2016/21/11.pdf</t>
   </si>
   <si>
     <t>SOLICITA CÓPIAS DO PROCESSO LICITATÓRIO COM O CONTRATO FIRMANDO COM A EMPRESA ANDREZA APARECIDA DE QUEIROZ, RESPONSÁVEL PELA OBRA DO CALÇAMENTO NO BAIRRO SANTA CLARA.</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2016/3/13.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2016/3/13.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAR SE A ESTRADA QUE SAÍ DA POPULAR INDO PARA FAZENDA SÃO MIGUEL É MUNICIPAL OU PARTICULAR.</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Wagner da Cidinha, Mi da Serra</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2016/2/14.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2016/2/14.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAR PERCENTUAL COM FOLHA DE PAGAMENTO NOS TRÊS ÚLTIMOS MESES DA PREFEITURA MUNICIPAL</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2016/15/15.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2016/15/15.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÃO DO PORQUÊ DA PARALISAÇÃO DA OBRA ESCOLA JÚLIO CÉSAR.</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2016/14/16.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2016/14/16.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÃO DE QUANTO É A PARTICIPAÇÃO FINANCEIRA E DE MÃO DE OBRA NA REALIZAÇÃO DO TORNEIO LEITEIRO 2016.</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2016/17/17.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2016/17/17.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE A FESTA SANT'ANA QUE NÃO CONSTA NO SITE O PROCESSO LICITATÓRIO.</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2016/16/18.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2016/16/18.pdf</t>
   </si>
   <si>
     <t>REQUER O PORQUÊ DA REALIZAÇÃO DA FESTA DO MILHO NO RECINTO DE EXPOSIÇÃO PERTENCENTE AO SINDICATO.</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2016/18/19.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2016/18/19.pdf</t>
   </si>
   <si>
     <t>SOLICITA O PORQUÊ DO SITE DA PREFEITURA MUNICIPAL AO ACESSAR O LINK LICITAÇÕES NO ANO 2015 A PÁGINA REMETE A PREFEITURA MUNICIPAL DE LAGOINHA.</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2016/13/20.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2016/13/20.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE O FUNCIONAMENTO, DATA DE ATENDIMENTO, AGENTES E MÉDICOS QUE ATENDEM NOS PSFS AVANÇADOS NOS BAIRRO SERTÃOZINHO.</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA INFORMAÇÕES SOBRE QUAL FOI O VALOR GASTO COM O PSF NO BAIRRO SERTÃOZINHO. </t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2016/11/requerimento_22_2016.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2016/11/requerimento_22_2016.pdf</t>
   </si>
   <si>
     <t>SOLICITA RELAÇÃO CONTENDO CARGOS E SALÁRIOS DOS FUNCIONÁRIOS EFETIVOS DA PREFEITURA MUNICIPAL; RELAÇÃO CONTENDO NOME E SALÁRIO DOS FUNCIONÁRIOS COMISSIONADOS E DIRETORES DA PREFEITURA MUNICIPAL; RELAÇÃO CONTENDO NOMES DOS VOLUNTÁRIOS CONTRATADOS COM DATA DE INÍCIO E TÉRMINO DO CONTRATO COM A PREFEITURA MUNICIPAL.</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2016/129/129_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2016/129/129_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICADA A LIMPEZA DO ALTO DA SANTA CLARA.</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2016/140/140_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2016/140/140_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA INVESTIMENTO E MELHORIA NO CAMPO DE FUTEBOL DO MORRO DO ROCIO.</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2016/130/130_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2016/130/130_texto_integral.pdf</t>
   </si>
   <si>
     <t>AQUISIÇÃO DE FREEZER PARA MERENDA ESCOLAR.</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2016/176/176_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2016/176/176_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A REALIZAÇÃO DE EXAMES PREVENTIVOS NOS ALUNOS DA REDE MUNICIPAL DE ENSINO.</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2016/131/131_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2016/131/131_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A REALIZAÇÃO DE LIMPEZA DAS RUAS COM CAMINHÃO PIPA APÓS A REALIZAÇÃO DE FESTAS DE GRANDE PORTE.</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2016/132/132_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2016/132/132_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA REALIZADO ESTUDOS NO SENTIDO DE REVER ÁS DISPOSIÇÕES DAS BARRACAS NO MICAREIAS E CARNAVAL.</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2016/133/133_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2016/133/133_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A INSTITUIÇÃO DO BÔNUS PARA OS PROFESSORES, DE ACORDO COM AS SOBRAS DO FUNDEB.</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2016/171/171_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2016/171/171_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA CADASTRAMENTO DE RESIDENCIAS QUE NECESSITAM DE REFORMA E ADEQUAÇÃO.</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2016/172/172_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2016/172/172_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A LIMPEZA DE LOGRADOUROS.</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2016/173/173_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2016/173/173_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A LIMPEZA DE CANALETAS DO MORRO DO RÓCIO.</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2016/134/134_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2016/134/134_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A LIMPEZA DO PARQUE INFANTIL DA PRAÇA DE ALIMENTAÇÃO.</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2016/174/174_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2016/174/174_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA COLOCAR PLACA "PROIBIDO ESTACIONAR" NO PONTO DE ÔNIBUS.</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2016/141/141_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2016/141/141_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SOLICITAÇÃO DE COLOCAÇÃO DE SUPORTES DE LIXO NA RUA ALVES MARQUES.</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2016/142/142_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2016/142/142_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A PODA DA ARVORES DO BAIRRO SANTA CLARA.</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2016/135/135_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2016/135/135_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA COLOCAÇÃO DE SAIBRO NA ESTRADA DA SÃO BRAZ, ANTES DA CASA DO CARLÃO.</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2016/136/136_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2016/136/136_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A LIMPEZA DA CANALETA LOCALIZADA AO LADO DA CAIXA D'ÁGUA  NO BAIRRO SÃO SEBASTIÃO.</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2016/146/146_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2016/146/146_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA CONSTRUÇÃO DE VALETA DE ESCOAMENTO PARALELA Á ESTRADA DO BAIRRO DA REPRESA.</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2016/145/145_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2016/145/145_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA REPAROS NA PONTE QUE DÁ ACESSO A FAZENDA PAREDÃO.</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2016/137/137_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2016/137/137_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A ELABORAÇÃO DE PLANO DE ARBORIZAÇÃO DA MUNICIPALIDADE.</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2016/143/143_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2016/143/143_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A FIXAÇÃO DE PLACAS EM NOSSO MUNICÍPIO NO BAIRRO DO ALEGRE.</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2016/144/144_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2016/144/144_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA CONSTRUÇÃO DE BUEIROS (BOCA DE LOBO) NAS LATERAIS DA RUA XV DE NOVEMBRO.</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2016/138/138_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2016/138/138_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA REALIZAÇÃO DE ESTUDOS, VISANDO A POSSIBILITAR O RESTABELECIMENTO DO BENEFÍCIO DO QUINQUÊNIO AOS SERVIDORES MUNICIPAIS.</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2016/139/139_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2016/139/139_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA CELEBRAÇÃO DE CONVÊNIO COM O GOVERNO DO ESTADO DE SÃO PAULO PARA IMPLANTAÇÃO DO BANCO DO POVO.</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2016/177/177_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2016/177/177_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA REVER PLANO DE CARREIRA DOS SERVIDORES MUNICIPAIS, COM REPRESENTANTES DE CADA SETOR.</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2016/147/147_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2016/147/147_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA CELEBRAR  CONVÊNIO COM OS BANCOS: BRADESCO, BRASIL E CAIXA ECONÔMICA FEDERAL, PARA RECEBIMENTO DE IMPOSTOS E TAXAS MUNICIPAIS.</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2016/148/148_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2016/148/148_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA SUBSTITUIÇÃO GRADATIVA DA ILUMINAÇÃO DOS PRÉDIOS MUNICIPAIS POR LÂMPADAS DE LED.</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2016/149/149_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2016/149/149_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA ELABORAÇÃO DE PROJETO DE LEI QUE DISPÕE SOBRE A LIMPEZA DE TERRENOS BALDIOS E CONSTRUÇÕES ABANDONADAS OU DESOCUPADAS LOCALIZADAS NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2016/151/151_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2016/151/151_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA PRORROGAR A LICENÇA MATERNIDADE DAS SERVIDORAS MUNICIPAIS PARA SEIS MESES.</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>Adriano Coutinho</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2016/150/150_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2016/150/150_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A MANUTENÇÃO DOS BRINQUEDOS DO PARQUE INFANTIL LOCALIZADO NA PRAÇA DOS QUIOSQUES.</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2016/152/152_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2016/152/152_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA RESTABELECER SINAL WI-FI NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>Adriano Coutinho, Onofrinho, Wagner da Cidinha</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2016/153/153_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2016/153/153_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA CONFECÇÃO DE TAMPA PARA O BUEIRO NA RUA SÃO PEDRO, MORRO DO ROCIO, E EM FRENTE A CASA DO CARLINHO COELHO.</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>Adriano Coutinho, Wagner da Cidinha</t>
   </si>
   <si>
     <t>INDICA ILUMINAÇÃO NA PONTE AZUL.</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2016/175/175_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2016/175/175_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA COM URGÊNCIA "GUARDA-CORPO" NA PONTE RIACHUELO.</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Ferreira</t>
   </si>
   <si>
     <t xml:space="preserve">EXTERNAR OS SINCEROS APLAUSOS AOS ORGANIZADORES DO MICAREIAS E DO CARNAVAL 2016. </t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A HOMENAGEM PÓSTUMA A SRA. CAROLINA ALVES TEIXEIRA. </t>
   </si>
   <si>
     <t xml:space="preserve">EXTERNAR OS SINCEROS APLAUSOS AO SR. JOSÉ MOREIRA CUNHA. </t>
   </si>
   <si>
     <t xml:space="preserve">EXTERNAR OS SINCEROS APLAUSOS À EQUIPE GESTORA, CORPO DOCENTE, FUNCIONÁRIOS E ALUNOS DOS TERCEIROS ANOS DA ESCOLA ESTADUAL "BARÃO DA BOCAINA", PELA AVALIAÇÃO OBTIDA NO SARESP. </t>
   </si>
@@ -1233,67 +1233,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2016/121/121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2016/127/127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2016/128/128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2016/118/118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2016/123/123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2016/126/126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2016/124/124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2016/117/117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2016/122/122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2016/120/120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2016/125/pll_02_2016.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2016/157/157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2016/319/319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2016/155/155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2016/317/317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2016/156/156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2016/318/318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2016/158/158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2016/163/163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2016/4/1.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2016/5/requerimento_02_2016.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2016/6/5.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2016/1790/7.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2016/8/requerimento_08_2016.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2016/20/9.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2016/19/10.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2016/21/11.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2016/3/13.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2016/2/14.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2016/15/15.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2016/14/16.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2016/17/17.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2016/16/18.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2016/18/19.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2016/13/20.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2016/11/requerimento_22_2016.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2016/129/129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2016/140/140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2016/130/130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2016/176/176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2016/131/131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2016/132/132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2016/133/133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2016/171/171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2016/172/172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2016/173/173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2016/134/134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2016/174/174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2016/141/141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2016/142/142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2016/135/135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2016/136/136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2016/146/146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2016/145/145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2016/137/137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2016/143/143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2016/144/144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2016/138/138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2016/139/139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2016/177/177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2016/147/147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2016/148/148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2016/149/149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2016/151/151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2016/150/150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2016/152/152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2016/153/153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2016/175/175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2016/121/121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2016/127/127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2016/128/128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2016/118/118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2016/123/123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2016/126/126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2016/124/124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2016/117/117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2016/122/122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2016/120/120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2016/125/pll_02_2016.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2016/157/157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2016/319/319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2016/155/155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2016/317/317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2016/156/156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2016/318/318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2016/158/158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2016/163/163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2016/4/1.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2016/5/requerimento_02_2016.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2016/6/5.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2016/1790/7.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2016/8/requerimento_08_2016.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2016/20/9.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2016/19/10.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2016/21/11.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2016/3/13.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2016/2/14.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2016/15/15.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2016/14/16.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2016/17/17.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2016/16/18.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2016/18/19.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2016/13/20.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2016/11/requerimento_22_2016.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2016/129/129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2016/140/140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2016/130/130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2016/176/176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2016/131/131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2016/132/132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2016/133/133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2016/171/171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2016/172/172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2016/173/173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2016/134/134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2016/174/174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2016/141/141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2016/142/142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2016/135/135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2016/136/136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2016/146/146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2016/145/145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2016/137/137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2016/143/143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2016/144/144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2016/138/138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2016/139/139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2016/177/177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2016/147/147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2016/148/148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2016/149/149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2016/151/151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2016/150/150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2016/152/152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2016/153/153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2016/175/175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H90"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="98.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="92" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="91.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>