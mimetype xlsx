--- v0 (2025-11-25)
+++ v1 (2026-04-20)
@@ -54,2073 +54,2073 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1023</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei Executivo</t>
   </si>
   <si>
     <t>Executivo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1023/ple_01_2015.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1023/ple_01_2015.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ARTIGO 1.° "CAPUT"  DA LEI MUNICIPAL N.° 1.120, DE 8 DE DEZEMBRO DE 2010.</t>
   </si>
   <si>
     <t>1024</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1024/ple_02_2015.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1024/ple_02_2015.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ALIENAÇÃO DE BEM INSERSÍVEL/OBSOLETO QUE MENCIONA.</t>
   </si>
   <si>
     <t>1025</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1025/ple_03_2015.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1025/ple_03_2015.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ARTIGO 1.° CAPUT DA LEI MUNICIPAL N.°1.202, DE FEVEREIRO DE 2014.</t>
   </si>
   <si>
     <t>1032</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1032/pl042015.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1032/pl042015.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ARTIGO 1.°, DA LEI MUNICIPAL N.°1.033, DE 22 DE AGOSTO DE 2007.</t>
   </si>
   <si>
     <t>1033</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1033/pl05-2015.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1033/pl05-2015.pdf</t>
   </si>
   <si>
     <t>CRIA SETOR DE COMPRAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1034</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1034/pl06.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1034/pl06.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ESPECIAL NO ORÇAMENTO MUNICIPAL DE AREIAS PARA O EXERCÍCIO DE 2015.</t>
   </si>
   <si>
     <t>1035</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1035/pl7.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1035/pl7.pdf</t>
   </si>
   <si>
     <t>ADEQUA SALÁRIO DOS SERVIDORES MUNICIPAIS.</t>
   </si>
   <si>
     <t>1036</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1036/pl8.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1036/pl8.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS A SEREM OBSERVADAS NA ELABORAÇÃO DA LEI ORÇAMENTÁRIA DO MUNICÍPIO DE AREIAS PARA O EXERCÍCIO FINANCEIRO DE 2015.</t>
   </si>
   <si>
     <t>1037</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1037/pl09.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1037/pl09.pdf</t>
   </si>
   <si>
     <t>APROVA O PLANO MUNICIPAL INTEGRADO DE SANEAMENTO BÁSICO DE AREIAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1038</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1038/pl10.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1038/pl10.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO E LEGISLATIVO DO MUNICÍPIO DE AREIAS, A INSTITUIR REGRAS, CRITÉRIOS TÉCNICOS E PROCEDIMENTOS PARA REGISTRO, AVALIAÇÃO E DEPRECIAÇÃO DOS BENS PERTENCENTES AO PATRIMÔNIO DO MUNICÍPIO DE AREIAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1039</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1039/ple_11_2015.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1039/ple_11_2015.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PLANO MUNICIPAL DE EDUCAÇÃO DO MUNICÍPIO DE AREIAS, EM CONFORMIDADE COM O ARTIGO 8.° DA LEI FEDERAL N.°13.005/2014.</t>
   </si>
   <si>
     <t>1040</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1040/pl12.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1040/pl12.pdf</t>
   </si>
   <si>
     <t>REVOGA LEI MUNICIPAL QUE MENCIONA.</t>
   </si>
   <si>
     <t>1041</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1041/pl13.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1041/pl13.pdf</t>
   </si>
   <si>
     <t>DECLARA PATRIMÔNIO HISTÓRICO MUNICIPAL MONUMENTO QUE MENCIONA.</t>
   </si>
   <si>
     <t>1042</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1042/pl14.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1042/pl14.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO SUPLEMENTAR NA LEI ORÇAMENTÁRIA ANUAL E ALTERAÇÕES NO PLANO PLURIANUAL -PPA E NA LEI DE DIRETRIZES ORÇAMENTÁRIAS - LDO NO EXERCÍCIO DE 2015.</t>
   </si>
   <si>
     <t>1043</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1043/pl15.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1043/pl15.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO SUPLEMENTAR NA LEI ORÇAMENTÁRIA ANUAL E ALTERAÇÕES NO PLANO PLURIANUAL - PPA E NA LEI DE DIRETRIZES ORÇAMENTÁRIAS - LDO NO EXERCÍCIO DE 2015.</t>
   </si>
   <si>
     <t>1044</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1044/pl16.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1044/pl16.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO SUPLEMENTAR NO ORÇAMENTO DA CÂMARA MUNICIPAL E ALTERAÇÕES NA LEI DE DIRETRIZES ORÇAMENTÁRIAS - LDO E NO PPA DO MUNICÍPIO DE AREIAS PARA O EXERCÍCIO DE 2015.</t>
   </si>
   <si>
     <t>1045</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1045/pl17.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1045/pl17.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA DESPESA DO MUNICÍPIO DE AREIAS, ESTADO DE SÃO PAULO, PARA O EXERCÍCIO FINANCEIRO DE 2016.</t>
   </si>
   <si>
     <t>1046</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1046/ple18.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1046/ple18.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DOS ANEXOS DA LEI DE DIRETRIZES ORÇAMENTÁRIAS - LDO PARA O EXERCÍCIO FINANCEIRO DE 2016 E PLANO PLURIANUAL DE 2016 E 2017.</t>
   </si>
   <si>
     <t>1047</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1047/pl19.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1047/pl19.pdf</t>
   </si>
   <si>
     <t>1048</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1048/pl20.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1048/pl20.pdf</t>
   </si>
   <si>
     <t>1028</t>
   </si>
   <si>
     <t>PLCE</t>
   </si>
   <si>
     <t>Proj. Lei Complementar Executivo</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1028/pl_complementar_01_2015.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1028/pl_complementar_01_2015.pdf</t>
   </si>
   <si>
     <t>CRIA EMPREGO PÚBLICO DE PROVIMENTO EFETIVO QUE MENCIONA</t>
   </si>
   <si>
     <t>1029</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1029/plce_02_2015.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1029/plce_02_2015.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REFORMA ADMINITRATIVA E FUNCIONAL DA PREFEITURA MUNICIPAL, CRIAÇÃO DE NOVOS EMPREGOS E FUNÇÕES, ADEQUAÇÃO DOS SALÁRIOS E BENEFÍCIOS AOS SERVIDORES MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1030</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1030/plce_3_2023.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1030/plce_3_2023.pdf</t>
   </si>
   <si>
     <t>DEFINE A ZONA URBANA DO MUNICÍPIO DE AREIAS</t>
   </si>
   <si>
     <t>1031</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1031/complementar-0415.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1031/complementar-0415.pdf</t>
   </si>
   <si>
     <t>CRIA EMPREGO PÚBLICO DE AGENTE CONTROLE DE ENDEMIAS, ALTERA CARGA HORÁRIA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1085</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>Alicio Professor</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1085/emenda_modificativa_ple_11_20215.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1085/emenda_modificativa_ple_11_20215.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DE ITENS, METAS E ESTRATÉGIAS DO ANEXO DO PROJETO DE LEI Nº 11/2015.</t>
   </si>
   <si>
     <t>1087</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1087/emenda_modificativa.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1087/emenda_modificativa.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO INCISO V, DO ARTIGO 6º, E EXCLUI PARÁGRAFO ÚNICO DO ARTIGO 6º, DO PROJETO DE LEI Nº 17/2015.</t>
   </si>
   <si>
     <t>1088</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1088/emenda_modificativa.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1088/emenda_modificativa.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO INCISO I, DO ARTIGO 17, DO PROJETO DE LEI N°08/2015.</t>
   </si>
   <si>
     <t>1026</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo</t>
   </si>
   <si>
     <t>Wagner da Cidinha, Onofrinho</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/</t>
+    <t>http://sapl.areias.sp.leg.br/media/</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO GERAL ANUAL AOS VEREADORES E SERVIDORES DO PODER LEGISLATIVO DO MUNICÍPIO DE AREIAS/SP.</t>
   </si>
   <si>
     <t>1027</t>
   </si>
   <si>
     <t>PLCL</t>
   </si>
   <si>
     <t>Proj. Lei Complementar Legislativo</t>
   </si>
   <si>
     <t>Wagner da Cidinha</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1027/complementar_legislativo_01_2015.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1027/complementar_legislativo_01_2015.pdf</t>
   </si>
   <si>
     <t>CRIA E EXTINGUE EMPREGO QUE MENCIONA, NA ESTRUTURA ADMINISTRATIVA DA CÂMARA MUNICIPAL.</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Wagner da Cidinha, Adriano Coutinho, Alicio Professor, Cabeludo, Ferreira, Luiz Paixão, Mi da Serra, Onofrinho, Raquel da Marlora</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2015/300/300_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2015/300/300_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO AREIENSE AO DR. JOSÉ RENATO NALINI.</t>
   </si>
   <si>
     <t>1431</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Luiz Paixão</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1431/req1.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1431/req1.pdf</t>
   </si>
   <si>
     <t>REQUEIRO, NOS TERMOS REGIMENTAIS, APÓS OUVIDO O DOUTO PLENÁRIO DESTA EGRÉGIA CASA DE LEIS, QUE O EXECUTIVO MUNICIPAL INFORME O QUE FOI FEITO PELA ATUAL ADMINISTRAÇÃO NO BAIRRO SERTÃOZINHO.</t>
   </si>
   <si>
     <t>1432</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1432/req2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1432/req2.pdf</t>
   </si>
   <si>
     <t>REQUER, NOS TERMOS REGIMENTAIS, APÓS OUVIDO O DOUTO PLENÁRIO DESTA EGRÉGIA CASA DE LEIS, QUE O EXECUTIVO MUNICIPAL INFORME A RAZÃO PELA QUAL AINDA NÃO HÁ PROFESSOR DESIGNADO PARA A ESCOLA DA BOCAINA.</t>
   </si>
   <si>
     <t>1433</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1433/req3.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1433/req3.pdf</t>
   </si>
   <si>
     <t>REQUER, NOS TERMOS REGIMENTAIS, APÓS OUVIDO O DOUTO PLENÁRIO DESTA EGRÉGIA CASA DE LEIS, QUE O EXECUTIVO MUNICIPAL INFORME EM QUE PÉ SE ENCONTRA O PLANO MUNICIPAL DE EDUCAÇÃO. - RETIRADO PELO AUTOR.</t>
   </si>
   <si>
     <t>1434</t>
   </si>
   <si>
     <t>Onofrinho, Adriano Coutinho, Alicio Professor, Luiz Paixão, Wagner da Cidinha</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1434/req4.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1434/req4.pdf</t>
   </si>
   <si>
     <t>REQUER NOS TERMOS REGIMENTAIS, QUE O EXECUTIVO MUNICIPAL INFORME NO PRAZO DE LEI: ONDE? QUANDO? E COMO SERÃO AS INSCRIÇÕES PARA A AQUISIÇÃO DAS CASAS POPULARES QUE ESTÃO SENDO CONSTRUÍDAS.</t>
   </si>
   <si>
     <t>1435</t>
   </si>
   <si>
     <t>Mi da Serra</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1435/req5.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1435/req5.pdf</t>
   </si>
   <si>
     <t>REQUEIRO, NOS TERMOS REGIMENTAIS, APÓS OUVIDO O DOUTO PLENÁRIO DESTA EGRÉGIA CASA DE LEIS, QUE O EXECUTIVO MUNICIPAL INFORME NO PRAZO DE LEI, QUANDO SERÁ REINICIADA AS OBRAS DAS CASAS POPULARES DO BAIRRO SÃO SEBASTIÃO.</t>
   </si>
   <si>
     <t>1436</t>
   </si>
   <si>
     <t>Wagner da Cidinha, Adriano Coutinho, Alicio Professor, Luiz Paixão, Onofrinho</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1436/req6.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1436/req6.pdf</t>
   </si>
   <si>
     <t>REQUEREMOS, NOS TERMOS REGIMENTAIS, APÓS OUVIDO O DOUTO PLENÁRIO DESTA EGRÉGIA CASA DE LEIS, QUE O EXECUTIVO MUNICIPAL INFORME NO PRAZO DE LEI, RESPOSTAS AO OCORRIDO (RESCISÃO CONTRATUAL) COM OS TERMOS DE COMPROMISSO N ° S. 799946/2013/MINISTÉRIO DAS CIDADES/CAIXA E 792463/2013/MINISTERIO DA AGRICULTURA, PECUARIA E ABASTECIMENTO/CAIXA, ORIUNDOS DA CAIXA ECONÔMICA FEDERAL ATRAVÉS DOS OFÍCIOS 179/2015 E 180/2015 RESPECTIVAMENTE.</t>
   </si>
   <si>
     <t>1437</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1437/req7.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1437/req7.pdf</t>
   </si>
   <si>
     <t>1438</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Adriano Coutinho</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1438/i1.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1438/i1.pdf</t>
   </si>
   <si>
     <t>INDICO, NOS TERMOS REGIMENTAIS, SEJA OFICIADO AO EXECUTIVO MUNICIPAL, NO SENTIDO DE PROVIDENCIAR LIMPEZA NA VALETA EXISTENTE NA RUA CÁSSIO COUTINHO CUNHA, PRÓXIMO À CASA DA SRA. LUCIANA.</t>
   </si>
   <si>
     <t>1439</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1439/i2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1439/i2.pdf</t>
   </si>
   <si>
     <t>INDICO, NOS TERMOS REGIMENTAIS, SEJA OFICIADO AO EXECUTIVO MUNICIPAL, NO SENTIDO DE PROVIDENCIAR CONSERTO NO "GUARDA CORPO" DA PONTE LOCALIZADA ENTRE A CASA DA SRA. EMILIA E SRA MEIRE, NA RUA RIACHUELO.</t>
   </si>
   <si>
     <t>1440</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1440/i3.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1440/i3.pdf</t>
   </si>
   <si>
     <t>INDICO, NOS TERMOS REGIMENTAIS, SEJA OFICIADO AO EXECUTIVO MUNICIPAL, NO SENTIDO DE PROVIDENCIAR O CONSERTO NO CALÇAMENTO DA RUA VEREADOR ANTONIO QURININO FILHO.</t>
   </si>
   <si>
     <t>1441</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1441/i4.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1441/i4.pdf</t>
   </si>
   <si>
     <t>INDICO, NOS TERMOS REGIMENTAIS, SEJA OFICIADO AO EXECUTIVO MUNICIPAL, NO SENTIDO DE ESTUDAR A POSSIBILIDADE DE CONCEDER AUMENTO REAL AO FUNCIONALISMO PÚBLICO.</t>
   </si>
   <si>
     <t>1442</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1442/i5.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1442/i5.pdf</t>
   </si>
   <si>
     <t>INDICO, NOS TERMOS REGIMENTAIS, SEJA OFICIADO AO EXECUTIVO MUNICIPAL, NO SENTIDO DE PROCEDER A LIMPEZA NA RUA THEODORICO RIBEIRO COUTINHO.</t>
   </si>
   <si>
     <t>1462</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1462/i06.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1462/i06.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, COM URGÊNCIA A COLOCAÇÃO DE "GUARDA CORPO" NO LADO ESQUERDO DA PONTE SITUADA NA ESTRADA SANTA RITA.</t>
   </si>
   <si>
     <t>1463</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1463/i7.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1463/i7.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, QUE SEJA ADQUIRIDO "CARRINHO DE MÃO", A SER USADO POR VOLUNTÁRIOS QUE PRESTAM SERVIÇOS DE LIMPEZA NAS RUAS DE NOSSA CIDADE.</t>
   </si>
   <si>
     <t>1464</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1464/i08.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1464/i08.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, A CONSTRUÇÃO DE UM VELÓRIO MUNICIPAL.</t>
   </si>
   <si>
     <t>1465</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1465/i9.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1465/i9.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, A LIMPEZA DO CEMITÉRIO MUNICIPAL.</t>
   </si>
   <si>
     <t>1466</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1466/i10.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1466/i10.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, SOLICITAR OS BONS PRÉSTIMOS NA CESSÃO DE PEDREIRO À SRA. ELEONICE PEREIRA FONSECA.</t>
   </si>
   <si>
     <t>1467</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1467/i11.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1467/i11.pdf</t>
   </si>
   <si>
     <t>INDICA NOS TERMOS REGIMENTAIS AO EXECUTIVO MUNICIPAL, NO SENTIDO DE SOLICITAR EM REITERAÇÃO À INDICAÇÃO ANTERIOR A DOAÇÃO DA TELA DE PROTEÇÃO QUE FOI RETIRADA DA QUADRA DE ESPORTE DA POPULAR PARA O CAMPO DO BAIRRO DO ROCIO.</t>
   </si>
   <si>
     <t>1468</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1468/i12.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1468/i12.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, A CONSTRUÇÃO DE SISTEMA DE TRATAMENTO DE ÁGUA, A FIM DE ATENDER OS NOVOS CONJUNTOS HABITACIONAIS.</t>
   </si>
   <si>
     <t>1469</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1469/i13.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1469/i13.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ESTUDOS NO SENTIDO DE SER CRIADO UMA AÇÃO CONJUNTA ENTRE SECRETARIA MUNICIPAL DE SAÚDE E SECRETARIA MUNICIPAL DE EDUCAÇÃO, OBJETIVANDO PREVENIR E DIAGNOSTICAR DOENÇAS, NOS ALUNOS DA REDE MUNICIPAL DE ENSINO.</t>
   </si>
   <si>
     <t>1470</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1470/i14.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1470/i14.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, QUE VIABILIZE ESTUDOS NO SENTIDO DE ELABORAR PLANO DE ARBORIZAÇÃO DA MUNICIPALIDADE.</t>
   </si>
   <si>
     <t>1471</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1471/i15.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1471/i15.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, QUE SEJA DETERMINADO AO SETOR COMPETENTE, QUE SE COLOQUE SAIBRO NA ESTRADA MUNICIPAL DA VARGINHA.</t>
   </si>
   <si>
     <t>1472</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1472/i16.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1472/i16.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, QUE SEJA DETERMINADO AO SETOR COMPETENTE, QUE SE FAÇA UMA VALETA NA RODOVIA DOS TROPEIROS, PRÓXIMO À PONTE DO BAIRRO DA REPRESA, ONDE HÁ SEMPRE ACÚMULO DE CHUVAS.</t>
   </si>
   <si>
     <t>1473</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1473/i17.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1473/i17.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, QUE SEJA DETERMINADO AO SETOR COMPETENTE, QUE SE RETIRE BARREIRA QUE CAIU NA ESTRADA SANTA RITA.</t>
   </si>
   <si>
     <t>1474</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1474/i18.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1474/i18.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, QUE SEJA DADA ESPECIAL ATENÇÃO AO PROBLEMA DA QUALIDADE DA ÁGUA NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1475</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1475/i19.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1475/i19.pdf</t>
   </si>
   <si>
     <t>INDICA, NOS TERMOS REGIMENTAIS, A MESA DA CÂMARA MUNICIPAL, SEJA OFICIADO À ELEKTRO SOLICITANDO A PODA DE ÁRVORES PRÓXIMAS À REDE ELÉTRICA, EM ESPECIAL, EM TODA A EXTENSÃO DA RUA PEDRO FERREIRA PENA.</t>
   </si>
   <si>
     <t>1476</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1476/i20.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1476/i20.pdf</t>
   </si>
   <si>
     <t>INDICA, NOS TERMOS REGIMENTAIS, À MESA DA CÂMARA MUNICIPAL, SEJA OFICIADO AO CONSELHO TUTELAR DE AREIAS, PARA QUE, ESTES INTERFIRAM NA QUESTÃO DO PONTO DE ESPERA DO TRANSPORTE ESCOLAR DOS ALUNOS DO BAIRRO DA REPRESA.</t>
   </si>
   <si>
     <t>1477</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1477/i21.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1477/i21.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, QUE SEJA CONTRATADA EMPRESA DE SEGURANÇA PROFISSIONAL PARA OS EVENTOS DO MICAREIAS E DO CARNAVAL EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1478</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1478/i22.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1478/i22.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, QUE DÊ MAIS ATENÇÃO AOS PEDIDOS FEITOS PELO LEGISLATIVO MUNICIPAL AREIENSE.</t>
   </si>
   <si>
     <t>1479</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1479/i23.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1479/i23.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, QUE DETERMINE AO SETOR COMPETENTE QUE PROCEDA A LIMPEZA DA RUA THEODORICO RIBEIRO COUTINHO.</t>
   </si>
   <si>
     <t>1480</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1480/i24.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1480/i24.pdf</t>
   </si>
   <si>
     <t>INDICA, NOS TERMOS REGIMENTAIS, À MESA DA CÂMARA, QUE REITERE OS OFÍCIOS ENVIADOS NO FINAL DO ANO PASSADO PARA AS ESCOLAS MUNICIPAIS E ESTADUAL, PARA QUE, AS MESMAS ENVIEM OS NOMES DOS MELHORES ALUNOS NO ANO DE 2014.</t>
   </si>
   <si>
     <t>1481</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1481/i25.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1481/i25.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, QUE ESTUDE A POSSIBILIDADE DE SE CONSTRUIR TRILHA DE BLOQUETE DE CIMENTO PARA VEÍCULOS, NOS PIORES TRECHOS DA ESTRADA DO PAU CASADO, QUE DÁ ACESSO PELO MUNICÍPIO DE AREIAS À SERRA DA BOCAINA.</t>
   </si>
   <si>
     <t>1482</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1482/i26.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1482/i26.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, QUE SEJA DETERMINADO AO SETOR COMPETENTE QUE ROCE O CAMPO DE FUTEBOL NO SITIO VERA CRUZ.</t>
   </si>
   <si>
     <t>1483</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1483/i27.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1483/i27.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, QUE SEJA ESTUDADA A POSSIBILIDADE DE SE VOLTAR A CONCEDER O BENEFÍCIO DO QUINQUÊNIO AOS SERVIDORES MUNICIPAIS.</t>
   </si>
   <si>
     <t>1484</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1484/i28.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1484/i28.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, QUE SEJA ESTUDADA A POSSIBILIDADE DE SE REVER O PLANO DE CARREIRA DOS SERVIDORES PÚBLICOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>1485</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1485/i29.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1485/i29.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, QUE SEJA ESTUDADA A POSSIBILIDADE DE SE REVER O PLANO DE CARREIRA DOS PROFESSORES DA REDE MUNICIPAL.</t>
   </si>
   <si>
     <t>1486</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1486/i30.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1486/i30.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, QUE SEJA DETERMINADA A LIMPEZA DO QUINTAL DA OBRA ANEXA À EMEF PROF. JÚLIO CÉSAR DA COSTA SAMPAIO FILHO.</t>
   </si>
   <si>
     <t>1487</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1487/i31.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1487/i31.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, QUE SEJA DETERMINADA A COLOCAÇÃO DE SUPORTE DE LIXO NA RUA ALVES MARQUES, PRÓXIMO À IGREJA MISSIONÁRIA DE JESUS CRISTO.</t>
   </si>
   <si>
     <t>1488</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1488/i32.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1488/i32.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, QUE SEJA ESTUDADA A POSSIBILIDADE DE CONSTRUIR UM QUEBRA-MOLAS NA RUA ALVES MARQUES, PRÓXIMO À IGREJA MISSIONÁRIA DE JESUS CRISTO.</t>
   </si>
   <si>
     <t>1489</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1489/i33.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1489/i33.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, QUE SEJA DETERMINADA A LIMPEZA DE BUEIRO EXISTENTE À RUA XV DE NOVEMBRO ESQUINA COM A RUA PEDRO FERREIRA PENA.</t>
   </si>
   <si>
     <t>1490</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1490/i34.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1490/i34.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, QUE SEJA ESTUDADA A POSSIBILIDADE DE SE RECOLHER O LIXO DOMICILIAR DO BAIRRO VARGEM GRANDE, AO MENOS UMA VEZ POR SEMANA.</t>
   </si>
   <si>
     <t>1491</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1491/i35.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1491/i35.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, QUE SEJA DETERMINADO AO SETOR COMPETENTE A PODA DE ÁRVORE SITUADA NA RUA THEODORICO RIBEIRO COUTINHO JÚNIOR (PRÓXIMO À CASA DO IRINEU).</t>
   </si>
   <si>
     <t>1492</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1492/i36.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1492/i36.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, QUE SEJA DETERMINADO O CONSERTO DA TAMPA DE CONCRETO DO BUEIRO SITUADO À RUA PREF. CÁSSIO COUTINHO CUNHA, NO BAIRRO SÃO SEBASTIÃO.</t>
   </si>
   <si>
     <t>1493</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1493/i37.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1493/i37.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NO SENTIDO DE ENVIDAR ESFORÇOS NO SENTIDO DE LIMPAR E REPARAR CANO DE ÁGUA ROMPIDO, LOCALIZADO NA RUA DA OLARIA.</t>
   </si>
   <si>
     <t>1494</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1494/i38.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1494/i38.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NO SENTIDO DE PROVIDENCIAR SAIBRO PARA A ESTRADA DE ACESSO AO BAIRRO DO SERTÃOZINHO.</t>
   </si>
   <si>
     <t>1495</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1495/i39.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1495/i39.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NO SENTIDO DE QUE O ENGENHEIRO ENCARREGADO, VERIFIQUE O SISTEMA DE ESCOAMENTO DE ÁGUA DA RUA DE ACESSO AO BAIRRO DO ROCIO, QUE SE ENCONTRA RECENTEMENTE EM OBRAS.</t>
   </si>
   <si>
     <t>1496</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1496/i40.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1496/i40.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NO SENTIDO DE AGILIZAR A ANUNCIADA FIXAÇÃO DE PLACAS EM NOSSO MUNICÍPIO, MORMENTE AS DE MÃO E CONTRAMÃO NO BAIRRO DO ALEGRE.</t>
   </si>
   <si>
     <t>1497</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1497/i41.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1497/i41.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NO SENTIDO DE PROCEDER A LIMPEZA NO BAIRRO SÃO SEBASTIÃO (CASA POPULAR).</t>
   </si>
   <si>
     <t>1498</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1498/i42.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1498/i42.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NO SENTIDO DE VIABILIZAR ATRAVÉS DA SECRETARIA DE SAÚDE EM CONJUNTO COM A SECRETARIA DE EDUCAÇÃO, AÇÕES COM O OBJETIVO DE PROMOVER A MOBILIZAÇÃO DA POPULAÇÃO E AGENTES PÚBLICOS NO DESENVOLVIMENTO DE PREVENIR E COMBATER O MOSQUITO TRANSMISSOR DA DENGUE EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1499</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>Onofrinho, Adriano Coutinho, Wagner da Cidinha</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1499/i43.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1499/i43.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NO SENTIDO DE PROVER 01 REDUTOR DE VELOCIDADE NA RUA DO RESENDE, NAS PROXIMIDADES DO N° 246.</t>
   </si>
   <si>
     <t>1500</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1500/i44.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1500/i44.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NO SENTIDO DE PROVIDENCIAR SOLUÇÕES QUANTOS ÀS CURVAS EXISTENTES NA RUA SÃO TIAGO.</t>
   </si>
   <si>
     <t>1501</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>Wagner da Cidinha, Adriano Coutinho, Onofrinho</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1501/i45.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1501/i45.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NO SENTIDO DE PROVIDENCIAR SAIBRO NA SUBIDA DA ESTRADA DO PAREDÃO (PRÓXIMO A CASA DO SR. MARCOS).</t>
   </si>
   <si>
     <t>1502</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1502/i46.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1502/i46.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NO SENTIDO DE PROVIDENCIAR A LIMPEZA DO BUEIRO QUE FICA EM CIMA DA CALÇADA NA RUA XV DE NOVEMBRO (PRÓXIMO BARBEARIA - PADARIA)</t>
   </si>
   <si>
     <t>1503</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1503/i47.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1503/i47.pdf</t>
   </si>
   <si>
     <t>INDICA OFICIADO AO EXECUTIVO MUNICIPAL, NO SENTIDO DE DETERMINAR PROVIDENCIAS QUANTO ÀS PLANTAS EXISTENTES NA PRAÇA DE ALIMENTAÇÃO.</t>
   </si>
   <si>
     <t>1504</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1504/i48.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1504/i48.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NO SENTIDO DE PROVIDENCIAR A RECUPERAÇÃO DA ESTRADA DO MORRO FRIO NO SENTIDO DA VARGEM GRANDE.</t>
   </si>
   <si>
     <t>1505</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1505/i49.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1505/i49.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NO SENTIDO DE SOLICITAR PROVIDENCIAS PARA MUDAR O SENTIDO DE ABERTURA DO PORTÃO DE ENTRADA DA ESCOLA EMEF "PROFESSOR JÚLIO CÉSAR DA COSTA SAMPAIO FILHO.</t>
   </si>
   <si>
     <t>1506</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>Onofrinho, Adriano Coutinho, Alicio Professor, Cabeludo, Ferreira, Luiz Paixão, Mi da Serra, Neca Baiano, Raquel da Marlora, Wagner da Cidinha</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1506/i50.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1506/i50.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NO SENTIDO DE PROVER 02 REDUTORES DE VELOCIDADE NA RUA PREFEITO CASSIO COUTINHO CUNHA.</t>
   </si>
   <si>
     <t>1507</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1507/i51.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1507/i51.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NO SENTIDO DE AGILIZAR A ANUNCIADA FIXAÇÃO DE PLACAS EM' NOSSO MUNICÍPIO, MORMENTE AS DE MÃO E CONTRAMÃO NO BAIRRO DO ALEGRE.</t>
   </si>
   <si>
     <t>1508</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1508/i52.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1508/i52.pdf</t>
   </si>
   <si>
     <t>INDICA OFÍCIO AO EXECUTIVO MUNICIPAL, NO SENTIDO DE VIABILIZAR A CONSTRUÇÃO DE UM QUEBRA - MOLA NA RUA ALVES MARQUES, PRÓXIMO À IGREJA MISSIONÁRIA DE JESUS CRISTO.</t>
   </si>
   <si>
     <t>1509</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1509/i53.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1509/i53.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA OFICIADO AO EXECUTIVO MUNICIPAL, NO SENTIDO DE SOLICITAR SEJA ABOLIDO O USO DE GLIFOSATO NO MUNICÍPIO DE AREIAS.</t>
   </si>
   <si>
     <t>1510</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1510/i54.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1510/i54.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, OFICIO NO SENTIDO DE REALIZAR REPAROS NA PONTE LOCALIZADA NA RUA ALVES NOS TERMOS REGIMENTAIS.</t>
   </si>
   <si>
     <t>1511</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1511/i55.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1511/i55.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA OFICIADO AO EXECUTIVO MUNICIPAL, NO SENTIDO DE SOLICITAR PROVIDÊNCIAS QUANTO AO APARELHO DE ULTRASSONOGRAFIA DA UNIDADE BÁSICA DE SAÚDE, QUE NECESSITA DE REPAROS.</t>
   </si>
   <si>
     <t>1512</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1512/i56.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1512/i56.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA OFICIADO AO EXECUTIVO MUNICIPAL, NO SENTIDO DE PROVIDENCIAR SAIBRO NO TRECHO DE ACESSO À CHACARA D. BOSCO ANEXO À RUA ALVES MARQUES.</t>
   </si>
   <si>
     <t>1513</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1513/i57.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1513/i57.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA OFICIADO AO EXECUTIVO MUNICIPAL, NO SENTIDO DE SOLICITAR QUE NO ANO LETIVO DE 2016, NÃO SE ADOTE MAIS O MATERIAL APOSTILADO DENOMINADO "SÃO PAULO FAZ ESCOLA" NA REDE MUNICIPAL DE ENSINO. - RETIRADO PELO AUTOR.</t>
   </si>
   <si>
     <t>1514</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1514/i58.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1514/i58.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA OFICIADO AO EXECUTIVO MUNICIPAL, PARA QUE ENVIDE ESFORÇOS NO SENTIDO DE OFERECER IMPRESSÃO DE PROVAS E CÓPIAS XEROGRÁFICAS DE TEXTOS COMPLEMENTARES AOS ALUNOS DA REDE MUNICIPAL DE ENSINO.</t>
   </si>
   <si>
     <t>1515</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>Cabeludo</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1515/i59.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1515/i59.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA OFICIADO AO EXECUTIVO MUNICIPAL, NO SENTIDO DE DETERMINAR QUE SEJA RETIRADO O LIXO DA RUA DITINHA ABRAÃO.</t>
   </si>
   <si>
     <t>1516</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1516/i60.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1516/i60.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA OFICIADO AO EXECUTIVO MUNICIPAL, NO SENTIDO DE SOLICITAR SEJA COLOCADO PLACA "PROIBIDO ESTACIONAR" EM FRENTE AO BAR DA REGINA.</t>
   </si>
   <si>
     <t>1517</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1517/i61.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1517/i61.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA OFICIADO AO EXECUTIVO MUNICIPAL, NO SENTIDO DE PROCEDER O CONSERTO DA RUA JACINTO DE OLIVEIRA ABREU.</t>
   </si>
   <si>
     <t>1518</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1518/i62.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1518/i62.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA OFICIADO AO EXECUTIVO MUNICIPAL, NO SENTIDO DE ENVIDAR ESFORÇOS NO SENTIDO DE CONSERTAR TAMPA DE BUEIRO, LOCALIZADA NA RUA ALVES MARQUES (PERTO CASA JOSÉ ROBERTO).</t>
   </si>
   <si>
     <t>1519</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1519/i63.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1519/i63.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA OFICIADO AO EXECUTIVO MUNICIPAL, NO SENTIDO DE ENVIDAR ESFORÇOS NO SENTIDO DE VIABILIZAR A COLOCAÇÃO DE SUPORTES DE LIXO, NA RUA ALVES MARQUES.</t>
   </si>
   <si>
     <t>1520</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1520/i64.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1520/i64.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SE OFICIE AO EXECUTIVO MUNICIPAL NO SENTIDO DE SOLICITAR A SUBSTITUIÇÃO DO FARDAMENTO DA GUARDA MUNICIPAL.</t>
   </si>
   <si>
     <t>1521</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1521/i65.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1521/i65.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA OFICIADO AO EXECUTIVO MUNICIPAL, NO SENTIDO DE SOLICITAR SEJA DOADO O ÔNIBUS PARA A AICA - ASSOCIAÇÃO INFANTO CLUBE AREIENSE.</t>
   </si>
   <si>
     <t>1527</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1527/i66.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1527/i66.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA OFICIADO AO EXECUTIVO MUNICIPAL, NO SENTIDO DE SOLICITAR ESFORÇOS NO SENTIDO DE PROCEDER CALÇAMENTO, ILUMINAÇÃO PUBLICA E DENOMINAÇÃO DA RUA PARALELA AO CEMITÉRIO MUNICIPAL.</t>
   </si>
   <si>
     <t>1528</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1528/i68.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1528/i68.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA OFICIADO AO EXECUTIVO MUNICIPAL, NO SENTIDO DE SOLICITAR A INCLUSÃO DE UM DIA DEDICADO A SHOWS GOSPEL NO TORNEIO LEITEIRO.</t>
   </si>
   <si>
     <t>1529</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1529/i69.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1529/i69.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA OFICIADO AO EXECUTIVO MUNICIPAL, NO SENTIDO DE SOLICITAR SEJA INCLUÍDO NO CALENDÁRIO DE EVENTOS DO MUNICÍPIO O ENCONTRO DE MOTOCICLISTAS.</t>
   </si>
   <si>
     <t>1530</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1530/i70.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1530/i70.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA OFICIADO AO EXECUTIVO MUNICIPAL, NO SENTIDO DE SOLICITAR DO EXECUTIVO MUNICIPAL QUE ENVIDE ESFORÇOS NO SENTIDO DE VIABILIZAR O CALÇAMENTO DE RUA QUE MENCIONA.</t>
   </si>
   <si>
     <t>1531</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1531/i71.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1531/i71.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA OFICIADO AO EXECUTIVO MUNICIPAL, NO SENTIDO DE ESTUDAR A POSSIBILIDADE DE CONTRATAR MAIS UM PSICÓLOGO PARA ATENDIMENTO EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1532</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>Onofrinho</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1532/i72.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1532/i72.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA OFICIADO AO EXECUTIVO MUNICIPAL, NO SENTIDO DE DETERMINAR QUE SEJA RETIRADO O LIXO NO BAIRRO DA SERRA.</t>
   </si>
   <si>
     <t>1533</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1533/i73.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1533/i73.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA OFICIADO AO EXECUTIVO MUNICIPAL, NO SENTIDO DE DETERMINAR QUE SEJA REALIZADO REPARO NA PONTE DA AVENIDA SIQUEIRA CAMPOS.</t>
   </si>
   <si>
     <t>1534</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>Ferreira, Cabeludo, Mi da Serra, Raquel da Marlora</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1534/i80.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1534/i80.pdf</t>
   </si>
   <si>
     <t>1535</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1535/i83.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1535/i83.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA OFICIADO AO EXECUTIVO MUNICIPAL, NO SENTIDO DE SOLICITAR DO EXECUTIVO MUNICIPAL QUE ENVIDE ESFORÇOS NO SENTIDO DE PROCEDER O CALÇAMENTO E ILUMINAÇÃO PÚBLICA NA RUA JOÃO BOSCO DE SOUZA E MARIA DA GLÓRIA ALVES PINTO.</t>
   </si>
   <si>
     <t>1536</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1536/i84.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1536/i84.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA OFICIADO AO EXECUTIVO MUNICIPAL, NO SENTIDO DE SOLICITAR DO EXECUTIVO MUNICIPAL QUE ENVIDE ESFORÇOS NO SENTIDO DE VIABILIZAR O CALÇAMENTO DA RUA AO LADO DA DELEGACIA DE POLÍCIA.</t>
   </si>
   <si>
     <t>1537</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1537/i85.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1537/i85.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA OFICIADO AO EXECUTIVO MUNICIPAL, NO SENTIDO DE SOLICITAR DO EXECUTIVO MUNICIPAL QUE ENVIDE ESFORÇOS NO SENTIDO DE PROCEDER CONSTRUÇÃO DO PSF AVANÇADO NOS BAIRROS DA SERRA E VARGEM GRANDE.</t>
   </si>
   <si>
     <t>1538</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1538/i87.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1538/i87.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA OFICIADO AO EXECUTIVO MUNICIPAL, NO SENTIDO DE VIABILIZAR ESTUDOS PARA REVER O PLANO DE CARREIRA DO MAGISTÉRIO DO MUNICÍPIO DE AREIAS.</t>
   </si>
   <si>
     <t>1539</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1539/i88.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1539/i88.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA OFICIADO AO EXECUTIVO MUNICIPAL, NO SENTIDO DE VIABILIZAR ESTUDOS PARA INCLUIR A EDUCAÇÃO AMBIENTAL E DE CONHECIMENTO E PRESERVAÇÃO DO PATRIMÔNIO HISTÓRICO CULTURAL E ARTÍSTICO DO MUNICÍPIO COMO PRATICA EDUCATIVA INTEGRADA, CONTINUA E PERMANENTE.</t>
   </si>
   <si>
     <t>1540</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1540/i89.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1540/i89.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA OFICIADO AO EXECUTIVO MUNICIPAL, NO SENTIDO DE ESTUDAR A POSSIBILIDADE DE INSCREVER O MUNICÍPIO DE AREIAS NO PROGRAMA MAIS MÉDICOS DO GOVERNO FEDERAL.</t>
   </si>
   <si>
     <t>1541</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1541/i90.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1541/i90.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA OFICIADO AO EXECUTIVO MUNICIPAL, NO SENTIDO DE ESTUDAR A POSSIBILIDADE DE REFAZER A DRENAGEM NA RUA XV DE NOVEMBRO.</t>
   </si>
   <si>
     <t>1542</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1542/i91.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1542/i91.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA OFICIADO AO EXECUTIVO MUNICIPAL, NO SENTIDO DE ESTUDAR A POSSIBILIDADE DE OFERECER ÁGUA AOS ALUNOS DA REDE DE ENSINO DO MUNICÍPIO EM DIAS DE EVENTOS CÍVICOS E OUTROS EVENTOS QUE EXIJAM A CONCENTRAÇÃO DOS ESTUDANTES.</t>
   </si>
   <si>
     <t>1543</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1543/i92.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1543/i92.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA OFICIADO AO EXECUTIVO MUNICIPAL, NO SENTIDO DE REALIZAR AÇÕES PREVENTIVAS DE GESTÃO DA ÁGUA DE QUALIDADE.</t>
   </si>
   <si>
     <t>1544</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1544/i93.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1544/i93.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA OFICIADO AO EXECUTIVO MUNICIPAL, NO SENTIDO DE REALIZAR AÇÕES PREVENTIVAS DE VIABILIZAR ESTUDOS PARA ELABORAÇÃO DE PLANO DE ARBORIZAÇÃO DE NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1545</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1545/i94.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1545/i94.pdf</t>
   </si>
   <si>
     <t>INDICA QUE APÓS LEITURA EM PLENÁRIO, SEJA OFICIADO AO EXECUTIVO MUNICIPAL, NO SENTIDO DE AGILIZAR A ANUNCIADA FIXAÇÃO DE PLACAS EM NOSSO MUNICÍPIO, MORMENTE AS DE MÃO E CONTRAMÃO NO BAIRRO DO ALEGRE EM REITERAÇÃO ÀS INDICAÇÕES 77/2013; 40 E 51/2015.</t>
   </si>
   <si>
     <t>1546</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1546/i95.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1546/i95.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA OFICIADO AO EXECUTIVO MUNICIPAL, NO SENTIDO DE SOLICITAR INVESTIMENTOS NA MELHORIA DO CAMPO DE FUTEBOL NO MORRO DO ROCIO.</t>
   </si>
   <si>
     <t>1547</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1547/i96.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1547/i96.pdf</t>
   </si>
   <si>
     <t>INDICA QUE REITERE INDICAÇÕES AO EXECUTIVO MUNICIPAL, NO SENTIDO DE VIABILIZAR CONSTRUÇÃO DE QUEBRA-MOLAS NAS RUA PEDRO FERREIRA PENA.</t>
   </si>
   <si>
     <t>1548</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1548/i97.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1548/i97.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA OFICIADO AO EXECUTIVO MUNICIPAL, NO SENTIDO DE ENVIDAR ESFORÇOS PARA ELABORAÇÃO DE LEI MUNICIPAL, COM INTUITO DE PADRONIZAR E IDENTIFICAR OS TÁXIS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1549</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1549/i98.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1549/i98.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA OFICIADO AO EXECUTIVO MUNICIPAL, NO SENTIDO DE SOLICITAR QUE SE ENVIDE ESFORÇOS COM A FINALIDADE DE PRATICAR O QUE DETERMINA LEI FEDERAL E SE ADQUIRA DA AGRICULTURA FAMILIAR DA REGIÃO, SUPRIMENTOS PARA CONFECÇÃO DA MERENDA ESCOLAR DE NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1550</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1550/i99.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1550/i99.pdf</t>
   </si>
   <si>
     <t>INDICA QUE REITERE INDICAÇÕES AO EXECUTIVO MUNICIPAL, NO SENTIDO DE VIABILIZAR CONSTRUÇÃO DE QUEBRA-MOLAS NAS RUAS ALVES MARQUES.</t>
   </si>
   <si>
     <t>1551</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1551/i100.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1551/i100.pdf</t>
   </si>
   <si>
     <t>1552</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1552/i101.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1552/i101.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA OFICIADO AO EXECUTIVO MUNICIPAL, NO SENTIDO DE SOLICITAR DO EXECUTIVO MUNICIPAL QUE ENVIDE ESFORÇOS PARA QUE SE OFICIE À EMPRESA TIM, PARA QUE SEJA INSTALADA TORRE DE TELEFONIA MÓVEL NO MORRO FRIO, DIVISA ENTRE AS CIDADES DE AREIAS E SÃO JOSÉ DO BARREIRO.</t>
   </si>
   <si>
     <t>1553</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1553/i102.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1553/i102.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA OFICIADO AO EXECUTIVO MUNICIPAL, NO SENTIDO DE PROVIDENCIAR LIMPEZA NA TRAVESSA DA MATRIZ.</t>
   </si>
   <si>
     <t>1554</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1554/i103.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1554/i103.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA OFICIADO AO EXECUTIVO MUNICIPAL, NO SENTIDO DE ESTUDAR A POSSIBILIDADE DE COLOCAR UM GUARDA MUNICIPAL NA UNIDADE BÁSICA DE SAÚDE.</t>
   </si>
   <si>
     <t>1555</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1555/i104.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1555/i104.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA OFICIADO AO EXECUTIVO MUNICIPAL, NO SENTIDO DE REALIZAR REPAROS NA PONTE LOCALIZADA NA RUA ALVES MARQUES COM ACESSO AO BAIRRO DO ROCIO.</t>
   </si>
   <si>
     <t>1556</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1556/i105.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1556/i105.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA OFICIADO AO EXECUTIVO MUNICIPAL, NO SENTIDO DE ESTUDAR A POSSIBILIDADE DE SE COLOCAR GRADE DE PROTEÇÃO NA PONTE QUE DÁ ACESSO AO BAIRRO SANTA RITA.</t>
   </si>
   <si>
     <t>1557</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1557/i106.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1557/i106.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA OFICIADO AO EXECUTIVO MUNICIPAL, NO SENTIDO DE DETERMINAR AO SETOR COMPETENTE A LIMPEZA DA CANALETA EXISTENTE NO FINAL DA RUA VER. LOURENÇO PEREIRA BRAGA.</t>
   </si>
   <si>
     <t>1558</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1558/i107.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1558/i107.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA OFICIADO AO EXECUTIVO MUNICIPAL, NO SENTIDO DE VIABILIZAR ESTUDOS JUNTO AO SETOR COMPETENTE, POSSIBILITANDO A CONSTRUÇÃO DE PONTOS DE ÔNIBUS A SABER: NO BAIRRO DO ALEGRE SENTIDO SÃO JOSÉ DO BARREIRO E NO BAIRRO DA REPRESA.</t>
   </si>
   <si>
     <t>1559</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1559/i108.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1559/i108.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA OFICIADO AO EXECUTIVO MUNICIPAL, NO SENTIDO DE VIABILIZAR ESTUDOS JUNTO AO SETOR COMPETENTE, A POSSIBILIDADE DE AMPLIAR A LICENÇA MATERNIDADE DAS FUNCIONÁRIAS MUNICIPAIS DE 120 PARA 180 DIAS.</t>
   </si>
   <si>
     <t>1560</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1560/i109.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1560/i109.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA OFICIADO AO EXECUTIVO MUNICIPAL, NO SENTIDO DE VIABILIZAR ESTUDOS JUNTO AO SETOR COMPETENTE, VISANDO A CONSTRUÇÃO DE UMA VALETA DE ESCOAMENTO PARALELA À ESTRADA NO BAIRRO DA REPRESA.</t>
   </si>
   <si>
     <t>1561</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1561/i110.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1561/i110.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA OFICIADO AO EXECUTIVO MUNICIPAL, NO SENTIDO DE VIABILIZAR ESTUDOS JUNTO AO SETOR COMPETENTE, VISANDO REALIZAR LIMPEZA NA CAIXA D'AGUA DOS PRÉDIOS MUNICIPAIS, EM ESPECIAL AS ESCOLAS E UNIDADE BÁSICA DE SAÚDE.</t>
   </si>
   <si>
     <t>1562</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1562/i111.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1562/i111.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA OFICIADO AO EXECUTIVO MUNICIPAL, NO SENTIDO DE VIABILIZAR ESTUDOS JUNTO AO SETOR COMPETENTE, VISANDO A MANTER MONITOR JUNTO AOS ÔNIBUS ESCOLARES.</t>
   </si>
   <si>
     <t>1563</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1563/i112.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1563/i112.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA OFICIADO AO EXECUTIVO MUNICIPAL, NO SENTIDO DA REALIZAR AÇÕES PREVENTIVAS DE VIABILIZAR A PRESENÇA DE GUARDA MUNICIPAL EM TODAS AS PORTAS DAS ESCOLAS DO MUNICÍPIO, PRINCIPALMENTE NO HORÁRIO DE ENTRADA E SAÍDA DOS ALUNOS.</t>
   </si>
   <si>
     <t>1564</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1564/i113.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1564/i113.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA OFICIADO AO EXECUTIVO MUNICIPAL, NO SENTIDO DE SOLICITAR OS BONS PRÉSTIMOS NO SENTIDO DE PROVIDENCIAR A RECUPERAÇÃO DA ESTRADA DA VARGEM GRANDE E EM ESPECIAL A ESTRADA DO MORRO FRIO.</t>
   </si>
   <si>
     <t>1565</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1565/i114.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1565/i114.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA OFICIADO AO EXECUTIVO MUNICIPAL, NO SENTIDO DE SOLICITAR QUE SEJA DETERMINADO AO SETOR COMPETENTE A RECUPERAÇÃO DO CAMPO DE FUTEBOL NO SITIO VERA CRUZ.</t>
   </si>
   <si>
     <t>1566</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>Raquel da Marlora</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1566/i115.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1566/i115.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA OFICIADO AO EXECUTIVO MUNICIPAL, NO SENTIDO DE SOLICITAR SEJA DISPONIBILIZADO À POPULAÇÃO, PROFISSIONAIS DE EDUCAÇÃO FÍSICA NAS ACADEMIAS AO AR LIVRE INSTALADAS EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1567</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1567/i116.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1567/i116.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA OFICIADO AO EXECUTIVO MUNICIPAL, NO SENTIDO DE PROCEDER A LIMPEZA NOS SEGUINTES LOGRADOUROS: BAIRRO DO ROCIO, RUA TEODORICO RIBEIRO COUTINHO E RUA DO RESENDE (EM FRENTE CASAS CDHU).</t>
   </si>
   <si>
     <t>1568</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1568/i123.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1568/i123.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA OFICIADO AO EXECUTIVO MUNICIPAL, NO SENTIDO DE PROCEDER A LIMPEZA NOS SEGUINTES LOGRADOUROS: RUA CASSIO COUTINHO CUNHA E RUA MONTEIRO LOBATO.</t>
   </si>
   <si>
     <t>1569</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1569/i124.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1569/i124.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA OFICIADO AO EXECUTIVO MUNICIPAL, NO SENTIDO DE DETERMINAR A PINTURA DE IDENTIFICAÇÃO NO MURO EXTERNO DO ESTÁDIO MUNICIPAL PAULO PEREIRA RODRIGUES.</t>
   </si>
   <si>
     <t>1570</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1570/i126.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1570/i126.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA OFICIADO AO EXECUTIVO MUNICIPAL, NO SENTIDO DE SOLICITAR DO EXECUTIVO MUNICIPAL QUE ENVIDE ESFORÇOS NO SENTIDO DE ABOLIR O USO DE ÓLEO DE SOJA TRANSGÊNICO DA MERENDA ESCOLAR.</t>
   </si>
   <si>
     <t>1571</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1571/i127.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1571/i127.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA OFICIADO AO EXECUTIVO MUNICIPAL, NO SENTIDO DE SOLICITAR DO EXECUTIVO MUNICIPAL QUE ENVIDE ESFORÇOS NO SENTIDO DE SOLICITAR A SUBSTITUIÇÃO DAS TAMPAS DOS BUEIROS DO MUNICÍPIO QUE SÃO DE CONCRETO POR MATERIAL MAIS LEVE.</t>
   </si>
   <si>
     <t>1572</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1572/i128.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1572/i128.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA OFICIADO AO EXECUTIVO MUNICIPAL, NO SENTIDO DE SOLICITAR DO EXECUTIVO MUNICIPAL QUE ENVIDE ESFORÇOS NO SENTIDO DE CONSTRUIR UM BUEIRO NA RUA XV DE NOVEMBRO PRÓXIMO A PRAÇA.</t>
   </si>
   <si>
     <t>1573</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1573/i129.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1573/i129.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA OFICIADO AO EXECUTIVO MUNICIPAL, NO SENTIDO DE SOLICITAR SEJA CELEBRADO CONVÊNIO COM O GOVERNO DO ESTADO DE SÃO PAULO PARA IMPLANTAÇÃO DO BANCO DO POVO EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1574</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1574/i130.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1574/i130.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA OFICIADO AO EXECUTIVO MUNICIPAL, NO SENTIDO DE SOLICITAR QUE SEJA FEITO MUTIRÃO PARA LIMPEZA DAS RUAS DE NOSSA CIDADE.</t>
   </si>
   <si>
     <t>1575</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1575/i131.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1575/i131.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA OFICIADO AO EXECUTIVO MUNICIPAL, NO SENTIDO DE SOLICITAR SEJA DADA ATENÇÃO AOS PONTOS QUE EXIGEM REDUTOR DE VELOCIDADE, EM ESPECIAL AS RUAS: ALVES MARQUES, PEDRO FERREIRA PENNA (ENTRE AS ESCOLAS EMEF " JÚLIO CESAR E PROF. NETO).</t>
   </si>
   <si>
     <t>1576</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1576/i132.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1576/i132.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA OFICIADO AO EXECUTIVO MUNICIPAL, NO SENTIDO DE SOLICITAR SEJA INCREMENTADA A MERENDA ESCOLAR DA EE "BARÃO DA BOCAINA" COM MAIS 02 DIAS DE FRUTAS E VERDURAS.</t>
   </si>
   <si>
     <t>1577</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1577/i133.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1577/i133.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA OFICIADO AO EXECUTIVO MUNICIPAL, NO SENTIDO DE DETERMINAR AO SETOR COMPETENTE A RECUPERAÇÃO DO LEITO CARROÇÁVEL NA RUA XV DE NOVEMBRO, EM ESPECIAL EM FRENTE Á CASA DO SR. NILTON MARTINELLI.</t>
   </si>
   <si>
     <t>1578</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1578/i134.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1578/i134.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA OFICIADO AO EXECUTIVO MUNICIPAL, SEJA DETERMINADO AO SETOR COMPETENTE, QUE SE COLOQUE SAIBRO NA ESTRADA SANTA RITA.</t>
   </si>
   <si>
     <t>1579</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
     <t>INDICA QUE SEJA OFICIADO AO EXECUTIVO MUNICIPAL, SEJA DETERMINADO AO SETOR COMPETENTE E À EMPRESA QUE REALIZOU A OBRA DE CALÇAMENTO NO BAIRRO DO ROCIO, CONSERTO DOS BLOQUETES QUE JÁ SE SOLTARAM.</t>
   </si>
   <si>
     <t>1580</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1580/i136.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1580/i136.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA OFICIADO AO EXECUTIVO MUNICIPAL, SEJA DETERMINADO AO SETOR COMPETENTE LIMPEZA NA PRAÇA DA MATRIZ.</t>
   </si>
   <si>
     <t>1581</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1581/i138.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1581/i138.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA OFICIADO AO EXECUTIVO MUNICIPAL, SEJA DETERMINADO AO SETOR COMPETENTE SEJA COLOCADO COM URGÊNCIA "GUARDA CORPO” NA PONTE DA RUA QUE LIGA A RUA XV DE NOVEMBRO AO BAIRRO DO ROCIO.</t>
   </si>
   <si>
     <t>1413</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1413/moc1.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1413/moc1.pdf</t>
   </si>
   <si>
     <t>EXTERNAR OS SINCEROS APLAUSOS AO SR. CARLOS ROBERTO SALES-FUNCIONÁRIO DA PREFEITURA MUNICIPAL DE AREIAS.</t>
   </si>
   <si>
     <t>1414</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1414/moc2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1414/moc2.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO PELO TRABALHO REALIZADO PELOS POLICIAIS MILITARES: CB PM ADERSON MAGNO DO NASCIMENTO E SD PM PETERSON CARLOS DUARTE, EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1415</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1415/moc3.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1415/moc3.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO, PELO BRILHANTE TRABALHO REALIZADO PELA PREFEITURA MUNICIPAL, SECRETARIA MUNICIPAL DE TURISMO, POLÍCIA MILITAR E PELOS ORGANIZADORES DOS BLOCOS: "BALANGA BEIÇO", "PÉ-DE-CANA", "DAS PIRANHAS", "ROSAS DE OURO" E DOS "TIMES", PELO ESFORÇO EM ABRILHANTAR O CARNAVAL AREIENSE.</t>
   </si>
   <si>
     <t>1416</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1416/moc4.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1416/moc4.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO, PELOS RELEVANTES SERVIÇOS PRESTADOS PELA SRTA. LEILA MARQUES DA LUZ A ESTE LEGISLATIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>1417</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1417/moc5.2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1417/moc5.2.pdf</t>
   </si>
   <si>
     <t>EXTERNAR OS SINCEROS APLAUSOS AO SR. DEOZILDO MOSCHEN, COMANDANTE DA POLICIA MILITAR - DESTACAMENTO DE AREIAS-SP.</t>
   </si>
   <si>
     <t>1418</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1418/moc6.2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1418/moc6.2.pdf</t>
   </si>
   <si>
     <t>EXTERNAR OS SINCEROS APLAUSOS AO JOVEM HERICK JORGE MORAES.</t>
   </si>
   <si>
     <t>1419</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1419/moc7.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1419/moc7.pdf</t>
   </si>
   <si>
     <t>EXTERNAR OS SINCEROS APLAUSOS AO SR. ALCIDES GUIMARAES FILHO.</t>
   </si>
   <si>
     <t>1420</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1420/moc8.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1420/moc8.pdf</t>
   </si>
   <si>
     <t>EXTERNAR OS SINCEROS APLAUSOS AO SR. VALDINEI IDEIR DOS SANTOS E SRA. LUCIENE ROSA FERREIRA, PROPRIETÁRIOS DA EMPRESA DA D&amp;L FESTAS.</t>
   </si>
   <si>
     <t>1421</t>
   </si>
   <si>
     <t>Raquel da Marlora, Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1421/moc9.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1421/moc9.pdf</t>
   </si>
   <si>
     <t>EXTERNAR OS SINCEROS APLAUSOS À COMISSÃO ORGANIZADORA DA FESTA DE SANT'ANA.</t>
   </si>
   <si>
     <t>1422</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1422/moc10.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1422/moc10.pdf</t>
   </si>
   <si>
     <t>EXTERNAR OS SINCEROS APLAUSOS À COMISSÃO ORGANIZADORA DO XXX TORNEIO LEITEIRO DE AREIAS-SP.</t>
   </si>
   <si>
     <t>1423</t>
   </si>
   <si>
     <t>Alicio Professor, Adriano Coutinho, Luiz Paixão, Onofrinho, Wagner da Cidinha</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1423/moc11.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1423/moc11.pdf</t>
   </si>
   <si>
     <t>EXTERNAR OS SINCEROS APLAUSOS AO SR. MAGNO ALVES DE OLIVEIRA - PRESIDENTE DO ORNITORRINCOS MOTORCYCLE, EXTENSIVO A TODOS OS PARTICIPANTES.</t>
   </si>
   <si>
     <t>1424</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1424/moc12.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1424/moc12.pdf</t>
   </si>
   <si>
     <t>EXTERNAR OS SINCEROS APLAUSOS AO EXCELENTÍSSIMO SR. JOSÉ ANTONIO FERNANDES - PREFEITO MUNICIPAL PELA CONSTRUÇÃO DOS PSF AVANÇADOS NOS BAIRROS DO SERTÃOZINHO E SÃO BRAZ.</t>
   </si>
   <si>
     <t>1425</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1425/moc13.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1425/moc13.pdf</t>
   </si>
   <si>
     <t>EXTERNAR OS SINCEROS APLAUSOS AO PASTOR MARCIO DA IGREJA MISSONÁRIA, EXTENSIVO A TODOS QUE COLABORARAM PARA A REALIZAÇÃO DA FESTA COMEMORATIVA AO DIA DAS CRIANÇAS.</t>
   </si>
   <si>
     <t>1426</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1426/moc14.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1426/moc14.pdf</t>
   </si>
   <si>
     <t>1427</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1427/moc15.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1427/moc15.pdf</t>
   </si>
   <si>
     <t>EXTERNAR OS SINCEROS APLAUSOS PELO TRABALHO REALIZADO PELOS POLICIAIS MILITARES: CBPM LIZAEL DONIZETI RIBEIRO E SDPM WILLIAN RODRIGO MESSIAS MARTINS.</t>
   </si>
   <si>
     <t>1428</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1428/moc16.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1428/moc16.pdf</t>
   </si>
   <si>
     <t>EXTERNAR OS SINCEROS APLAUSOS AO CBPM ARNALDO CÉSAR ANÁLIO REIS, CBPM ROGÉRIO FERREIRA DA SILVA E SDPM RONAN WESLEY CORRÊA DO 23° BATALHÃO DA POLICIA MILITAR - 4 ACIA DE CRUZEIRO.</t>
   </si>
   <si>
     <t>1429</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1429/moc17.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1429/moc17.pdf</t>
   </si>
   <si>
     <t>EXTERNAR OS SINCEROS APLAUSOS AO SR. FERNANDO ALVES DE CAMARGO, SR. CLAUDIO MARCIO DE CARVALHO COSTA - SECRETÁRIO DE CULTURA E EQUIPE E DR. JOSÉ ANTONIO FERNANDES- PREFEITO MUNICIPAL.</t>
   </si>
   <si>
     <t>1430</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1430/moc18.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1430/moc18.pdf</t>
   </si>
   <si>
     <t>EXTERNAR OS SINCEROS APLAUSOS AO INVESTIGADOR DE POLÍCIA DO MUNICÍPIO DE AREIAS, SR. JOSÉ MENDES.</t>
   </si>
   <si>
     <t>1086</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
     <t>Razões do Veto</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1086/razoes_veto.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1086/razoes_veto.pdf</t>
   </si>
   <si>
     <t>VETO PARCIAL `A EMENDA MODIFICATIVA Nº 01 AO PROJETO DE LEI Nº 11/2015.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2427,67 +2427,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1023/ple_01_2015.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1024/ple_02_2015.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1025/ple_03_2015.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1032/pl042015.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1033/pl05-2015.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1034/pl06.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1035/pl7.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1036/pl8.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1037/pl09.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1038/pl10.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1039/ple_11_2015.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1040/pl12.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1041/pl13.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1042/pl14.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1043/pl15.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1044/pl16.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1045/pl17.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1046/ple18.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1047/pl19.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1048/pl20.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1028/pl_complementar_01_2015.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1029/plce_02_2015.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1030/plce_3_2023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1031/complementar-0415.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1085/emenda_modificativa_ple_11_20215.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1087/emenda_modificativa.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1088/emenda_modificativa.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1027/complementar_legislativo_01_2015.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2015/300/300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1431/req1.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1432/req2.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1433/req3.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1434/req4.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1435/req5.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1436/req6.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1437/req7.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1438/i1.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1439/i2.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1440/i3.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1441/i4.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1442/i5.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1462/i06.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1463/i7.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1464/i08.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1465/i9.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1466/i10.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1467/i11.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1468/i12.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1469/i13.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1470/i14.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1471/i15.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1472/i16.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1473/i17.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1474/i18.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1475/i19.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1476/i20.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1477/i21.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1478/i22.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1479/i23.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1480/i24.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1481/i25.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1482/i26.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1483/i27.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1484/i28.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1485/i29.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1486/i30.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1487/i31.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1488/i32.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1489/i33.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1490/i34.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1491/i35.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1492/i36.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1493/i37.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1494/i38.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1495/i39.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1496/i40.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1497/i41.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1498/i42.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1499/i43.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1500/i44.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1501/i45.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1502/i46.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1503/i47.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1504/i48.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1505/i49.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1506/i50.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1507/i51.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1508/i52.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1509/i53.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1510/i54.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1511/i55.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1512/i56.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1513/i57.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1514/i58.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1515/i59.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1516/i60.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1517/i61.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1518/i62.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1519/i63.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1520/i64.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1521/i65.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1527/i66.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1528/i68.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1529/i69.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1530/i70.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1531/i71.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1532/i72.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1533/i73.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1534/i80.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1535/i83.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1536/i84.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1537/i85.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1538/i87.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1539/i88.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1540/i89.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1541/i90.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1542/i91.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1543/i92.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1544/i93.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1545/i94.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1546/i95.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1547/i96.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1548/i97.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1549/i98.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1550/i99.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1551/i100.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1552/i101.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1553/i102.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1554/i103.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1555/i104.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1556/i105.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1557/i106.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1558/i107.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1559/i108.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1560/i109.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1561/i110.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1562/i111.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1563/i112.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1564/i113.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1565/i114.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1566/i115.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1567/i116.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1568/i123.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1569/i124.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1570/i126.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1571/i127.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1572/i128.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1573/i129.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1574/i130.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1575/i131.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1576/i132.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1577/i133.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1578/i134.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1580/i136.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1581/i138.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1413/moc1.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1414/moc2.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1415/moc3.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1416/moc4.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1417/moc5.2.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1418/moc6.2.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1419/moc7.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1420/moc8.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1421/moc9.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1422/moc10.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1423/moc11.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1424/moc12.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1425/moc13.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1426/moc14.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1427/moc15.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1428/moc16.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1429/moc17.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1430/moc18.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1086/razoes_veto.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1023/ple_01_2015.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1024/ple_02_2015.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1025/ple_03_2015.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1032/pl042015.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1033/pl05-2015.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1034/pl06.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1035/pl7.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1036/pl8.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1037/pl09.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1038/pl10.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1039/ple_11_2015.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1040/pl12.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1041/pl13.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1042/pl14.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1043/pl15.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1044/pl16.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1045/pl17.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1046/ple18.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1047/pl19.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1048/pl20.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1028/pl_complementar_01_2015.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1029/plce_02_2015.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1030/plce_3_2023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1031/complementar-0415.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1085/emenda_modificativa_ple_11_20215.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1087/emenda_modificativa.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1088/emenda_modificativa.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1027/complementar_legislativo_01_2015.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2015/300/300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1431/req1.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1432/req2.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1433/req3.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1434/req4.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1435/req5.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1436/req6.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1437/req7.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1438/i1.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1439/i2.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1440/i3.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1441/i4.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1442/i5.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1462/i06.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1463/i7.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1464/i08.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1465/i9.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1466/i10.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1467/i11.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1468/i12.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1469/i13.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1470/i14.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1471/i15.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1472/i16.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1473/i17.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1474/i18.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1475/i19.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1476/i20.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1477/i21.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1478/i22.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1479/i23.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1480/i24.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1481/i25.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1482/i26.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1483/i27.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1484/i28.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1485/i29.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1486/i30.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1487/i31.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1488/i32.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1489/i33.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1490/i34.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1491/i35.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1492/i36.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1493/i37.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1494/i38.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1495/i39.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1496/i40.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1497/i41.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1498/i42.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1499/i43.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1500/i44.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1501/i45.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1502/i46.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1503/i47.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1504/i48.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1505/i49.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1506/i50.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1507/i51.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1508/i52.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1509/i53.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1510/i54.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1511/i55.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1512/i56.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1513/i57.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1514/i58.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1515/i59.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1516/i60.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1517/i61.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1518/i62.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1519/i63.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1520/i64.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1521/i65.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1527/i66.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1528/i68.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1529/i69.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1530/i70.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1531/i71.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1532/i72.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1533/i73.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1534/i80.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1535/i83.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1536/i84.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1537/i85.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1538/i87.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1539/i88.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1540/i89.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1541/i90.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1542/i91.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1543/i92.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1544/i93.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1545/i94.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1546/i95.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1547/i96.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1548/i97.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1549/i98.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1550/i99.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1551/i100.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1552/i101.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1553/i102.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1554/i103.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1555/i104.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1556/i105.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1557/i106.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1558/i107.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1559/i108.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1560/i109.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1561/i110.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1562/i111.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1563/i112.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1564/i113.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1565/i114.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1566/i115.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1567/i116.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1568/i123.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1569/i124.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1570/i126.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1571/i127.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1572/i128.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1573/i129.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1574/i130.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1575/i131.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1576/i132.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1577/i133.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1578/i134.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1580/i136.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1581/i138.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1413/moc1.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1414/moc2.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1415/moc3.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1416/moc4.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1417/moc5.2.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1418/moc6.2.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1419/moc7.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1420/moc8.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1421/moc9.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1422/moc10.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1423/moc11.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1424/moc12.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1425/moc13.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1426/moc14.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1427/moc15.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1428/moc16.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1429/moc17.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1430/moc18.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2015/1086/razoes_veto.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H177"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="127.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="105.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="104.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>