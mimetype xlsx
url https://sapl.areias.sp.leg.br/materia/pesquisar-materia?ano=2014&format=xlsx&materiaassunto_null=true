--- v0 (2025-11-25)
+++ v1 (2026-04-17)
@@ -54,2571 +54,2571 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1050</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei Executivo</t>
   </si>
   <si>
     <t>Executivo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1050/ple_01_2014_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1050/ple_01_2014_2.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO SUPLEMENTAR NA LEI ORÇAMENTÁRIA ANUAL E ALTERAÇÕES NO PLANO PLURIANUAL - PPA E NA LEI DE DIRETRIZES ORÇAMENTÁRIAS - LDO NO EXERCÍCIO DE 2014.</t>
   </si>
   <si>
     <t>1052</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1052/ple-02-2014_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1052/ple-02-2014_2.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ESPECIAL NA LEI ORÇAMENTÁRIA ANUAL DO EXERCÍCIOS DE 2014.</t>
   </si>
   <si>
     <t>1053</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1053/ple_03_2014_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1053/ple_03_2014_2.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ALIENAÇÃO DE BEM INSERVÍVEL QUE MENCIONA.</t>
   </si>
   <si>
     <t>1054</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1054/ple_04_2014_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1054/ple_04_2014_2.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO MUNICÍPIO DE AREIAS O PROGRAMA BOLSA ALUGUEL SOCIAL NA FORMA QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS CORRELATAS.</t>
   </si>
   <si>
     <t>1055</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1055/ple_05_2014.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1055/ple_05_2014.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO AO EXECUTIVO MUNICIPAL A CONCEDER AUXÍLIO ALIMENTAÇÃO AOS SERVIDORES MUNICIPAIS, E ABERTURA DE CRÉDITO ESPECIAL A LOA - ACRESCENTA AÇÕES, PROJETOS, ATIVIDADES, METAS E OBJETIVOS NA LEI DIRETRIZES ORÇAMENTÁRIA - LDO E NO PPA DO MUNICÍPIO DE AREIAS PARA O EXERCÍCIO DE 2014.</t>
   </si>
   <si>
     <t>1056</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1056/cle_06_2014.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1056/cle_06_2014.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ESPECIAL NO ORÇAMENTO DA CÂMARA MUNICIPAL, PARA CONCEDER AUXÍLIO ALIMENTAÇÃO AO SERVIDORES DO PODER LEGISLATIVO E ACRESCENTA AÇÕES, PROJETOS, ATIVIDADES, METAS E OBEJETIVOS NA LEI DE DIRETRIZES ORÇAMENTÁRIAS - LDO E NO PPA DO MUNICÍPIO DE AREIAS PARA O EXERCÍCIO DE 2014.</t>
   </si>
   <si>
     <t>1057</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1057/ple_07_2014_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1057/ple_07_2014_2.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ARTIGO 2.º DA LEI MUNICIPAL N.º 1.033, DE AGOSTO DE 2007.</t>
   </si>
   <si>
     <t>1058</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1058/ple_08_2015.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1058/ple_08_2015.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS A SEREM OBSERVADAS NA ELABORAÇÃO DA LEI ORÇAMENTÁRIA DO MUNICÍPIO DE AREIAS PARA O EXERCÍCIO FINANCEIRO DE 2015.</t>
   </si>
   <si>
     <t>1059</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1059/ple_09_2014_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1059/ple_09_2014_2.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ALIENAÇÃO DE BENS INSERVÍVEIS /OBSOLETOS QUE MENCIONA.</t>
   </si>
   <si>
     <t>1060</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1060/ple_10_2014_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1060/ple_10_2014_2.pdf</t>
   </si>
   <si>
     <t>1061</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1061/ple_11_2014.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1061/ple_11_2014.pdf</t>
   </si>
   <si>
     <t>AUTORIZA DOAÇÃO DE IMÓVEIS QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1062</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1062/ple_12_2014_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1062/ple_12_2014_2.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ESPECIAL NO ORÇAMENTO MUNICIPAL DE AREIAS PARA O EXERCÍCIO DE 2014.</t>
   </si>
   <si>
     <t>1063</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1063/ple_13_2014_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1063/ple_13_2014_2.pdf</t>
   </si>
   <si>
     <t>1065</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1065/ple_14_2014_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1065/ple_14_2014_2.pdf</t>
   </si>
   <si>
     <t>1066</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1066/ple_15_2014_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1066/ple_15_2014_2.pdf</t>
   </si>
   <si>
     <t>1067</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1067/ple_16_2014_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1067/ple_16_2014_2.pdf</t>
   </si>
   <si>
     <t>RECONHECE DE UTILIDADE PÚBLICA, ENTIDADE QUE MENCIONA.</t>
   </si>
   <si>
     <t>1068</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1068/ple_17_2014.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1068/ple_17_2014.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE AREIAS, ESTADO DE SÃO PAULO, PARA O EXERCÍCIO FINANCEIRO DE 2015.</t>
   </si>
   <si>
     <t>1069</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1069/ple_18_2014_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1069/ple_18_2014_2.pdf</t>
   </si>
   <si>
     <t>ADEQUA SALÁRIO DO MÉDICO DO PROGRAMA DE SAÚDE DA FAMÍLIA - PSF.</t>
   </si>
   <si>
     <t>1070</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1070/ple_19_2014_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1070/ple_19_2014_2.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO A DISPOSITIVOS DA LEI MUNICIPAL N.º 958, DE 19 DE NOVEMBRO DE 2002 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1071</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1071/ple_20_2014_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1071/ple_20_2014_2.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO SUPLEMENTAR NO ORÇAMENTO DA CÂMARA MUNICIPAL E ALTERAÇÔES  NA LEI DE DIRETRIZES ORÇAMENTÁRIAS - LDO E NO PPA DO MUNICÍPIO DE AREIAS PARA O EXERCÍCIO DE 2014.</t>
   </si>
   <si>
     <t>1072</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1072/ple_21_2014_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1072/ple_21_2014_2.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO MUNICÍPIO DE AREIAS A CONTRIBUIÇÃO DE ILUMINAÇÃO PÚBLICA - CIP, PARA FINS DE CUSTEIO DA ILUMINAÇÃO PÚBLICA PREVISTA NO ART. 149 - A DA CONSTITUIÇÃO FEDERAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1073</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1073/ple_22_2014_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1073/ple_22_2014_2.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DOS ANEXOS DA LEI DE DIRETRIZES ORÇAMENTÁRIAS - LDO PARA O EXERCÍCIO FINANCEIRO DE 2015 E PLANO PLURIANUAL 2015 A 2017.</t>
   </si>
   <si>
     <t>1074</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1074/ple_23_2014_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1074/ple_23_2014_2.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO SUPLEMENTAR NA LEI ORÇAMENTÁRIA ANUAL E ALTERACÕES NO PLANO PLURIANUAL - PPA E NA LEI DE DIRETRIZES ORÇAMENTÁRIAS - LDO NO EXERCÍCIO DE 2014.</t>
   </si>
   <si>
     <t>1075</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1075/ple_24_2014_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1075/ple_24_2014_2.pdf</t>
   </si>
   <si>
     <t>CRIA SETOR DE PATRIMÔNIO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1076</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1076/ple_25_2014.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1076/ple_25_2014.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ALIENAÇÃO DE BENS INSERVÍVEIS/OBSOLETOS QUE MENCIONA.</t>
   </si>
   <si>
     <t>1049</t>
   </si>
   <si>
     <t>PLCE</t>
   </si>
   <si>
     <t>Proj. Lei Complementar Executivo</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1049/plce_01_2014_.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1049/plce_01_2014_.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PLANO DIRETOR PARTICIPATIVO DO MUNICÍPIO DE AREIAS.</t>
   </si>
   <si>
     <t>1089</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>Alicio Professor, Wagner da Cidinha</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1089/emenda_motificativa_01_2015.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1089/emenda_motificativa_01_2015.pdf</t>
   </si>
   <si>
     <t>MODIFICA A REDAÇÃO DO ARTIGO 17, DO PROJETO DE LEI Nº 18/2014.</t>
   </si>
   <si>
     <t>1051</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo</t>
   </si>
   <si>
     <t>Luiz Paixão</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1051/pll_01_2014.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1051/pll_01_2014.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REVISÃO GERAL ANUAL AOS VEREADORES E SERVIDORES DO PODER LEGISLATIVO DO MUNICÍPIO DE AREIAS/SP.</t>
   </si>
   <si>
     <t>943</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/943/pdl_01_2014_3.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/943/pdl_01_2014_3.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO AREIENSE AO REVERENDÍSSIMO PADRE HUDSON CARLOS RABELLO.</t>
   </si>
   <si>
     <t>944</t>
   </si>
   <si>
     <t>Onofrinho</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/944/pdl_02_2014_.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/944/pdl_02_2014_.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃ AREIENSE À DOUTORA SILVIA HELENA DA SILVA.</t>
   </si>
   <si>
     <t>945</t>
   </si>
   <si>
     <t>Wagner da Cidinha</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/945/pdl_03_2014_.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/945/pdl_03_2014_.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO AREIENSE AO SENHOR HÉLIO HILARIO BIONDI.</t>
   </si>
   <si>
     <t>946</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/946/pdl_04_2014_.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/946/pdl_04_2014_.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO AREIENSE AO SENHOR SIDNEI BATISTA NERI.</t>
   </si>
   <si>
     <t>947</t>
   </si>
   <si>
     <t>Adriano Coutinho</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/947/pdl_05_2014__.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/947/pdl_05_2014__.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO AREIENSE A Sra. DULCINÉA DA SILVA FERNANDES.</t>
   </si>
   <si>
     <t>948</t>
   </si>
   <si>
     <t>Raquel da Marlora</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/948/pdl_06_2022_.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/948/pdl_06_2022_.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO CIDADÃO AREIENSE AO Sr. WALDIR FERREIRA DOS SANTOS.</t>
   </si>
   <si>
     <t>950</t>
   </si>
   <si>
     <t>Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/950/pdl_07_2014_.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/950/pdl_07_2014_.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃ AREIENSE A Sra. MÁRCIA RAQUEL FONSECA SERAFIM.</t>
   </si>
   <si>
     <t>951</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/951/pdl_08_2014_.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/951/pdl_08_2014_.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃ AREIENSE A Sra. MARLORA FONSECA SERAFIM.</t>
   </si>
   <si>
     <t>1215</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Alicio Professor</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1215/req1.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1215/req1.pdf</t>
   </si>
   <si>
     <t>REQUER QUE INFORME A QUE SE DESTINA O CRÉDITO ADICIONAL ABERTO NA LOA, PELA LEI MUNICIPAL N°1.199/2014  - RETIRARO DE PAUTA PELO AUTOR</t>
   </si>
   <si>
     <t>1216</t>
   </si>
   <si>
     <t>Cabeludo, Ferreira, Raquel da Marlora</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1216/req2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1216/req2.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÃO SOBRE O LAUDO DA ASSISTENTE SOCIAL</t>
   </si>
   <si>
     <t>1217</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1217/req3.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1217/req3.pdf</t>
   </si>
   <si>
     <t>REQUER O VALOR QUE FOI OU ESTÁ SENDO GASTO PARA A RECUPERAÇÃO E CONSERVAÇÃO DA RODOVIA QUE LIGA A CIDADE DE AREIAS À SÃO JOSÉ DO BARREIRO.</t>
   </si>
   <si>
     <t>1218</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1218/req4.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1218/req4.pdf</t>
   </si>
   <si>
     <t>REQUER O MOTIVO DA FALTA DE ENFERMEIRA PARA A APLICAÇÃO DE VACINAS NA UNIDADE BÁSICA DE SAÚDE.</t>
   </si>
   <si>
     <t>1219</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1219/req5.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1219/req5.pdf</t>
   </si>
   <si>
     <t>REQUER REAJUSTE SALARIAL DO MAGISTÉRIO MUNICIPAL E REUNIÃO COM FUNCIONÁRIOS PARA DISCUTIR O ASSUNTO.</t>
   </si>
   <si>
     <t>1220</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1220/req6.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1220/req6.pdf</t>
   </si>
   <si>
     <t>REQUER SE HÁ ATRASO NO PAGAMENTO DAS BOLSAS DE ESTUDO DOS MELHORES ALUNOS.</t>
   </si>
   <si>
     <t>1221</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1221/req7.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1221/req7.pdf</t>
   </si>
   <si>
     <t>REQUER QUAIS CAUSAS DO ATENDIMENTO NÃO SATISFATÓRIO AO JOVEM GUILHERME GUIMARÃES LEITE, QUANTO AO USO DO TRANSPORTE DE SAÚDE MUNICIPAL.</t>
   </si>
   <si>
     <t>1222</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1222/req8.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1222/req8.pdf</t>
   </si>
   <si>
     <t>REQUER SABER COMO SERÁ FEITA A INSCRIÇÃO DOS INTERESSADOS EM ADQUIRIR AS CASAS POPULARES A SEREM CONSTRUÍDAS NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1223</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1223/req9.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1223/req9.pdf</t>
   </si>
   <si>
     <t>REQUER CÂMERAS DE SEGURANÇA INSTALADAS NAS ESCOLAS DA REDE MUNICIPAL.</t>
   </si>
   <si>
     <t>1224</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1224/req10.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1224/req10.pdf</t>
   </si>
   <si>
     <t>REQUER QUE INFORME SE OS GERADORES ADQUIRIDOS PARA USO DA UNIDADE BÁSIDA DE SAÚDE JÁ FORAM INSTALADOS.</t>
   </si>
   <si>
     <t>1225</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1225/req11.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1225/req11.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE O REGISTRO DE CÂMERA DE SEGURANÇA DA UNIDADE BÁSICA DE SAÚDE.</t>
   </si>
   <si>
     <t>1226</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/</t>
+    <t>http://sapl.areias.sp.leg.br/media/</t>
   </si>
   <si>
     <t>REQUER SE HÁ FUNCIONÁRIOS DA MUNICIPALIDADE PRESTANDO SERVIÇOS NA PROPRIEDADE RURAL DO SENHOR PREFEITO MUNICIPAL.</t>
   </si>
   <si>
     <t>1227</t>
   </si>
   <si>
     <t>Adriano Coutinho, Onofrinho, Wagner da Cidinha</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1227/req13.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1227/req13.pdf</t>
   </si>
   <si>
     <t>REQUER QUAIS OS VEÍCULOS E MÁQUINAS FORAM VENDIDOS NOS ANOS DE 2013 E 2014.</t>
   </si>
   <si>
     <t>1228</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1228/req14.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1228/req14.pdf</t>
   </si>
   <si>
     <t>REQUER SABER CADASTRO E INSCRIÇÃO DAS CASAS ANUNCIADAS (CDHU) E ONDE DEVERÁ SER FEITO O PROCEDIMENTO.</t>
   </si>
   <si>
     <t>1152</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1152/requerimento-15-2014_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1152/requerimento-15-2014_2.pdf</t>
   </si>
   <si>
     <t>REQUER CÓPIAS DAS GUIAS DE RECOLHIMENTO E PAGAMENTO DAS HORAS DE FUNCIONÁRIO QUE PRESTOU SERVIÇOS EM PROPRIEDADE DO SENHOR PREFEITO.</t>
   </si>
   <si>
     <t>1153</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1153/requerimento_16-2014.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1153/requerimento_16-2014.pdf</t>
   </si>
   <si>
     <t>REQUER ORIENTAÇÃO EM RELAÇÃO AO ÔNIBUS ESCOLARES NO TOCANTE AO EMBARQUE E DESEMBARQUE DE ALUNOS.</t>
   </si>
   <si>
     <t>1154</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1154/requerimento_17-2014_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1154/requerimento_17-2014_2.pdf</t>
   </si>
   <si>
     <t>REQUER QUE INFORME O QUE IMPEDE A CONTRATAÇÃO DE MÉDICOS PARA O PSF.</t>
   </si>
   <si>
     <t>1155</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1155/requerimento_18-2014_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1155/requerimento_18-2014_2.pdf</t>
   </si>
   <si>
     <t>REQUER MOTIVO DA ANULAÇÃO E POSTERIOR REEDIÇÃO DE CONCURSO PÚBLICO MUNICIPAL.</t>
   </si>
   <si>
     <t>1156</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1156/requerimento_19-2014_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1156/requerimento_19-2014_2.pdf</t>
   </si>
   <si>
     <t>REQUER QUE INFORME QUAIS MEDIDAS ESTÃO SENDO TOMADAS PARA REPARAR ERROS DE ESTRUTURAÇÃO NA REFORMA DE ESTÁDIO MUNICIPAL.</t>
   </si>
   <si>
     <t>1157</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1157/requerimento_20-2014_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1157/requerimento_20-2014_2.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES QUANTO AO PROJETO DE LEI DO PLANO DIRETOR.</t>
   </si>
   <si>
     <t>1158</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1158/requerimento_21-2014_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1158/requerimento_21-2014_2.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES PORQUE O VEICULO RECEBIDO RECENTEMENTE PELO CONSELHO TUTELAR AINDA NÃO FOI EMPLACADO.</t>
   </si>
   <si>
     <t>1159</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1159/requerimento_22-2014_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1159/requerimento_22-2014_2.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES PORQUE O PROJETO GURI NÃO ESTÁ FUNCIONANDO ATUALMENTE EM NOSSO MUNICIPIO.</t>
   </si>
   <si>
     <t>1160</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1160/requerimento_23-2014_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1160/requerimento_23-2014_2.pdf</t>
   </si>
   <si>
     <t>REQUER QUE INFORME PORQUE AINDA NÃO FOI DETERMINADO NOVOS PONTOS PARA EMBARQUE E DESEMBARQUE DOS ALUNOS DO BAIRRO DA REPRESA.</t>
   </si>
   <si>
     <t>1161</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1161/requerimento_24-2014_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1161/requerimento_24-2014_2.pdf</t>
   </si>
   <si>
     <t>REQUER QUE INFORME SE NA REFORMA QUE ESTÁ SENDO REALIZADA NA PRAÇA DO BAIRRO SÃO SEBASTIÃO CONSTA A RECOLOCAÇÃO DO PARQUE RECREATIVO ANTES EXISTENTE.</t>
   </si>
   <si>
     <t>1162</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1162/requerimento_25-2014_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1162/requerimento_25-2014_2.pdf</t>
   </si>
   <si>
     <t>REQUER PREVISÃO PARA TÉRMINO DA OBRA DE CALÇAMENTO E PARA INICIO DO SISTEMA DE COLETA DE ESGOTO NO MORRO DO ROCIO.</t>
   </si>
   <si>
     <t>1163</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1163/requerimento_26-2014_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1163/requerimento_26-2014_2.pdf</t>
   </si>
   <si>
     <t>REQUER QUAIS BENS FORAM ADQUIRIDOS COM A EMENDA RECEBIDA DO DEPUTADO MARCOLINO PARA AQUISIÇÃO DE EQUIPAMENTOS PARA A SAÚDE.</t>
   </si>
   <si>
     <t>1164</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1164/requerimento_27-2014_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1164/requerimento_27-2014_2.pdf</t>
   </si>
   <si>
     <t>REQUER AÇÕES E PROJETOS ESTÃO SENDO DESENVOLVIDOS PELO SETOR DE ASSISTÊNCIA SOCIAL DO MUNICIPIO, INCLUSIVE OS RELACIONADOS A TERCEIRA IDADE.</t>
   </si>
   <si>
     <t>1165</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>Raquel da Marlora, Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1165/requerimento_28-2014.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1165/requerimento_28-2014.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO QUE INFORME SE O MUNICÍPIO PARTICIPA DO PROGRAMA "MAIS MÉDICOS".</t>
   </si>
   <si>
     <t>1229</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1229/i1.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1229/i1.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE DETERMINE O CALÇAMENTO DA RUA MANOEL JORDÃO DE ABREU.</t>
   </si>
   <si>
     <t>1230</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1230/i2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1230/i2.pdf</t>
   </si>
   <si>
     <t>INDICA QUE O EXECUTIVO MUNICIPAL REALIZE O CONSERTO DA CALÇADA EXISTENTE NA AVENIDA SIQUEIRA CAMPOS, EM FRENTE A CASA DO DR. MAURO REIS.</t>
   </si>
   <si>
     <t>1231</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1231/i3.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1231/i3.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE ADQUIRA UM CAMINHÃO PIPA PARA SUPRIR A FALTA DE ÁGUA NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1232</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1232/i4.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1232/i4.pdf</t>
   </si>
   <si>
     <t>INDICA QUE O EXECUTIVO MUNICIPAL DETERMINE A LIMPEZA DO CEMITÉRIO MUNICIPAL.</t>
   </si>
   <si>
     <t>1233</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1233/i5.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1233/i5.pdf</t>
   </si>
   <si>
     <t>INDICA A VIABILIZAÇÃO DE ESTUDOS PARA SE FAZER A LIMPEZA DE VIAS PÚBLICAS NO MORRO DO ROCIO.</t>
   </si>
   <si>
     <t>1234</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1234/i6.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1234/i6.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE REALIZE ESTUDOS PARA O PLANTIO DE ÁRVORES FRUTÍFERAS.</t>
   </si>
   <si>
     <t>1235</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1235/i7.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1235/i7.pdf</t>
   </si>
   <si>
     <t>INDICA QUE O EXECUTIVO MUNICIPAL DETERMINE A PINTURA DE TODOS OS QUEBRA-MOLAS DA CIDADE.</t>
   </si>
   <si>
     <t>1236</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1236/i8.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1236/i8.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE EFETUE A LIGAÇÃO DA REDE DE ESGOTO DE CASAS QUE DETERMINA NO MORRO DO ROCIO.</t>
   </si>
   <si>
     <t>1237</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1237/i9.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1237/i9.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA ESTUDADA A POSSIBILIDADE DE AUMENTO DO VALOR NO CARTÃO ALIMENTAÇÃO DOS SERVIDORES MUNICIPAIS.</t>
   </si>
   <si>
     <t>1238</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1238/i10.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1238/i10.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIO MUNICIPAL QUE DETERMINE DE MANEIRA CONSTANTE E REGULAR A COLETA DE LIXO E ENTULHOS EM TODAS AS RUAS NO BAIRRO DO ROCIO.</t>
   </si>
   <si>
     <t>1239</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1239/i11.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1239/i11.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE REALIZE O CADASTRO DE RESIDÊNCIAS QUE NÃO SÃO LIGADAS NA REDE DE ESGOTO E QUE POSTERIORMENTE SEJAM INSERIDAS.</t>
   </si>
   <si>
     <t>1240</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1240/i12.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1240/i12.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE ENVIDE REFORÇOS PARA A DESTINAÇÃO DE VEÍCULO ESCOLAR PARA O TRANSPORTE DAS CRIANÇAS NO BAIRRO DO ROCIO.</t>
   </si>
   <si>
     <t>1241</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1241/i13.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1241/i13.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE INSTALE ILUMINAÇÃO NA LOCALIDADE QUE DETERMINA.</t>
   </si>
   <si>
     <t>1411</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1411/i15_2014.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1411/i15_2014.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, QUE SEJA FEITO UM CAMPO DE FUTEBOL NA ÁREA JÁ UTILIZADA PARA O REFERIDO ESPORTE NO BAIRRO DO ROCIO.</t>
   </si>
   <si>
     <t>1242</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1242/i16.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1242/i16.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJAM CONSTRUÍDAS LOMBADAS PARA REDUÇÃO DE VELOCIDADE NA LOCALIDADE QUE DETERMINA.</t>
   </si>
   <si>
     <t>1243</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1243/i17.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1243/i17.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJAM CONSTRUÍDAS LOMBADAS REDUTORAS DE VELOCIDADE NA RUA QUE DETERMINA.</t>
   </si>
   <si>
     <t>1244</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1244/i18.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1244/i18.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE ELEVE A ALTURA DOS REDUTORES DE VELOCIDADE E INSTALE MÃO ÚNICA NAS RUAS QUE MENCIONA.</t>
   </si>
   <si>
     <t>1245</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1245/i19.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1245/i19.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE REALIZE ESTUDOS PARA CONCESSÃO DE AUMENTO AO FUNCIONALISMO MUNICIPAL, ALÉM DE DOAÇÃO DE UNIFORMES SEM ÔNUS AO TRABALHADOR.</t>
   </si>
   <si>
     <t>1246</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1246/i20.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1246/i20.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO QUE SEJA SUBSTITUÍDA A GRADE DO BUEIRO EM LOCAL QUE MENCIONA.</t>
   </si>
   <si>
     <t>1247</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1247/i21.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1247/i21.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A ADEQUAÇÃO DO ENCANAMENTO DO SISTEMA DE ABASTECIMENTO DE ÁGUA DO BAIRRO DO ROCIO.</t>
   </si>
   <si>
     <t>1248</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1248/i22.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1248/i22.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE AUMENTE MURETA DE CONTENÇÃO DE DESLIZAMENTOS EM LOCALIDADE QUE MENCIONA.</t>
   </si>
   <si>
     <t>1249</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1249/i23.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1249/i23.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA CONSERTADA A LETRA "A", DO NOME DE AREIAS, NO BAIRRO DA SERRA.</t>
   </si>
   <si>
     <t>1250</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1250/i24.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1250/i24.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE VIABILIZE ESTUDOS NO SENTIDO DE INSTALAR ILUMINAÇÃO PÚBLICA NO BECO QUE LIGA A RUA COMENDADOR SAMPAIO AO BAIRRO DO ROCIO.</t>
   </si>
   <si>
     <t>1251</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1251/i25.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1251/i25.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA INTENSIFICADA A CAMPANHA DE VACINAÇÃO DE PREVENÇÃO CONTRA O HPV EM NOSSO MUNICÍPIO, ÀS MENINAS DE 11 A 13 ANOS, E QUE SEJA ESTUDADA A POSSIBILIDADE DE SE EFETUAR A VACINAÇÃO NAS ESCOLAS MUNICIPAIS.</t>
   </si>
   <si>
     <t>1252</t>
   </si>
   <si>
     <t>Mi da Serra</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1252/i26.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1252/i26.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE OFICIALIZE A EMPRESA VIVO, PARA QUE, SEJA INSTALADA TORRE PARA TELEFONIA CELULAR NO MORRO FRIO, NA DIVISA ENTRE AS CIDADES DE AREIAS E SÃO JOSÉ DO BARREIRO.</t>
   </si>
   <si>
     <t>1254</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1254/i27.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1254/i27.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA CONSTRUÍDO PONTO DE ESPERA COBERTO PARA OS MORADORES DO BAIRRO DA REPRESA</t>
   </si>
   <si>
     <t>1255</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1255/i28.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1255/i28.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA CONSTRUÍDA ÁREA DE LAZER PARA OS MORADORES DO BAIRRO DA REPRESA.</t>
   </si>
   <si>
     <t>1256</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1256/i29.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1256/i29.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA PROVIDENCIADA JUNTO À ELEKTRO A ILUMINAÇÃO PÚBLICA EM LOCALIDADE QUE MENCIONA.</t>
   </si>
   <si>
     <t>1257</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1257/i30.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1257/i30.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA ESTUDADA A POSSIBILIDADE DE SE FAZER CALÇAMENTO EM LOCALIDADE QUE MENCIONA.</t>
   </si>
   <si>
     <t>1258</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1258/i31.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1258/i31.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA ESTUDADA A POSSIBILIDADE DE SE FAZER UM QUEBRA-MOLAS EM LOCALIDADE QUE MENCIONA.</t>
   </si>
   <si>
     <t>1259</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1259/i32.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1259/i32.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA ESTUDADA A POSSIBILIDADE DO FUNCIONAMENTO, AO MENOS DUAS VEZES POR MÊS, O CLUBE CULTURAL E RECREATIVO AREIENSE.</t>
   </si>
   <si>
     <t>1260</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1260/i33.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1260/i33.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA ESTUDADA A POSSIBILIDADE DE SE CONSTRUIR UMA BOCA-DE-LOBO ENTRE AS RUAS QUE MENCIONA.</t>
   </si>
   <si>
     <t>1261</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1261/i34.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1261/i34.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA ESTUDADA A POSSIBILIDADE DE SE FAZER CONTENÇÃO COM PEDRAS EMBAIXO DA PONTE EM LOCALIDADE QUE MENCIONA.</t>
   </si>
   <si>
     <t>1262</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1262/i35.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1262/i35.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA DETERMINADA A LIMPEZA DE BUEIRO EM LOCALIDADE QUE MENCIONA.</t>
   </si>
   <si>
     <t>1263</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1263/i36.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1263/i36.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA DETERMINADA A LIMPEZA DE CANALETA EM LOCALIDADE QUE MENCIONA.</t>
   </si>
   <si>
     <t>1264</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1264/i37.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1264/i37.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SE ESTUDE A POSSIBILIDADE DE ALUGAR BANHEIROS QUÍMICOS PARA AS FESTIVIDADES MUNICIPAIS.</t>
   </si>
   <si>
     <t>1265</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1265/i38.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1265/i38.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SE PROCEDA A MELHORIA DO PISO DA CEMEF "PROFA. BRANCA DE OLIVEIRA ABREU REIS".</t>
   </si>
   <si>
     <t>1266</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1266/i39.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1266/i39.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE O MESMO ENVIDE ESFORÇOS NO SENTIDO DE APOIAR COM MAIS EFETIVIDADE O SISTEMA DE COLETA SELETIVA E RECICLAGEM DE LIXO DE NOSSO MUNICÍPIO, DESTINANDO LOCAL APROPRIADO PARA ARMAZENAMENTO E TRIAGEM.</t>
   </si>
   <si>
     <t>1267</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1267/i40.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1267/i40.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE DESTINE RESPONSÁVEIS PARA ACOMPANHAMENTO DAS VIAGENS DAS CONDUÇÕES ESCOLARES QUE SE DESTINAM À ZONA RURAL.</t>
   </si>
   <si>
     <t>1268</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1268/i41.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1268/i41.pdf</t>
   </si>
   <si>
     <t>INDICA À PRESIDÊNCIA DA CÂMARA QUE: MARQUE DATA RELATIVA À SESSÃO SOLENE EM HOMENAGEM AOS MELHORES ALUNOS DE 2013, MARQUE SESSÃO SOLENE PARA OUTORGA DE TÍTULOS DE CIDADANIA, E MARQUE SESSÃO EM HOMENAGEM ÀS MULHERES, POR PASSAGEM DO DIA INTERNACIONAL DA MULHER.</t>
   </si>
   <si>
     <t>1269</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1269/i42.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1269/i42.pdf</t>
   </si>
   <si>
     <t>INDICA A PRESIDÊNCIA DA CÂMARA QUE SEJA OFICIADO À SECRETARIA ESTADUAL DE LOGÍSTICA E TRANSPORTES OS QUESTIONAMENTOS QUE MENCIONA.</t>
   </si>
   <si>
     <t>1270</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1270/i43.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1270/i43.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA ESTUDADA A POSSIBILIDADE DE SE COLOCAR SAIBRO NA SUBIDA DO SR. MARQUINHO, PERTO DA PORTEIRA, NA ESTRADA DO SENHOR PAULO FERREIRA.</t>
   </si>
   <si>
     <t>1271</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1271/i44.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1271/i44.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA DETERMINADA PODA DE ÁRVORE NA RUA DITINHA ABRAÃO.</t>
   </si>
   <si>
     <t>1272</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1272/i45.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1272/i45.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE EFETUE ADESÃO DO MUNICÍPIO AO "PROGRAMA MAIS MÉDICOS".</t>
   </si>
   <si>
     <t>1273</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1273/i46.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1273/i46.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE REALIZE CONVÊNIO COM AS AGÊNCIAS BANCÁRIAS DO MUNICÍPIO, PARA QUE, O PAGAMENTO DOS IMPOSTOS E TAXAS MUNICIPAIS POSSAM SER EFETUADOS VIA BANCOS.</t>
   </si>
   <si>
     <t>1274</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1274/i47.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1274/i47.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE INVISTA NA MELHORIA E AMPLIAÇÃO DO ACERVO DA BIBLIOTECA DA EMEF PROF. ANTÔNIO PINTO DE CARVALHO NETO.</t>
   </si>
   <si>
     <t>1275</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1275/i48.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1275/i48.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL AS AÇÕES AMBIENTAIS QUE MENCIONA.</t>
   </si>
   <si>
     <t>1276</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1276/i49.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1276/i49.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE ADOTE TURNO DE TRABALHO NOTURNO, ALÉM DO NORMALMENTE ADOTADO NO CONTROLE DA VAZÃO DE ÁGUA DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1277</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1277/i50.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1277/i50.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SE NORMALIZE O FORNECIMENTO DE REFEIÇÕES AO PESSOAL DA SAÚDE, CONFORME A NECESSIDADE DOS PLANTÕES.</t>
   </si>
   <si>
     <t>1325</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1325/imagem.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1325/imagem.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE PROCEDA LIMPEZA JUNTO À PRAÇA SENHOR BOM JESUS, PRÓXIMO AO MONUMENTO DA ESTRELA E ADJACÊNCIAS ONDE SE ACUMULA MATO.</t>
   </si>
   <si>
     <t>1278</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1278/i52.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1278/i52.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE ENVIDE ESTUDOS PARA VIABILIZAR A ELEVAÇÃO DO REDUTOR DE VELOCIDADE NA LOCALIDADE QUE MENCIONA.</t>
   </si>
   <si>
     <t>1279</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1279/i53.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1279/i53.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA OFICIADO À ELEKTRO PARA QUE, SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS NO SENTIDO DE SE RESOLVER O PROBLEMA DE ILUMINAÇÃO PÚBLICA NA LOCALIDADE QUE MENCIONA.</t>
   </si>
   <si>
     <t>1280</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1280/i54.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1280/i54.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA DETERMINADO O CONSERTO DE REDE ESGOTO NA RUA ALVES MARQUES.</t>
   </si>
   <si>
     <t>1281</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1281/i55.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1281/i55.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA DETERMINADO O DESENTUPIMENTO DA REDE ESGOTO MESTRE EXISTENTE NA RUA VER. IVO GESSY LEAL.</t>
   </si>
   <si>
     <t>1310</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1310/i56.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1310/i56.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA COLOCADO SUPORTE DE LIXO NA RUA ALVES MARQUES, NOS MOLDES DOS COLOCADOS NO BAIRRO DO ALEGRE E CASAS POPULARES.</t>
   </si>
   <si>
     <t>1311</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1311/i57.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1311/i57.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA DETERMINADO O CONSERTO IMEDIATO DA PONTE DO BAIRRO SERTÃOZINHO.</t>
   </si>
   <si>
     <t>1312</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1312/i58.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1312/i58.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE E SEJA DETERMINADA A LIMPEZA DE BUEIRO NA RUA MANOEL FIRMINO DA SILVA, PRÓXIMO AO NÚMERO 639.</t>
   </si>
   <si>
     <t>1313</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1313/i59.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1313/i59.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA DETERMINADO O CONSERTO DO CALÇAMENTO DO FINAL DA RUA MANOEL JORDÃO DE ABREU.</t>
   </si>
   <si>
     <t>1314</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1314/i60.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1314/i60.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA DETERMINADO O CONSERTO DA ILUMINAÇÃO ELÉTRICA NO PONTO DE ESPERA DOS ALUNOS DO BAIRRO SERTÃOZINHO.</t>
   </si>
   <si>
     <t>1315</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1315/i61.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1315/i61.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA ESTUDADA A POSSIBILIDADE DE SE ESTENDER A REDE DE ÁGUA EM LOCALIDADE QUE MENCIONA.</t>
   </si>
   <si>
     <t>1316</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1316/i62.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1316/i62.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE EM FACE DE PEDIDOS REITERADOS MANIFESTOS POR ESTA CASA, QUE AGILIZE O ATENDIMENTO DAS SOLICITAÇÕES FEITAS PELA EDILIDADE.</t>
   </si>
   <si>
     <t>1317</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1317/i63.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1317/i63.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA EFETUADA A LIMPEZA E CAPINA DAS RUAS.</t>
   </si>
   <si>
     <t>1318</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1318/i64.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1318/i64.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA EFETUADA A LIMPEZA DAS MARGENS DOS RIOS QUE CORTAM NOSSO MUNICÍPIO NO CENTRO DA CIDADE.</t>
   </si>
   <si>
     <t>1319</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1319/i65.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1319/i65.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE REALIZE OBRA DE CONTENÇÃO DE EROSÃO E CALÇAMENTO EM LOCALIDADE QUE MENCIONA.</t>
   </si>
   <si>
     <t>1320</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1320/i66.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1320/i66.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE ENCAMINHE AÇÕES NO SENTIDO DE CONECTAR À REDE COLETORA DE ESGOTOS AS CASAS QUE AINDA NÃO RECEBERAM TAL BENEFÍCIO NO BAIRRO DO ROCIO.</t>
   </si>
   <si>
     <t>1321</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1321/i67.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1321/i67.pdf</t>
   </si>
   <si>
     <t>INDICA O EXECUTIVO MUNICIPAL QUE NOS ANOS VINDOUROS A REDE MUNICIPAL DE ENSINO SEJA INSCRITA NA COMPETIÇÃO DE TABUADA PROMOVIDA PELA VANGUARDA.</t>
   </si>
   <si>
     <t>1322</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1322/i68.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1322/i68.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE EM TODAS AS VEZES QUE SE FIZER PRESENTE PARA ESCLARECIMENTOS A SEREM PRESTADOS À ESTA CASA LEGISLATIVA, QUE A DOCUMENTAÇÃO REFERENTE AOS ASSUNTOS ABORDADOS (QUANDO NÃO CONTIDOS EM BALANCETES E AFINS) SEJA TRAZIDOS PARA APRECIAÇÃO DA EDILIDADE.</t>
   </si>
   <si>
     <t>1323</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1323/i69.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1323/i69.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE ENVIDE ESFORÇOS NO SENTIDO DE SE REATIVAR A HORTA COMUNITÁRIA EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1324</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1324/i70.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1324/i70.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE REALIZE REPAROS NO LEITO CARROÇÁVEL DA PONTE LOCALIZADA SOBRE O RIO LAVA-PÉS, NAS PROXIMIDADES DA POUSADA ESPERANÇA.</t>
   </si>
   <si>
     <t>1166</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1166/indicacao_71-2014_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1166/indicacao_71-2014_2.pdf</t>
   </si>
   <si>
     <t>INDICA ESTUDOS PARA IMPLANTAÇÃO DO BANCO DE FOMENTO AO PEQUENO EMPREENDEDOR CONHECIDO COMO "BANCO DO POVO".</t>
   </si>
   <si>
     <t>1167</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1167/indicacao_72-2014_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1167/indicacao_72-2014_2.pdf</t>
   </si>
   <si>
     <t>INDICA TRANSPORTE ESCOLAR PARA O BAIRRO REPRESA.</t>
   </si>
   <si>
     <t>1253</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1253/indicacao_73-2014_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1253/indicacao_73-2014_2.pdf</t>
   </si>
   <si>
     <t>INDICA A POSSIBILIDADE DE SE CONSTRUIR UM QUEBRA-MOLAS NA RUA PEDRO FERREIRA PENA.</t>
   </si>
   <si>
     <t>1168</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1168/indicacao_74-2014_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1168/indicacao_74-2014_2.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA ADQUIRIDO LABORATÓRIO DE CIÊNCIAS PARA AULA PRÁTICAS NA EMEF PROF. ANTÔNIO PINTO DE CARVALHO NETO.</t>
   </si>
   <si>
     <t>1169</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1169/indicacao_75-2014_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1169/indicacao_75-2014_2.pdf</t>
   </si>
   <si>
     <t>INDICA CADASTRO DO CRAS JUNTO AO GOVERNO FEDERAL, PARA QUE, POSSA VIR A SER CONTEMPLADO COM UM VEÍCULO PARA DESENVOLVIMENTO DE SUAS ATIVIDADES INSTITUCIONAIS.</t>
   </si>
   <si>
     <t>1170</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1170/indicacao_76-2014_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1170/indicacao_76-2014_2.pdf</t>
   </si>
   <si>
     <t>INDICA POSSIBILIDADE DE SE CONSTRUIR UM QUEBRA-MOLAS PRÓXIMO A IGREJA MISSIONÁRIA.</t>
   </si>
   <si>
     <t>1171</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1171/indicacao_77-2014_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1171/indicacao_77-2014_2.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA RECONHECIDA COMO ENTIDADE DE CUNHO SOCIAL A AICA, E QUE A PARTIR DE TAL RECONHECIMENTO REFERIDA ENTIDADE SEJA INCLUIDA EM PARCERIAS, PROJETOS, E ASSIM, POSSA SER ALVO DE BENEFÍCIOS FINANCEIROS.</t>
   </si>
   <si>
     <t>1172</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>Cabeludo</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1172/indicaca_78-2014_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1172/indicaca_78-2014_2.pdf</t>
   </si>
   <si>
     <t>INDICA CONSTRUIR BUEIROS PARA COLHEITA DE ÁGUAS PLUVIAIS NA TRAVESSA CARDOSO DE MELO.</t>
   </si>
   <si>
     <t>1173</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1173/indicacao_79-2014_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1173/indicacao_79-2014_2.pdf</t>
   </si>
   <si>
     <t>INDICA POSSIBILIDADE OU VIABILIDADE DE SE ENTENDER O SISTEMA MUNICIPAL DE ÁGUA AS RESIDÊNCIAS SITUADAS A MARGEM DE ESTRADA SANTA RITA.</t>
   </si>
   <si>
     <t>1174</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1174/indicacao_80-2014_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1174/indicacao_80-2014_2.pdf</t>
   </si>
   <si>
     <t>INDICA COLOCAR PLACAS DENOMINATIVAS EM TODAS AS RUAS DE NOSSA CIDADE.</t>
   </si>
   <si>
     <t>1175</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1175/indicacao_81-2014_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1175/indicacao_81-2014_2.pdf</t>
   </si>
   <si>
     <t>INDICA IMPLANTAR NO MUNICÍPIO LEI QUE REGULAMENTE A INSTITUIÇÃO DA GRATIFICAÇÃO POR DESEMPENHO DE ATIVIDADE AOS POLICIAIS MILITARES.</t>
   </si>
   <si>
     <t>1176</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1176/indicacao_82-2014_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1176/indicacao_82-2014_2.pdf</t>
   </si>
   <si>
     <t>INDICA ADOTAR SISTEMA DE MÃO E CONTRAMÃO NAS RUAS DO BAIRRO DO ROCIO.</t>
   </si>
   <si>
     <t>1177</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1177/indicacao_83-2014.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1177/indicacao_83-2014.pdf</t>
   </si>
   <si>
     <t>INDICA ADOTAR O SISTEMA DE MÃO E CONTRAMÃO NAS RUAS DO BAIRRO ALEGRE.</t>
   </si>
   <si>
     <t>1178</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1178/indicacao_84-2014_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1178/indicacao_84-2014_2.pdf</t>
   </si>
   <si>
     <t>INDICA POSSIBILIDADE DE SE CRIAR UM DEPARTAMENTO MUNICIPAL DE TRÂNSITO OU QUE SEJA FIRMADA PARCERIA COM A POLICIA MILITAR PARA TAL.</t>
   </si>
   <si>
     <t>1179</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1179/indicacao_85-2014_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1179/indicacao_85-2014_2.pdf</t>
   </si>
   <si>
     <t>INDICA CORTE NO BARRANCO OU CONSTRUÇÃO DE MURO DE ARRIMO NO BECO EXISTENTE PRÓXIMO A CAIXA D'ÁGUA NO BAIRRO SÃO SEBASTIÃO.</t>
   </si>
   <si>
     <t>1180</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1180/indicacao_86-2014_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1180/indicacao_86-2014_2.pdf</t>
   </si>
   <si>
     <t>INDICA POSSIBILIDADE DE SE ADOTAR SEGURO DESEMPREGO MUNICIPAL.</t>
   </si>
   <si>
     <t>1181</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1181/indicacao_87-2014_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1181/indicacao_87-2014_2.pdf</t>
   </si>
   <si>
     <t>INDICA POSSIBILIDADE DE SE ADOTAR NO MUNICÍPIO O SALÁRIO MÍNIMO PAULISTA.</t>
   </si>
   <si>
     <t>1182</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1182/indicacao_88-2014_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1182/indicacao_88-2014_2.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA COLOCADA GRADE PROTEÇÃO AO REDOR DAS ROÇADAS EFETUADAS PELOS SERVIDORES MUNICIPAIS.</t>
   </si>
   <si>
     <t>1183</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1183/iindicacao_89-2014_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1183/iindicacao_89-2014_2.pdf</t>
   </si>
   <si>
     <t>INDICA POSSIBILIDADE DE SE CONSTRUIR UM MEMORIAL EM HOMENAGEM AS PESSOAS QUE LUTARAM NA REVOLUÇÃO 1932 NA RODOVIA DOS TROPEIROS PRÓXIMO AO BAIRRO VARGEM GRANDE.</t>
   </si>
   <si>
     <t>1184</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1184/indicacao_91-2014_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1184/indicacao_91-2014_2.pdf</t>
   </si>
   <si>
     <t>INDICA DESENTUPIMENTO DA REDE DE ESGOTO QUE COLETA OS DETRITOS DAS RESIDÊNCIAS SITUADAS NA AVENIDA SIQUEIRA CAMPOS E PRAÇA CONSELHEIRO RODRIGUES ALVES E JOGA NO RIBEIRÃO VERMELHO.</t>
   </si>
   <si>
     <t>1185</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>INDICA POSSIBILIDADE DE SE COLOCAR GRADE DE PROTEÇÃO NA PONTE QUE VAI PARA O BAIRRO SANTA RITA.</t>
   </si>
   <si>
     <t>1186</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1186/indicacao_93-2014_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1186/indicacao_93-2014_2.pdf</t>
   </si>
   <si>
     <t>INDICA MEDIDAS PARA REDUZIR A VELOCIDADE DOS VEICULOS E MOTOCICLETAS QUE TRAFEGAM PELA ESTRADA SANTA RITA.</t>
   </si>
   <si>
     <t>1187</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1187/indicacao_95-2014_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1187/indicacao_95-2014_2.pdf</t>
   </si>
   <si>
     <t>INDICA POSSIBILIDADE NO SENTIDO DE SE PROIBIR QUE SEJAM AMARRADOS ANIMAIS NO SUPORTE PARA CORRENTE EXISTENTE NA RUA XV DE NOVEMBRO AO LADO DA IGREJA MATRIZ.</t>
   </si>
   <si>
     <t>1188</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1188/indicacao_95-2014_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1188/indicacao_95-2014_2.pdf</t>
   </si>
   <si>
     <t>INDICA BANCO BRADESCO S.A . SOLICITANDO A ABERTURA DE UMA AGÊNCIA BANCÁRIA NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1189</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1189/indicacao_96-2014_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1189/indicacao_96-2014_2.pdf</t>
   </si>
   <si>
     <t>INDICA AO DEPUTADO ESTADUAL HÉLIO NISHIMOTO SOLICITANDO COLOCAR UMA TORRE DE TELEFONIA CELULAR NO MORRO FRIO.</t>
   </si>
   <si>
     <t>1190</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1190/indicacao_97-2014_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1190/indicacao_97-2014_2.pdf</t>
   </si>
   <si>
     <t>INDICA AO SETOR COMPETENTE QUE EFETUE CORTE NA RAIZ DE ÁRVORE NA PRAÇA THEODORICO RIBEIRO COUTINHO.</t>
   </si>
   <si>
     <t>1191</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1191/indicacao_98-2014_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1191/indicacao_98-2014_2.pdf</t>
   </si>
   <si>
     <t>INDICA  AO SETOR COMPETENTE QUE EFETUE REPAROS EM CALÇADAS SITUADAS EM FRENTE A CASA DO Sr. MAURO REIS E PRÓXIMA AO SINDICATO RURAL DE AREIAS.</t>
   </si>
   <si>
     <t>1192</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1192/indicacao_99-2014_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1192/indicacao_99-2014_2.pdf</t>
   </si>
   <si>
     <t>INDICA  AO SETOR COMPETENTE QUE EFETUE LIMPEZA EM BUEIRO EXISTENTE PRÓXIMO AO PRÉDIO DA CÂMARA MUNICIPAL.</t>
   </si>
   <si>
     <t>1193</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1193/indicacao_100-2014_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1193/indicacao_100-2014_2.pdf</t>
   </si>
   <si>
     <t>INDICA AO SETOR COMPETENTE QUE TERMINE O CALÇAMENTO DE RUA SEM SAÍDA EM FRENTE A CÂMARA MUNICIPAL.</t>
   </si>
   <si>
     <t>1194</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1194/indicacao_101-2014_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1194/indicacao_101-2014_2.pdf</t>
   </si>
   <si>
     <t>INDICA A INSCRIÇÃO DO MUNICÍPIO NO PRORAMA FEDERAL MAIS MÉDICOS.</t>
   </si>
   <si>
     <t>1195</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1195/indicacao_102-2014_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1195/indicacao_102-2014_2.pdf</t>
   </si>
   <si>
     <t>INDICA TERMINO A OBRA DE CALÇAMENTO E INICIADA A OBRA DO SISTEMA DE COLETA DE ESGOTO NO MORRO DO ROCIO.</t>
   </si>
   <si>
     <t>1196</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1196/indicacao_103-2014_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1196/indicacao_103-2014_2.pdf</t>
   </si>
   <si>
     <t>INDICA CONSERTO NA BOMBA D' ÁGUA QUE MANDA ÁGUA PARA DISTRIBUIÇÃO NO MORRO DO ROCIO.</t>
   </si>
   <si>
     <t>1197</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1197/indicacao_104-2014_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1197/indicacao_104-2014_2.pdf</t>
   </si>
   <si>
     <t>INDICA POSSIBILIDADE DE SE MUDAR O CANO QUE FAZ DISTRIBUIÇÃO DE ÁGUA NO MORRO DO ROCIO.</t>
   </si>
   <si>
     <t>1198</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1198/indicacao_105-2014_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1198/indicacao_105-2014_2.pdf</t>
   </si>
   <si>
     <t>INDICA POSSIBILIDADE DE SE DEVOLVER AO ESTADO A RESPONSABILIDADE PELA MERENDA ESCOLAR DA E.E. BARÃO DA BOCAINA.</t>
   </si>
   <si>
     <t>1199</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1199/indicacao_106-2014_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1199/indicacao_106-2014_2.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SE RECOLHA O LIXO DOMICILIAR DA RUA DITINHA ABRAÃO REGULARMENTE.</t>
   </si>
   <si>
     <t>1200</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1200/indicacao_107-2014_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1200/indicacao_107-2014_2.pdf</t>
   </si>
   <si>
     <t>INDICA AO SETOR COMPETENTE QUE EFETUE O CONSERTO DO CALÇAMENTO DA RUA JOSÉ GONÇALVES DA SILVA, NO BAIRRO SÃO SEBASTIÃO.</t>
   </si>
   <si>
     <t>1201</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1201/indicacao_108-2014_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1201/indicacao_108-2014_2.pdf</t>
   </si>
   <si>
     <t>INDICA A POSSIBILIDADE DE SE COLOCAR BLOQUEADOR DE CELULAR NAS ESCOLAS MUNICIPAIS.</t>
   </si>
   <si>
     <t>1202</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1202/indicacao_109-2014_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1202/indicacao_109-2014_2.pdf</t>
   </si>
   <si>
     <t>INDICA A POSSIBILIDADE DE SE EMBARCAR E DESEMBARCAR AS CRIANÇAS A CEMI BRANCA DE OLIVEIRA ABREU REIS SOMENTE EM FRENTE AO PORTÃO DE ENTRADA DAQUELE ESTABELECIMENTO DE ENSINO.</t>
   </si>
   <si>
     <t>1203</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1203/indicacao_110-2014_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1203/indicacao_110-2014_2.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA OFICIADO AO EXMO. Sr. GOVERNADOR GERALDO ALCKMIN, AO EXMO. Sr. DEPUTADO ESTADUAL HÉLIO NINHIMOTO E AO EXMO. Sr. DEPUTADO FEDERAL SAMUEL MOREIRA, PARABENIZANDO-SE PELA VITÓRIA ALCANÇADA.</t>
   </si>
   <si>
     <t>1282</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1282/iindicacao_111-2014_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1282/iindicacao_111-2014_2.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SE ESTUDE A POSSIBILIDADE DE REGULAMENTAR NO MUNICÍPIO A LEI SECA NOS DIAS DE ELEIÇÕES.</t>
   </si>
   <si>
     <t>1283</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1283/indicacao_112-2014_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1283/indicacao_112-2014_2.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA ESTUDADA A POSSIBILIDADE DE SE ABRIR VAGAS, POR CONCURSO, PARA O EMPREGO DE SERVIÇOS GERAIS.</t>
   </si>
   <si>
     <t>1284</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1284/indicacao_113-2014_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1284/indicacao_113-2014_2.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA DETERMINADA AO SETOR COMPETENTE QUE EFETUE A LIMPEZA DE PARASITAS NAS ÁRVORES LOCALIZADAS NAS ESCOLAS MUNICIPAIS E EM TODA CIDADE.</t>
   </si>
   <si>
     <t>1285</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1285/indicacao_114-2014_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1285/indicacao_114-2014_2.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA ESTUDADA A POSSIBILIDADE DE SE FAZER PARCERIA, ACORCO OU CONVÊNIO COM A AICA.</t>
   </si>
   <si>
     <t>1286</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1286/indicacao_115-2014_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1286/indicacao_115-2014_2.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA OFICIALIZADO JUNTO A EMPRESA PÁSSARO MARRON, PARA QUE RETORNE O HORÁRIO DA LINHA DE PASSAGEIROS DAS 05:30 HORAS, ENTRE AS CIDADES DE AREIAS X CRUZEIRO.</t>
   </si>
   <si>
     <t>1287</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1287/indicacao_116-2014_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1287/indicacao_116-2014_2.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA OFICIADO A FUNASA PARA QUE ESTA ESCLAREÇA SE HOUVE OU NÃO FISCALIZAÇÃO QUANDO DA EXECUÇÃO DO PROJETO DE PERFURAÇÃO DE TRÊS POÇOS ARTESIANOS NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1288</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1288/indicacao_117-2014_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1288/indicacao_117-2014_2.pdf</t>
   </si>
   <si>
     <t>INDICAMOS QUE ESTUDE A POSSIBILIDADE DE SE ADQUIRIR PARA A FROTA MUNICIPAL, UM ÔNIBUS ESCOLAR ZERO QUILÔMETRO, PARA TRANSPORTE DE ALUNOS QUE ESTUDEM NOS MUNICÍPIOS VIZINHOS.</t>
   </si>
   <si>
     <t>1289</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1289/indicacao_118-2014_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1289/indicacao_118-2014_2.pdf</t>
   </si>
   <si>
     <t>INDICAMOS QUE ESTUDE A POSSIBILIDADE DE SE EFETUAR O ARRUMAMENTO, PAVIMENTAÇÃO E ILUMINAÇÃO DA RUA WALDEMAR PINTO DE SOUZA E A RUA JOÃO PEDRO DE SIQUEIRA.</t>
   </si>
   <si>
     <t>1290</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1290/indicacao_119-2014_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1290/indicacao_119-2014_2.pdf</t>
   </si>
   <si>
     <t>INDICAMOS QUE ESTUDE A POSSIBILIDADE OU VIABILIDADE DE SE CONSTRUIR CASAS POPULARES NO MORRO DO ROCIO.</t>
   </si>
   <si>
     <t>1291</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1291/indicacao_120-2014_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1291/indicacao_120-2014_2.pdf</t>
   </si>
   <si>
     <t>INDICAMOS QUE ESTUDE A POSSIBILIDADE OU VIABILIDADE DE SE CONSTRUIR NO TERRENO ONDE FICAVA A ANTIGA OFICINA DA PREFEITURA MUNICIPAL, A SEDE DO CONSELHO TUTELAR, A SEDE DA GUARDA MUNICIPAL E A BIBLIOTECA MUNICIPAL.</t>
   </si>
   <si>
     <t>1292</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1292/indicacao_121-2014_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1292/indicacao_121-2014_2.pdf</t>
   </si>
   <si>
     <t>INDICA QUE ESTUDE A POSSIBILIDADE OU VIABILIDADE DE SE OFERECER AS NOSSAS CRIANÇAS E ADOLESCENTES O PROJETO GURI TAMBÉM NO PERÍODO DA MANHÃ.</t>
   </si>
   <si>
     <t>1293</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>Luiz Paixão, Adriano Coutinho, Alicio Professor, Onofrinho, Wagner da Cidinha</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1293/indicacao_122-2014_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1293/indicacao_122-2014_2.pdf</t>
   </si>
   <si>
     <t>INDICAMOS A VIABILIZAÇÃO DE ESTUDOS NO SENTIDO DE SE FAZER LIMPEZA NAS VIAS PÚBLICAS E LOCAIS DE USO PÚBLICO NO MORRO DO ROCIO.</t>
   </si>
   <si>
     <t>1294</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1294/indicacao_123-2014_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1294/indicacao_123-2014_2.pdf</t>
   </si>
   <si>
     <t>INDICAMOS QUE SE EVITE ESFORÇOS NO SENTIDO DE APOIAR COM MAIS EFETIVIDADE O SISTEMA DE COLETA SELETIVA E RECICLAGEM DE LIXO DE NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1295</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1295/indicacao_124-2014_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1295/indicacao_124-2014_2.pdf</t>
   </si>
   <si>
     <t>INDICAMOS QUE SEJA ESTUDADA A POSSIBILIDADE DE SE COLOCAR GRADE DE PROTEÇÃO NA PONTE QUE VAI PARA O BAIRRO SANTA RITA.</t>
   </si>
   <si>
     <t>1296</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1296/indicacao_125-2014_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1296/indicacao_125-2014_2.pdf</t>
   </si>
   <si>
     <t>INDICAMOS QUE SEJA ESTUDADA A POSSIBILIDADE DE SE FAZER NOVA FARDA PARA A GUARDA MUNICIPAL.</t>
   </si>
   <si>
     <t>1297</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1297/indicacao_126-2014_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1297/indicacao_126-2014_2.pdf</t>
   </si>
   <si>
     <t>INDICAMOS QUE SEJA ESTUDADA A POSSIBILIDADE DE SE COLOCAR UM GUARDA MUNICIPAL DE PLANTÃO NA UBS.</t>
   </si>
   <si>
     <t>1298</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1298/copia_de_indicacao_127-2014_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1298/copia_de_indicacao_127-2014_2.pdf</t>
   </si>
   <si>
     <t>INDICAMOS QUE SEJA ESTUDADA A POSSIBILIDADE DE SE CONSERTAR O CALÇAMENTO DA RUA 13 DE MAIO.</t>
   </si>
   <si>
     <t>1299</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1299/indicacao_128-2014_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1299/indicacao_128-2014_2.pdf</t>
   </si>
   <si>
     <t>INDICAMOS QUE SEJA ESTUDADA A POSSIBILIDADE DE SE CONSERTAR A ESTRADA VICINAL DO BAIRRO DOS BOTELHOS.</t>
   </si>
   <si>
     <t>1300</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1300/indicacao_129-2014_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1300/indicacao_129-2014_2.pdf</t>
   </si>
   <si>
     <t>INDICAMOS QUE SEJA ESTUDADA A POSSIBILIDADE DE SE CONSERTAR A TUBULAÇÃO DE ÁGUAS PLUVIAIS EM FRENTE A CASA DO Sr. SILVIO MIRANDA.</t>
   </si>
   <si>
     <t>1301</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1301/indicacao_130-2014_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1301/indicacao_130-2014_2.pdf</t>
   </si>
   <si>
     <t>INDICAMOS CADASTRAR OS GUARDAS MUNICIPAIS JUNTO A SECRETARIA DE SEGURANÇA PÚBLICA.</t>
   </si>
   <si>
     <t>1303</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
     <t>Alicio Professor, Adriano Coutinho, Luiz Paixão, Onofrinho, Wagner da Cidinha</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1303/indicacao_131-2014_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1303/indicacao_131-2014_2.pdf</t>
   </si>
   <si>
     <t>INDICAMOS QUE SEJA EFETUADA A LIMPEZA E CAPINA DAS RUAS.</t>
   </si>
   <si>
     <t>1412</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1412/i132_2014.2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1412/i132_2014.2.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, QUE SEJA EFETUADA A LIMPEZA DA PRAÇA 9 DE JULHO.</t>
   </si>
   <si>
     <t>1304</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1304/indicacao_133-2014_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1304/indicacao_133-2014_2.pdf</t>
   </si>
   <si>
     <t>INDICAMOS QUE SEJA ESTUDADA A POSSIBILIDADE DE SE COLOCAR ILUMINAÇÃO MAIS EFICIENTE NA PRAÇA 9 DE JULHO E NA RUA PEDRO FERREIRA PENA.</t>
   </si>
   <si>
     <t>1305</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1305/indicacao_134_-2014_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1305/indicacao_134_-2014_2.pdf</t>
   </si>
   <si>
     <t>INDICAMOS QUE SEJA DETERMINADA A RETIRADA DE ENTULHOS DA RUA PEDRO FERREIRA PENA.</t>
   </si>
   <si>
     <t>1306</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1306/indicacao_135-2014_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1306/indicacao_135-2014_2.pdf</t>
   </si>
   <si>
     <t>INDICAMOS QUE SE ELEVE A ALTURA DOS REDUTORES DE VELOCIDADE DA RUA MARIA DO ROSÁRIO, NO BAIRRO DO ALEGRE.</t>
   </si>
   <si>
     <t>1307</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1307/indicacao_136-2014_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1307/indicacao_136-2014_2.pdf</t>
   </si>
   <si>
     <t>INDICAMOS QUE SEJAM CONSTRUÍDAS LOMBADAS OU REDUTORES DE VELOCIDADE A RUA ALVES MARQUES.</t>
   </si>
   <si>
     <t>1308</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1308/indicacao_137-2014_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1308/indicacao_137-2014_2.pdf</t>
   </si>
   <si>
     <t>INDICAMOS QUE SEJA DETERMINADA A COLOCAÇÃO DE GRADE DE PROTEÇÃO EM BOCA-DE-LOBO SITUADA A RUA SÃO PEDRO, MORRO DO ROCIO.</t>
   </si>
   <si>
     <t>1309</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1309/indicacao__138-2014_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1309/indicacao__138-2014_2.pdf</t>
   </si>
   <si>
     <t>INDICAMOS QUE SEJAM EFETUDOS REPAROS URGENTES NA PONTE LOCALIZADA A RUA ALVES MARQUES, QUE DÁ ACESSO AO BAIRRO DO ROCIO.</t>
   </si>
   <si>
     <t>1582</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1582/i139.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1582/i139.pdf</t>
   </si>
   <si>
     <t>INDICAM AO EXECUTIVO MUNICIPAL, QUE SEJA DESTINADA AO CAMPO DE FUTEBOL DO MORRO DO ROCIO A TELA RETIRADA DA QUADRA DA PRAÇA SÃO SEBASTIÃO.</t>
   </si>
   <si>
     <t>1326</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>Cabeludo, Ferreira, Mi da Serra, Raquel da Marlora</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1326/indicacao_140-2014_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1326/indicacao_140-2014_2.pdf</t>
   </si>
   <si>
     <t>INDICAMOS QUE SEJA ESTUDADA A POSSIBILIDADE DE SE ILUMINAR A RUA DITINHA ABRAÃO.</t>
   </si>
   <si>
     <t>1327</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1327/indicacao_141-2014_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1327/indicacao_141-2014_2.pdf</t>
   </si>
   <si>
     <t>INDICAMOS QUE SEJA ESTUDADA A POSSIBILIDADE DE SE CONSERTAR OU TROCAR O PISO DA SECRETARIA E DEMAIS SALAS DA EMEF PROF. NETO.</t>
   </si>
   <si>
     <t>1328</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1328/indicacao_142-2014_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1328/indicacao_142-2014_2.pdf</t>
   </si>
   <si>
     <t>INDICAMOS QUE SEJA ESTUDADA A POSSIBILIDADE DE SE REFORMAR E PINTAR O PRÉDIO DA PREFEITURA MUNICIPAL, BEM COMO, TODOS OS DEMAIS PRÉDIOS PÚBLICOS.</t>
   </si>
   <si>
     <t>1204</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1204/m1.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1204/m1.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO AOS POLÍCIAIS MILITARES SD PM WILLIAN RODRIGO MESSIAS MARTINS E SD PM LIZAEL DONIZETI RIBEIRO.</t>
   </si>
   <si>
     <t>1205</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1205/m2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1205/m2.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO AO DEPUTADO ESTADUAL MARCO AURÉLIO DO PT-JACAREÍ, PELA DESTINAÇÃO DE UMA AMBULÂNCIA PARA A SAÚDE MUNICIPAL DE AREIAS.</t>
   </si>
   <si>
     <t>1206</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1206/m3.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1206/m3.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO AO DEPUTADO FEDERAL GUILHERME MUSSI- PP PELA DESTINAÇÃO DE EMENDA PARA A PAVIMENTAÇÃO EM VIAS DE AREIAS.</t>
   </si>
   <si>
     <t>1207</t>
   </si>
   <si>
     <t>Ferreira, Raquel da Marlora</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO PARA A PREFEITURA MUNICIPAL PELA REALIZAÇÃO DO CARNAVAL E MICAREIAS.</t>
   </si>
   <si>
     <t>1208</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1208/m5.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1208/m5.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO PELA REFORMA DA IGREJA MATRIZ SENHORA SANT'ANA.</t>
   </si>
   <si>
     <t>1209</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1209/m6.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1209/m6.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AOS CONSELHEIROS TUTELARES DO MUNICÍPIO DE AREIAS PELO TRABALHO REALIZADO NOS EVENTOS DO CARNAVAL E MICAREIAS.</t>
   </si>
   <si>
     <t>1210</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1210/m7.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1210/m7.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO AO SENHOR SIDNEI BATISTA NERI E À SENHORA MARIA DE FÁTIMA VIALTA MORAES PELOS SERVIÇOS PRESTADOS À COMUNIDADE.</t>
   </si>
   <si>
     <t>1211</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1211/m8.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1211/m8.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO AOS POLICIAIS MILITARES SD PM SANDRO HENRIQUE CAMPOS SILVA E SD PM LIZAEL DONIZETI RIBEIRO, PELO TRABALHO EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1212</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1212/m9.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1212/m9.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO AO SENHOR JOSÉ MIGUEL COSTA FLORÊNCIO, DIRETOR GERAL DA GRAAL.</t>
   </si>
   <si>
     <t>1213</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1213/m10.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1213/m10.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO PARA OS ORGANIZADORES DA FESTA DO JUDAS DE 2014.</t>
   </si>
   <si>
     <t>1214</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1214/m11.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1214/m11.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO AOS ORGANIZADORES DA FESTA DO SENHOR MORTO NO ANO DE 2014.</t>
   </si>
   <si>
     <t>1141</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1141/mocao_de_aplauso_-_12_-2014_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1141/mocao_de_aplauso_-_12_-2014_2.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AO DEPUTADO ESTADUAL  Sr. LUIZ CLÁUDIO MARCOLINO.</t>
   </si>
   <si>
     <t>1142</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1142/mocao_de_aplauso_-_13_-_2014.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1142/mocao_de_aplauso_-_13_-_2014.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO AO DEPUTADO FEDERAL Sr. ARLINDO CHINAGLIA.</t>
   </si>
   <si>
     <t>1143</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1143/mocao_de_aplauso_-_14_-_2014.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1143/mocao_de_aplauso_-_14_-_2014.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS A PRESIDENTE DA REPÚBLICA Sra. DILMA VANA ROUSSEFF.</t>
   </si>
   <si>
     <t>1144</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1144/mocao_de_aplauso_-_15_-_2014.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1144/mocao_de_aplauso_-_15_-_2014.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS A EQUIPE TÉCNICA DO AREIAS FUTEBOL CLUBE.</t>
   </si>
   <si>
     <t>1145</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1145/mocao_de_aplauso_-_17_-2014.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1145/mocao_de_aplauso_-_17_-2014.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO AOS FESTEIROS DA FESTA DA PADROEIRA SENHORA SANT'ANA DE 2014.</t>
   </si>
   <si>
     <t>1146</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1146/mocao_de_aplauso_-_18-2014_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1146/mocao_de_aplauso_-_18-2014_2.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO AOS ORGANIZADORES, COLABORADORES E PARTICIPANTES DO XXIX TORNEIO LEITEIRO DE AREIAS.</t>
   </si>
   <si>
     <t>1147</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1147/mocao_de_aplauso_-19-2014_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1147/mocao_de_aplauso_-19-2014_2.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO ÀS ENFERMEIRAS DA UNIDADE BÁSICA DE SAÚDE DE AREIAS.</t>
   </si>
   <si>
     <t>1148</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1148/mocao_de_aplauso-20-2014_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1148/mocao_de_aplauso-20-2014_2.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO AO ENCARREGADO DE TRANSPORTE DO SETOR DE SAÚDE.</t>
   </si>
   <si>
     <t>1149</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1149/mocao_de_aplauso-21-2014_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1149/mocao_de_aplauso-21-2014_2.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO AOS ORGANIZADORES DA FESTA DO DIA DAS CRIANÇAS.</t>
   </si>
   <si>
     <t>1150</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1150/mocao_de_aplauso-23-2014_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1150/mocao_de_aplauso-23-2014_2.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO A EQUIPE DE EDUCAÇÃO E GESTÃO DA ESCOLA EMEF ANTÔNIO PINTO DE CARVALHO NETO PELA REALIZAÇÃO DA GINCANA ESTUDANTIL DE 2014.</t>
   </si>
   <si>
     <t>1151</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1151/mocao_de_aplauso-24-2014_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1151/mocao_de_aplauso-24-2014_2.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO A COLONIA DE PESCADORES Z-11 "DR. EMILLIO VAROLLI".</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2925,67 +2925,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1050/ple_01_2014_2.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1052/ple-02-2014_2.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1053/ple_03_2014_2.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1054/ple_04_2014_2.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1055/ple_05_2014.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1056/cle_06_2014.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1057/ple_07_2014_2.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1058/ple_08_2015.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1059/ple_09_2014_2.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1060/ple_10_2014_2.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1061/ple_11_2014.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1062/ple_12_2014_2.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1063/ple_13_2014_2.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1065/ple_14_2014_2.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1066/ple_15_2014_2.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1067/ple_16_2014_2.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1068/ple_17_2014.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1069/ple_18_2014_2.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1070/ple_19_2014_2.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1071/ple_20_2014_2.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1072/ple_21_2014_2.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1073/ple_22_2014_2.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1074/ple_23_2014_2.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1075/ple_24_2014_2.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1076/ple_25_2014.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1049/plce_01_2014_.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1089/emenda_motificativa_01_2015.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1051/pll_01_2014.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/943/pdl_01_2014_3.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/944/pdl_02_2014_.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/945/pdl_03_2014_.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/946/pdl_04_2014_.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/947/pdl_05_2014__.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/948/pdl_06_2022_.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/950/pdl_07_2014_.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/951/pdl_08_2014_.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1215/req1.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1216/req2.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1217/req3.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1218/req4.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1219/req5.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1220/req6.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1221/req7.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1222/req8.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1223/req9.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1224/req10.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1225/req11.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1227/req13.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1228/req14.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1152/requerimento-15-2014_2.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1153/requerimento_16-2014.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1154/requerimento_17-2014_2.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1155/requerimento_18-2014_2.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1156/requerimento_19-2014_2.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1157/requerimento_20-2014_2.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1158/requerimento_21-2014_2.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1159/requerimento_22-2014_2.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1160/requerimento_23-2014_2.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1161/requerimento_24-2014_2.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1162/requerimento_25-2014_2.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1163/requerimento_26-2014_2.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1164/requerimento_27-2014_2.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1165/requerimento_28-2014.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1229/i1.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1230/i2.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1231/i3.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1232/i4.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1233/i5.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1234/i6.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1235/i7.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1236/i8.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1237/i9.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1238/i10.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1239/i11.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1240/i12.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1241/i13.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1411/i15_2014.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1242/i16.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1243/i17.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1244/i18.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1245/i19.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1246/i20.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1247/i21.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1248/i22.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1249/i23.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1250/i24.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1251/i25.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1252/i26.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1254/i27.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1255/i28.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1256/i29.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1257/i30.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1258/i31.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1259/i32.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1260/i33.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1261/i34.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1262/i35.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1263/i36.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1264/i37.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1265/i38.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1266/i39.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1267/i40.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1268/i41.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1269/i42.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1270/i43.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1271/i44.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1272/i45.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1273/i46.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1274/i47.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1275/i48.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1276/i49.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1277/i50.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1325/imagem.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1278/i52.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1279/i53.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1280/i54.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1281/i55.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1310/i56.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1311/i57.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1312/i58.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1313/i59.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1314/i60.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1315/i61.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1316/i62.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1317/i63.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1318/i64.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1319/i65.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1320/i66.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1321/i67.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1322/i68.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1323/i69.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1324/i70.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1166/indicacao_71-2014_2.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1167/indicacao_72-2014_2.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1253/indicacao_73-2014_2.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1168/indicacao_74-2014_2.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1169/indicacao_75-2014_2.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1170/indicacao_76-2014_2.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1171/indicacao_77-2014_2.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1172/indicaca_78-2014_2.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1173/indicacao_79-2014_2.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1174/indicacao_80-2014_2.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1175/indicacao_81-2014_2.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1176/indicacao_82-2014_2.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1177/indicacao_83-2014.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1178/indicacao_84-2014_2.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1179/indicacao_85-2014_2.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1180/indicacao_86-2014_2.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1181/indicacao_87-2014_2.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1182/indicacao_88-2014_2.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1183/iindicacao_89-2014_2.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1184/indicacao_91-2014_2.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1186/indicacao_93-2014_2.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1187/indicacao_95-2014_2.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1188/indicacao_95-2014_2.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1189/indicacao_96-2014_2.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1190/indicacao_97-2014_2.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1191/indicacao_98-2014_2.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1192/indicacao_99-2014_2.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1193/indicacao_100-2014_2.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1194/indicacao_101-2014_2.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1195/indicacao_102-2014_2.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1196/indicacao_103-2014_2.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1197/indicacao_104-2014_2.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1198/indicacao_105-2014_2.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1199/indicacao_106-2014_2.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1200/indicacao_107-2014_2.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1201/indicacao_108-2014_2.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1202/indicacao_109-2014_2.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1203/indicacao_110-2014_2.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1282/iindicacao_111-2014_2.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1283/indicacao_112-2014_2.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1284/indicacao_113-2014_2.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1285/indicacao_114-2014_2.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1286/indicacao_115-2014_2.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1287/indicacao_116-2014_2.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1288/indicacao_117-2014_2.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1289/indicacao_118-2014_2.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1290/indicacao_119-2014_2.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1291/indicacao_120-2014_2.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1292/indicacao_121-2014_2.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1293/indicacao_122-2014_2.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1294/indicacao_123-2014_2.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1295/indicacao_124-2014_2.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1296/indicacao_125-2014_2.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1297/indicacao_126-2014_2.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1298/copia_de_indicacao_127-2014_2.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1299/indicacao_128-2014_2.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1300/indicacao_129-2014_2.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1301/indicacao_130-2014_2.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1303/indicacao_131-2014_2.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1412/i132_2014.2.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1304/indicacao_133-2014_2.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1305/indicacao_134_-2014_2.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1306/indicacao_135-2014_2.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1307/indicacao_136-2014_2.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1308/indicacao_137-2014_2.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1309/indicacao__138-2014_2.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1582/i139.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1326/indicacao_140-2014_2.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1327/indicacao_141-2014_2.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1328/indicacao_142-2014_2.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1204/m1.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1205/m2.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1206/m3.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1208/m5.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1209/m6.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1210/m7.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1211/m8.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1212/m9.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1213/m10.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1214/m11.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1141/mocao_de_aplauso_-_12_-2014_2.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1142/mocao_de_aplauso_-_13_-_2014.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1143/mocao_de_aplauso_-_14_-_2014.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1144/mocao_de_aplauso_-_15_-_2014.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1145/mocao_de_aplauso_-_17_-2014.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1146/mocao_de_aplauso_-_18-2014_2.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1147/mocao_de_aplauso_-19-2014_2.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1148/mocao_de_aplauso-20-2014_2.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1149/mocao_de_aplauso-21-2014_2.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1150/mocao_de_aplauso-23-2014_2.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1151/mocao_de_aplauso-24-2014_2.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1050/ple_01_2014_2.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1052/ple-02-2014_2.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1053/ple_03_2014_2.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1054/ple_04_2014_2.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1055/ple_05_2014.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1056/cle_06_2014.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1057/ple_07_2014_2.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1058/ple_08_2015.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1059/ple_09_2014_2.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1060/ple_10_2014_2.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1061/ple_11_2014.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1062/ple_12_2014_2.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1063/ple_13_2014_2.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1065/ple_14_2014_2.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1066/ple_15_2014_2.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1067/ple_16_2014_2.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1068/ple_17_2014.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1069/ple_18_2014_2.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1070/ple_19_2014_2.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1071/ple_20_2014_2.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1072/ple_21_2014_2.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1073/ple_22_2014_2.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1074/ple_23_2014_2.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1075/ple_24_2014_2.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1076/ple_25_2014.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1049/plce_01_2014_.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1089/emenda_motificativa_01_2015.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1051/pll_01_2014.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/943/pdl_01_2014_3.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/944/pdl_02_2014_.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/945/pdl_03_2014_.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/946/pdl_04_2014_.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/947/pdl_05_2014__.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/948/pdl_06_2022_.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/950/pdl_07_2014_.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/951/pdl_08_2014_.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1215/req1.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1216/req2.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1217/req3.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1218/req4.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1219/req5.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1220/req6.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1221/req7.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1222/req8.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1223/req9.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1224/req10.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1225/req11.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1227/req13.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1228/req14.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1152/requerimento-15-2014_2.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1153/requerimento_16-2014.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1154/requerimento_17-2014_2.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1155/requerimento_18-2014_2.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1156/requerimento_19-2014_2.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1157/requerimento_20-2014_2.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1158/requerimento_21-2014_2.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1159/requerimento_22-2014_2.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1160/requerimento_23-2014_2.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1161/requerimento_24-2014_2.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1162/requerimento_25-2014_2.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1163/requerimento_26-2014_2.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1164/requerimento_27-2014_2.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1165/requerimento_28-2014.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1229/i1.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1230/i2.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1231/i3.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1232/i4.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1233/i5.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1234/i6.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1235/i7.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1236/i8.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1237/i9.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1238/i10.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1239/i11.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1240/i12.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1241/i13.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1411/i15_2014.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1242/i16.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1243/i17.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1244/i18.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1245/i19.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1246/i20.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1247/i21.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1248/i22.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1249/i23.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1250/i24.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1251/i25.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1252/i26.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1254/i27.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1255/i28.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1256/i29.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1257/i30.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1258/i31.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1259/i32.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1260/i33.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1261/i34.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1262/i35.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1263/i36.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1264/i37.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1265/i38.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1266/i39.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1267/i40.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1268/i41.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1269/i42.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1270/i43.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1271/i44.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1272/i45.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1273/i46.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1274/i47.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1275/i48.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1276/i49.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1277/i50.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1325/imagem.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1278/i52.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1279/i53.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1280/i54.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1281/i55.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1310/i56.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1311/i57.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1312/i58.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1313/i59.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1314/i60.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1315/i61.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1316/i62.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1317/i63.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1318/i64.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1319/i65.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1320/i66.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1321/i67.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1322/i68.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1323/i69.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1324/i70.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1166/indicacao_71-2014_2.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1167/indicacao_72-2014_2.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1253/indicacao_73-2014_2.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1168/indicacao_74-2014_2.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1169/indicacao_75-2014_2.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1170/indicacao_76-2014_2.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1171/indicacao_77-2014_2.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1172/indicaca_78-2014_2.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1173/indicacao_79-2014_2.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1174/indicacao_80-2014_2.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1175/indicacao_81-2014_2.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1176/indicacao_82-2014_2.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1177/indicacao_83-2014.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1178/indicacao_84-2014_2.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1179/indicacao_85-2014_2.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1180/indicacao_86-2014_2.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1181/indicacao_87-2014_2.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1182/indicacao_88-2014_2.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1183/iindicacao_89-2014_2.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1184/indicacao_91-2014_2.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1186/indicacao_93-2014_2.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1187/indicacao_95-2014_2.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1188/indicacao_95-2014_2.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1189/indicacao_96-2014_2.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1190/indicacao_97-2014_2.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1191/indicacao_98-2014_2.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1192/indicacao_99-2014_2.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1193/indicacao_100-2014_2.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1194/indicacao_101-2014_2.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1195/indicacao_102-2014_2.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1196/indicacao_103-2014_2.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1197/indicacao_104-2014_2.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1198/indicacao_105-2014_2.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1199/indicacao_106-2014_2.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1200/indicacao_107-2014_2.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1201/indicacao_108-2014_2.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1202/indicacao_109-2014_2.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1203/indicacao_110-2014_2.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1282/iindicacao_111-2014_2.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1283/indicacao_112-2014_2.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1284/indicacao_113-2014_2.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1285/indicacao_114-2014_2.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1286/indicacao_115-2014_2.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1287/indicacao_116-2014_2.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1288/indicacao_117-2014_2.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1289/indicacao_118-2014_2.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1290/indicacao_119-2014_2.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1291/indicacao_120-2014_2.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1292/indicacao_121-2014_2.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1293/indicacao_122-2014_2.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1294/indicacao_123-2014_2.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1295/indicacao_124-2014_2.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1296/indicacao_125-2014_2.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1297/indicacao_126-2014_2.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1298/copia_de_indicacao_127-2014_2.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1299/indicacao_128-2014_2.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1300/indicacao_129-2014_2.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1301/indicacao_130-2014_2.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1303/indicacao_131-2014_2.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1412/i132_2014.2.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1304/indicacao_133-2014_2.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1305/indicacao_134_-2014_2.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1306/indicacao_135-2014_2.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1307/indicacao_136-2014_2.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1308/indicacao_137-2014_2.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1309/indicacao__138-2014_2.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1582/i139.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1326/indicacao_140-2014_2.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1327/indicacao_141-2014_2.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1328/indicacao_142-2014_2.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1204/m1.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1205/m2.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1206/m3.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1208/m5.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1209/m6.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1210/m7.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1211/m8.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1212/m9.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1213/m10.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1214/m11.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1141/mocao_de_aplauso_-_12_-2014_2.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1142/mocao_de_aplauso_-_13_-_2014.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1143/mocao_de_aplauso_-_14_-_2014.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1144/mocao_de_aplauso_-_15_-_2014.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1145/mocao_de_aplauso_-_17_-2014.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1146/mocao_de_aplauso_-_18-2014_2.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1147/mocao_de_aplauso_-19-2014_2.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1148/mocao_de_aplauso-20-2014_2.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1149/mocao_de_aplauso-21-2014_2.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1150/mocao_de_aplauso-23-2014_2.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2014/1151/mocao_de_aplauso-24-2014_2.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H227"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="70" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="103" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="102.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>