--- v0 (2026-01-17)
+++ v1 (2026-04-16)
@@ -54,3888 +54,3888 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1090</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei Executivo</t>
   </si>
   <si>
     <t>Executivo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1090/ple1.2013_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1090/ple1.2013_2.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ALIENAÇÃO DE BENS IRREVERSÍVEIS QUE MENCIONA.</t>
   </si>
   <si>
     <t>1092</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1092/pl2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1092/pl2.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ALIENAÇÃO DE BEM INSERSÍVEL QUE MENCIONA</t>
   </si>
   <si>
     <t>1093</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1093/ple3.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1093/ple3.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO SUPLEMENTAR NA LEI ORÇAMENTÁRIA ANUAL E ALTERAÇÕES NO PLANO PLURIANUAL — PPA E NA LEI DE DIRETRIZES ORÇAMENTÁRIAS — LDO NO EXERCÍCIO DE 2013.</t>
   </si>
   <si>
     <t>1094</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1094/ple4.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1094/ple4.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ALIENAÇÃO DE BENS INSERSÍVEIS QUE MENCIONA.</t>
   </si>
   <si>
     <t>1100</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1100/ple5.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1100/ple5.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS A SEREM OBSERVADAS NA ELABORAÇÃO DA LEI ORÇAMENTÁRIA DO MUNICÍPIO DE AREIAS PARA O EXERCÍCIO FINANCEIRO DE 2014.</t>
   </si>
   <si>
     <t>1096</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1096/ple6.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1096/ple6.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO CONCID- CONSELHO DA CIDADE DE AREIAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1097</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1097/ple7.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1097/ple7.pdf</t>
   </si>
   <si>
     <t>CRIA A COORDENADORIA MUNICIPAL DE DEFESA CIVIL (COMDEC) DO MUNICÍPIO DE AREIAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1099</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1099/ple8.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1099/ple8.pdf</t>
   </si>
   <si>
     <t>1098</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1098/ple9.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1098/ple9.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO SUPLEMENTAR NA LEI ORÇAMENTÁRIA ANUAL E ALTERAÇÕES NO PLANO PLURIANUAL - PPA E NA LEI DE DIRETRIZES ORÇAMENTÁRIAS - LDO NO EXERCÍCIO DE 2013.</t>
   </si>
   <si>
     <t>1107</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1107/ple-2013.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1107/ple-2013.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO PLURIANUAL DO MUNICÍPIO DE AREIAS PARA O PERÍODO DE 2014 A 2017 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1108</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1108/ple-2013_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1108/ple-2013_2.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE AREIAS, ESTADO DE SÃO PAULO, PARA O EXERCÍCIO FINANCEIRO DE 2014.</t>
   </si>
   <si>
     <t>1109</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1109/ple-2013.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1109/ple-2013.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO SUPLEMENTAR NA LEI ORÇAMENTÁRIA ANUAL E ALTERAÇÕES NO PLANO PLURIANUAL - PPA E NA LEI DE DIRETRIZES ORÇAMENTÁRIAS - LDO NO EXERCÍCIOS DE 2013.</t>
   </si>
   <si>
     <t>1110</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1110/ple_-_2013.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1110/ple_-_2013.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DOS ANEXOS DA LEI DE DIRETRIZES ORÇAMENTÁRIAS - LDO PARA O EXERCÍCIO FINANCEIRO DE 2014.</t>
   </si>
   <si>
     <t>1111</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1111/ple-2013_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1111/ple-2013_2.pdf</t>
   </si>
   <si>
     <t>1112</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1112/ple-2013_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1112/ple-2013_2.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO SUPLEMENTAR NA LEI ORÇAMENTÁRIA ANUAL E ALTERAÇÕES NO PLANO ANUAL PLURIANUAL - PPA E NA LEI DE DIRETRIZES ORÇAMENTÁRIAS - LDO NO EXERCÍCIO DE 2013.</t>
   </si>
   <si>
     <t>1113</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1113/ple-2013_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1113/ple-2013_2.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE DEMISSÃO VOLUNTÁRIA AOS SERVIDORES DA PREFEITURA MUNICIPAL DE AREIAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1114</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1114/ple-2013_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1114/ple-2013_2.pdf</t>
   </si>
   <si>
     <t>AUTORIZA DOAÇÃO DE IMÓVEIS QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1091</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>Alicio Professor, Neca Baiano, Wagner da Cidinha</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1091/emenda01.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1091/emenda01.pdf</t>
   </si>
   <si>
     <t>SUPRIME A REDAÇÃO DO NÚMERO 4, DO ARTIGO 1°, DO PROJETO DE LEI N° 01/2013, DO PODER EXECUTIVO QUE AUTORIZA A ALIENAÇÃO DE BENS INSERVIVEIS QUE MENCIONA.</t>
   </si>
   <si>
     <t>1095</t>
   </si>
   <si>
     <t>Wagner da Cidinha</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1095/emenda.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1095/emenda.pdf</t>
   </si>
   <si>
     <t>SUPRIME A REDAÇÃO DO NUMERO 4, DO ARTIGO 1°, DO PROJETO DE LEI N° 05/2013, DO PODER EXECUTIVO QUE AUTORIZA A ALIENAÇÃO DE BENS INSERVIVEIS QUE MENCIONA.</t>
   </si>
   <si>
     <t>1102</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo</t>
   </si>
   <si>
     <t>Alicio Professor</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1102/pl1.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1102/pl1.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ARTIGO 27, DA LEI ORGÂNICA DO MUNICÍPIO DE AREIAS.</t>
   </si>
   <si>
     <t>1103</t>
   </si>
   <si>
     <t>Luiz Paixão</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1103/pl2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1103/pl2.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PROIBIÇÃO DE FUMAR EM ÓRGÃOS DA ADMINISTRAÇÃO PÚBLICA DIRETA, INDIRETA E FUNDACIONAL E NOS VEÍCULOS OFICIAIS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1104</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1104/pl3.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1104/pl3.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE VEDAÇÕES PARA NOMEAÇÕES DE CARGOS EM COMISSÃO, NO ÂMBITO DO PODER LEGISLATIVO E EXECUTIVO DO MUNICÍPIO DE AREIAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1115</t>
   </si>
   <si>
     <t>Luiz Paixão, Alicio Professor</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1115/pll_04_2013.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1115/pll_04_2013.pdf</t>
   </si>
   <si>
     <t>CRIA EMPREGOS NA ESTRUTURA ADMINISTRATIVA DA CÂMARA MUNICIPAL DE AREIAS E REDEFINE AS ATRIBUIÇÕES DOS CARGOS JÁ EXISTENTES QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>1116</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1116/pll_05_2013.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1116/pll_05_2013.pdf</t>
   </si>
   <si>
     <t>INSTITUI E REGULAMENTA O SISTEMA DE CONTROLE INTERNO DA CÂMARA MUNICIPAL DE AREIAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2013/301/301_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2013/301/301_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO AREIENSE AO EXCELENTÍSSIMO PROF. ALÍCIO JOSÉ GOMES DOS SANTOS.</t>
   </si>
   <si>
     <t>953</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/953/pdl_3_2013.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/953/pdl_3_2013.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO AREIENSE AO SENHOR JÉRCIO PEREIRA</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2013/299/299_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2013/299/299_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO AREIENSE AO EXCELENTÍSSIMO SENHOR LUIZ BATISTA DOS SANTOS PAIXÃO.</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2013/292/292_texto_integral.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2013/292/292_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO, NO ÂMBITO DA CÂMARA MUNICIPAL DE AREIAS, DA CÂMARA JOVEM AREIENSE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1728</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1728/requerimento_01_2013.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1728/requerimento_01_2013.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES QUANTO AO CALÇAMENTO NO MORRO DO ROCIO.</t>
   </si>
   <si>
     <t>1729</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1729/requerimento_02_2013.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1729/requerimento_02_2013.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES QUANTO AO PLANO MUNICIPAL DE EDUCAÇÃO.</t>
   </si>
   <si>
     <t>1730</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1730/requerimento_03_2013.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1730/requerimento_03_2013.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE OS SERVIÇOS DE ÁGUA DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1731</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1731/requerimento_04_2013.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1731/requerimento_04_2013.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES QUANTO AO USO DO PRODUTO ROUNDUP.</t>
   </si>
   <si>
     <t>1732</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1732/requerimento_05_2013.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1732/requerimento_05_2013.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES QUANTO A OBRA DA ESCOLA CEMEI PROF. BRANCA DE OLIVEIRA ABREU REIS.</t>
   </si>
   <si>
     <t>1733</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1733/requerimento_06_2013.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1733/requerimento_06_2013.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES AS TENDAS DE "ABRIGO" COLOCADAS EM FESTIVIDADES MUNICIPAIS.</t>
   </si>
   <si>
     <t>1734</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1734/requerimento_07_2013.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1734/requerimento_07_2013.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES QUANTO A EMPRESA QUE REALIZOU OBRA NO RIO QUE CORTA CIDADE.</t>
   </si>
   <si>
     <t>1735</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1735/requerimento_08_2013.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1735/requerimento_08_2013.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES QUANTO AO GASTO COM O CARNAVAL E CÓPIAS DAS LICITAÇÕES E NOTAS DE EMPENHO.</t>
   </si>
   <si>
     <t>1736</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1736/requerimento_09_2013.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1736/requerimento_09_2013.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES À DEFESA CIVIL DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1737</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1737/requerimento_10_2013.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1737/requerimento_10_2013.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE PARCERIAS ENTRE SECRETARIA DA EDUCAÇÃO E SAÚDE.</t>
   </si>
   <si>
     <t>1738</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1738/requerimento_11_2013.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1738/requerimento_11_2013.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE O UNIFORME ESCOLAR.</t>
   </si>
   <si>
     <t>1739</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1739/requerimento_12_2013.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1739/requerimento_12_2013.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES JUNTO À INDUSTRIA NUCLEARES DO BRASIL.</t>
   </si>
   <si>
     <t>1740</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1740/requerimento_13_2013.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1740/requerimento_13_2013.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES  AO EXECUTIVO MUNICIPAL E CONSELHO TUTELAR.</t>
   </si>
   <si>
     <t>1741</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1741/requerimento_14_2013.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1741/requerimento_14_2013.pdf</t>
   </si>
   <si>
     <t>REQUER  A COMPOSIÇÃO DO CONSELHO DO FUNDEB E AS ATAS DE ELEIÇÃO DO RESPECTIVO CONSELHO.</t>
   </si>
   <si>
     <t>1742</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1742/requerimento_15_2013.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1742/requerimento_15_2013.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES QUANTO O TRATAMENTO DE ÁGUA DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1743</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1743/requerimento_16_2013.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1743/requerimento_16_2013.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES QUANTO A VERACIDADE DO FECHAMENTO E REMANEJAMENTO DOS ALUNOS DO 9º ANO DO ENSINO FUNDAMENTAL.</t>
   </si>
   <si>
     <t>1744</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1744/requerimento_17_2013.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1744/requerimento_17_2013.pdf</t>
   </si>
   <si>
     <t>REQUER A RELAÇÃO DE TODOS OS FUNCIONÁRIOS E PRESTADORES DE SERVIÇOS DA PREFEITURA MUNICIPAL.</t>
   </si>
   <si>
     <t>1745</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1745/requerimento_18_2013.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1745/requerimento_18_2013.pdf</t>
   </si>
   <si>
     <t>REQUER O VALOR DA CONTA DE ENERGIA ELÉTRICA DO ESTÁDIO MUNICIPAL PAULO PEREIRA RODRIGUES.</t>
   </si>
   <si>
     <t>1758</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1758/requerimento_19_2013.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1758/requerimento_19_2013.pdf</t>
   </si>
   <si>
     <t>REQUER A PREVISIBILIDADE DA MÁQUINA PATROL QUE JUSTIFICOU A VENDA DA MÁQUINA DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1746</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1746/requerimento_20__2013.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1746/requerimento_20__2013.pdf</t>
   </si>
   <si>
     <t>REQUER A SECRETARIA DE SAÚDE A ESTATÍSTICA DOS CASOS DE CÂNCER NO MUNICÍPIO NOS ÚLTIMOS 10 ANOS.</t>
   </si>
   <si>
     <t>1747</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1747/requerimento_21_2013.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1747/requerimento_21_2013.pdf</t>
   </si>
   <si>
     <t>REQUER A PREVISÃO DAS CONFERÊNCIAS DE SAÚDE, TURISMO, CULTURA, EDUCAÇÃO.</t>
   </si>
   <si>
     <t>1748</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1748/requerimento_22_2013.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1748/requerimento_22_2013.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES QUANTO A APLICAÇÃO DE HORMÔNIOS DURANTE A FESTA DO TORNEIO LEITEIRO.</t>
   </si>
   <si>
     <t>1749</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1749/requerimento_23_2013.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1749/requerimento_23_2013.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES QUANTO A CONSTRUÇÃO DE UNIDADES HABITACIONAIS NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1750</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1750/requerimento_24_2013.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1750/requerimento_24_2013.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE A VERBA DESTINADA A MERENDA ESCOLAR DO ENSINO MÉDIO.</t>
   </si>
   <si>
     <t>1751</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1751/requerimento_25_2013.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1751/requerimento_25_2013.pdf</t>
   </si>
   <si>
     <t>REQUER  O MOTIVO DAS REITERADAS FALTAS DO TRANSPORTE ESCOLAR PARA OS ALUNOS DO BAIRRO VARGEM GRANDE.</t>
   </si>
   <si>
     <t>1752</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1752/requerimento_26_2013.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1752/requerimento_26_2013.pdf</t>
   </si>
   <si>
     <t>REQUER A INFORMAÇÃO SOBRE A CONSTANTE  FALTA DE ÁGUA NO BAIRRO SÃO SEBASTIÃO.</t>
   </si>
   <si>
     <t>1753</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1753/requerimento_27_2013.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1753/requerimento_27_2013.pdf</t>
   </si>
   <si>
     <t>REQUER  O MOTIVO DA FALTA DE FISIOTERAPIA REALIZADA A DOMICÍLIO AOS PACIENTES QUE NECESSITAM.</t>
   </si>
   <si>
     <t>1759</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>Raquel da Marlora</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1759/requerimento_28_2013.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1759/requerimento_28_2013.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES QUANTO A PARTICIPAÇÃO DA SECRETARIA DE ASSISTÊNCIA SOCIAL NO CURSO POLO BELEZA.</t>
   </si>
   <si>
     <t>1760</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1760/requerimento_29_2013.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1760/requerimento_29_2013.pdf</t>
   </si>
   <si>
     <t>REQUER QUAIS AS PROVIDÊNCIAS TOMADAS EM RELAÇÃO AO DESMORONAMENTO QUE OCORREU NA RODOVIA DOS TROPEIROS - BAIRRO DA REPRESA.</t>
   </si>
   <si>
     <t>1754</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1754/requerimento_30_2013.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1754/requerimento_30_2013.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE O DESPERDÍCIO DE ÁGUA TRATADA QUE VAI PARA O MORRO DO ROCIO E BAIRRO SANTA CLARA.</t>
   </si>
   <si>
     <t>1755</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1755/requerimento_31_2013.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1755/requerimento_31_2013.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE O HORÁRIO DE TRABALHO DO ENGENHEIRO CIVIL DA PREFEITURA MUNICIPAL.</t>
   </si>
   <si>
     <t>1756</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1756/requerimento_32_2013.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1756/requerimento_32_2013.pdf</t>
   </si>
   <si>
     <t>REQUER O CONHECIMENTO A RESPEITO DA DOAÇÃO DE MATERIAIS E FUNCIONÁRIOS MUNICIPAIS PARA PARTICULARES.</t>
   </si>
   <si>
     <t>1757</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1757/requerimento_33_2013.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1757/requerimento_33_2013.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÃO SOBRE A SITUAÇÃO EM QUE SE ENCONTRA AS OBRAS QUE SERIAM REALIZADAS NO MORRO DO ROCIO.</t>
   </si>
   <si>
     <t>1761</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1761/requerimento_34_2013.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1761/requerimento_34_2013.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES QUANTO A EXISTÊNCIA DE VERBA DO GOVERNO FEDERAL DESTINADA PARA COMPLEMENTAÇÃO DO SALÁRIO DO PESSOAL DO PSF.</t>
   </si>
   <si>
     <t>1762</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1762/requerimento_35_2013.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1762/requerimento_35_2013.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES QUANTO A EXISTÊNCIA DE VERBA DO GOVERNO FEDERAL DESTINADA PARA COMPLEMENTAÇÃO DO SALÁRIO DO PESSOAL DA SECRETARIA DE ASSISTÊNCIA SOCIAL.</t>
   </si>
   <si>
     <t>1763</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/</t>
+    <t>http://sapl.areias.sp.leg.br/media/</t>
   </si>
   <si>
     <t>REQUER QUE INFORME SE HÁ PLANO DE AÇÃO PARA MANUTENÇÃO DAS ESTRADAS MUNICIPAIS PARA O PERÍODO DAS CHUVAS DE VERÃO.</t>
   </si>
   <si>
     <t>1764</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1764/requerimento_37_2013.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1764/requerimento_37_2013.pdf</t>
   </si>
   <si>
     <t>REQUER SE HÁ PREVISÃO PARA O INÍCIO DO CONSERTO DA PONTE DO BAIRRO DO SERTÃOZINHO.</t>
   </si>
   <si>
     <t>1765</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1765/requerimento_38_2013.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1765/requerimento_38_2013.pdf</t>
   </si>
   <si>
     <t>REQUER A PREVISÃO PARA O INÍCIO DA TROCA DO ENCANAMENTO D' ÁGUA DO BAIRRO DO SERTÃOZINHO.</t>
   </si>
   <si>
     <t>1330</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1330/indicacao__01-2013_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1330/indicacao__01-2013_2.pdf</t>
   </si>
   <si>
     <t>INDICA A VIABILIZAÇÃO DE ESTUDOS NO SENTIDO DE SE FAZER LIMPEZA NAS VIAS PÚBLICAS E LOCAIS DE USO PÚBLICO NO MORRO DO ROCIO E BAIRRO SANTA CLARA.</t>
   </si>
   <si>
     <t>1331</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1331/indicacao_02-2013_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1331/indicacao_02-2013_2.pdf</t>
   </si>
   <si>
     <t>INDICA A VIABILIZAÇÃO DE ESTUDOS NO SENTIDO DE SE FAZER CONSERTO NO CALÇAMENTO DA RUA RIACHUELO.</t>
   </si>
   <si>
     <t>1332</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1332/indicacao_03-2013_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1332/indicacao_03-2013_2.pdf</t>
   </si>
   <si>
     <t>INDICA A VIABILIZAÇÃO DE ESTUDOS PARA OS GUARDAS MUNICIPAIS UM CURSO DE PRIMEIROS SOCORROS E DE DEFESA PESSOAL.</t>
   </si>
   <si>
     <t>1333</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1333/indicacao_04-2013_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1333/indicacao_04-2013_2.pdf</t>
   </si>
   <si>
     <t>INDICA A VIABILIZAÇÃO DE ESTUDOS PARA QUE SOLICITE A SUCEN OU OUTRO ORGÃO PÚBLICO A CESSÃO OU EMPRÉSTIMO DE VEÍCULOS E PRODUTOS PRÓPRIOS PARA O COMBATE A PERNILONGOS EM NOSSA CIDADE.</t>
   </si>
   <si>
     <t>1334</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1334/indicacao_05-2013_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1334/indicacao_05-2013_2.pdf</t>
   </si>
   <si>
     <t>INDICA A COLOCAÇÃO DE PROTEÇÃO LATERAL NA PONTE SOBRE O RIO DA BUCHA.</t>
   </si>
   <si>
     <t>1335</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1335/indicacao_06-2013_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1335/indicacao_06-2013_2.pdf</t>
   </si>
   <si>
     <t>INDICA A REFORMA E RECONSTRUÇÃO DO MURO DO CEMITÉRIO MUNICIPAL.</t>
   </si>
   <si>
     <t>1336</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1336/indicacao_07-2013_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1336/indicacao_07-2013_2.pdf</t>
   </si>
   <si>
     <t>INDICA PARCERIA COM A INDUSTRIA NUCLEAR BRASILEIRA - INB.</t>
   </si>
   <si>
     <t>1337</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1337/indicacao_08-2013_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1337/indicacao_08-2013_2.pdf</t>
   </si>
   <si>
     <t>INDICA ARBORIZAÇÃO DO PERÍMETRO URBANO.</t>
   </si>
   <si>
     <t>1338</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1338/indicacao_09-2013_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1338/indicacao_09-2013_2.pdf</t>
   </si>
   <si>
     <t>INDICA LIMPEZA NAS ÁRVORES DE PERÍMETRO URBANO.</t>
   </si>
   <si>
     <t>1339</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1339/indicacao_10-2013_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1339/indicacao_10-2013_2.pdf</t>
   </si>
   <si>
     <t>INDICA  IMPLANTAÇÃO E FUNCIONAMENTO DA APAE EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1340</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1340/indicacao_11-2013_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1340/indicacao_11-2013_2.pdf</t>
   </si>
   <si>
     <t>INDICA A CONTRATAÇÃO DE PSICÓLOGO PARA O ATENDIMENTO A ÁREA DE SAÚDE E OUTRA PARA A ÁREA DA EDUCAÇÃO.</t>
   </si>
   <si>
     <t>1341</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1341/indicacao_12-2013_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1341/indicacao_12-2013_2.pdf</t>
   </si>
   <si>
     <t>INDICA A TROCA DE TAMPA DE BUEIRO LOCALIZADA PRÓXIMA AO BANCO SANTANDER.</t>
   </si>
   <si>
     <t>1342</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1342/indicacao_13-2013_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1342/indicacao_13-2013_2.pdf</t>
   </si>
   <si>
     <t>INDICA A DESTINAÇÃO DE TRABALHADORES CANTONEIROS JUNTO ÁS ESTRADAS RURAIS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1343</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1343/indicacao_14-2013_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1343/indicacao_14-2013_2.pdf</t>
   </si>
   <si>
     <t>INDICA A DESTINAÇÃO DE MAIS UM TRABALHADOR PARA AUXILIAR NOS SERVIÇOS DO CEMITÉRIO MUNICIPAL.</t>
   </si>
   <si>
     <t>1344</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1344/indicacao_15-2013_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1344/indicacao_15-2013_2.pdf</t>
   </si>
   <si>
     <t>INDICA A COLOCAÇÃO DE FAIXAS INDICANDO A PROIBIÇÃO DE VENDA DE BEBIDAS ALCÓOLICAS A MENORES, AS PENAS DA LEI AOS INFRATORES E A ADEQUAÇÃO DOS EVENTOS/FESTIVIDADES À IDADE.</t>
   </si>
   <si>
     <t>1345</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1345/indicacao_16-2013_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1345/indicacao_16-2013_2.pdf</t>
   </si>
   <si>
     <t>INDICA A PRESENÇA DA ASSISTENTE SOCIAL EM EVENTOS NOTURNOS DA MUNICIPALIDADE.</t>
   </si>
   <si>
     <t>1346</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1346/indicacao_17-2013_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1346/indicacao_17-2013_2.pdf</t>
   </si>
   <si>
     <t>INDICA QUE PROVIDENCIE NAS MATINÊS CARNAVALESCAS SEJAM EXECUTADAS MÚSICAS AO PÚBLICO INFANTIL E QUE O REPERTÓRIO DAS BANDAS CONTRATADAS SEJA EMINENTEMENTE CARNAVALESCO.</t>
   </si>
   <si>
     <t>1347</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1347/indicacao_18-2013_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1347/indicacao_18-2013_2.pdf</t>
   </si>
   <si>
     <t>INDICA QUE TODOS OS VEÍCULOS DA FROTA MUNICIPAL SEJAM GUARDADOS NA GARAGEM MUNICIPAL.</t>
   </si>
   <si>
     <t>1348</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1348/indicacao_19-2013_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1348/indicacao_19-2013_2.pdf</t>
   </si>
   <si>
     <t>INDICA QUE JUNTO AO SETOR DE SAÚDE E A SUCEN, REALIZE O CONTROLE E A ERRADICAÇÃO DA POPULAÇÃO DE POMBOS EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1349</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1349/indicacao_20-2013_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1349/indicacao_20-2013_2.pdf</t>
   </si>
   <si>
     <t>INDICA CONCESSÃO DE AUMENTO SALARIAL AOS MOTORISTAS E PEDREIROS.</t>
   </si>
   <si>
     <t>1350</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1350/indicacao_21-2013_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1350/indicacao_21-2013_2.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA DESTINADA NAS FESTIVIDADES MUNICIPAIS UM ABRIGO PARA A EQUIPE DE PLANTÃO.</t>
   </si>
   <si>
     <t>1351</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1351/indicacao_22-2013_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1351/indicacao_22-2013_2.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA CONFECCIONADA UNIFORMES EM FORMA DE COLETE PARA OS CONSELHEIROS TUTELARES DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1352</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1352/indicacao_23-2013_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1352/indicacao_23-2013_2.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SE OFICIE Á EMPRESA RESPONSÁVEL PELAS OBRAS JUNTO ÁS MARGENS DOS RIOS QUE CORTAM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1353</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1353/indicacao_24-2013_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1353/indicacao_24-2013_2.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA ADQUIRIDA TENDAS DE ABRIGO, COMUMENTE, UTILIZADAS NAS FESTIVIDADES E SOLENIDADES DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1354</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1354/indicacao_25-2013_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1354/indicacao_25-2013_2.pdf</t>
   </si>
   <si>
     <t>INDICA PARA QUE SEJA CONSTRUIDO MURO DE ARRIMO PARA CONTENÇÃO DE DESLIZAMENTO DE TERRA JUNTO AO BECO NO FINAL DA RUA CLAUDINEI SOARES DE OLIVEIRA, NA VILA SÃO SEBASTIÃO - CASAS POPULARES.</t>
   </si>
   <si>
     <t>1355</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1355/indicacao_26-2013_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1355/indicacao_26-2013_2.pdf</t>
   </si>
   <si>
     <t>INDICA AO SETOR DE NUTRIÇÃO QUE EVITE PRODUTOS TRANSGÊNICOS.</t>
   </si>
   <si>
     <t>1356</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1356/indicacao_27-2013_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1356/indicacao_27-2013_2.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SE DESTINE MEMBROS DA GUARDA MUNICIPAL PARA MONITORAMENTO E ORIENTAÇÃO DO TRÂNSITO NO HORÁRIO DE ENTRADA E SAÍDA DOS ALUNOS DAS ESCOLAS MUNICIPAIS.</t>
   </si>
   <si>
     <t>1357</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1357/indicacao_28-2013_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1357/indicacao_28-2013_2.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA ADQUIRIDO APARELHAGEM PARA A CÂMARA MUNICIPAL.</t>
   </si>
   <si>
     <t>1358</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1358/indicacao_29-2013_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1358/indicacao_29-2013_2.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA MUDADA PARA A MÃO CORRETA A PLACA DE PARE, EXISTENTE PRÓXIMA A CASA DO Sr. JOSÉ FERREIRA.</t>
   </si>
   <si>
     <t>1359</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1359/copia_de_indicacao_30-2013.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1359/copia_de_indicacao_30-2013.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJAM TROCADOS OS POSTES DE ILUMINAÇÃO DA PRAÇA SENHOR BOM JESUS.</t>
   </si>
   <si>
     <t>1360</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1360/indicacao_31-2013_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1360/indicacao_31-2013_2.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA ABERTO O ESTÁDIO MUNICIPAL E TAMBÉM SEJA PROVIDENCIADA A LIMPEZA DO MESMO.</t>
   </si>
   <si>
     <t>1361</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1361/indicacao_32-2013_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1361/indicacao_32-2013_2.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA ARRUMADO O CALÇAMENTO E COLOCADO PROTEÇÃO NO FINAL DA RUA MANOEL JORDÃO DE ABREU.</t>
   </si>
   <si>
     <t>1362</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1362/indicacao_33-2013_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1362/indicacao_33-2013_2.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA RETIRADO O CANO DE FERRO QUE SERVIU COMO BASE DE ORELHÃO PRÓXIMO AO BAR DA REGINA.</t>
   </si>
   <si>
     <t>1363</t>
   </si>
   <si>
     <t>Onofrinho</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1363/indicacao_34-2013_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1363/indicacao_34-2013_2.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA CONSTRUÍDAS CALÇADAS NOS PASSEIOS PÚBLICOS DA CIDADE.</t>
   </si>
   <si>
     <t>1364</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1364/indicacao_35-2013_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1364/indicacao_35-2013_2.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA CONSTRUÍDO BUEIRO NA ESQUINA DO BECO DITINHA ABRAÃO.</t>
   </si>
   <si>
     <t>1365</t>
   </si>
   <si>
     <t>Cabeludo</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1365/indicacao_36-2013_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1365/indicacao_36-2013_2.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA CONSTRUÍDO ESTACIONAMENTO EM FRENTE AO CEMITÉRIO MUNICIPAL.</t>
   </si>
   <si>
     <t>1366</t>
   </si>
   <si>
     <t>Neca Baiano</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1366/indicacao_37-2013_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1366/indicacao_37-2013_2.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA CONSTRUÍDO UM VELÓRIO MUNICIPAL.</t>
   </si>
   <si>
     <t>1367</t>
   </si>
   <si>
     <t>Mi da Serra</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1367/iindicacao_38-2013_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1367/iindicacao_38-2013_2.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA RECONSTRUÍDA OU REFORMADA A PONTE NO SÍTIO VERA CRUZ, NO BAIRRO DA SERRA.</t>
   </si>
   <si>
     <t>1368</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1368/indicacao_39-2013_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1368/indicacao_39-2013_2.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA REMOVIDA A TERRA DO BARRANCO E CONSTRUÍDA CANALETAS DE CONCRETO, EXISTENTE NO BAIRRO SÃO SABASTIÃO.</t>
   </si>
   <si>
     <t>1369</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1369/indicacao_40-2013_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1369/indicacao_40-2013_2.pdf</t>
   </si>
   <si>
     <t>INDICA A COLOCAÇÃO DE MANILHAMENTO PARA ESCOAMENTO DAS ÁGUAS PLUVIAIS E FEITA CONTENÇÃO DE ENCOSTA PRÓXIMA Á OFICINA DO Sr. LUIZ.</t>
   </si>
   <si>
     <t>1370</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1370/indicacao_41-2013_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1370/indicacao_41-2013_2.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA CONSTRUÍDA REDE MESTRA DE ESGOTO NO FINAL DA RUA MANOEL FIRMINO DA SILVA</t>
   </si>
   <si>
     <t>1371</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1371/indicacao_42-2013_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1371/indicacao_42-2013_2.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA CELEBRADO ACORDO OU PARCERIA COM A CASA ÁGAPE DE CRUZEIRO-SP.</t>
   </si>
   <si>
     <t>1372</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1372/indicacao_43-2013_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1372/indicacao_43-2013_2.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA FEITO SORTEIO ENTRE OS INTERESSADOS DO LOCAL A SEREM COLOCADOS AS BARRACAS EM FESTIVIDADES DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1373</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1373/indicacao_44-2013_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1373/indicacao_44-2013_2.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA FEITA A LIMPEZA DAS CALÇADAS E QUE SEJA TRANSFORMADA EM MÃO ÚNICA A RUA MARIA DO ROSÁRIO FERREIRA LEME - BAIRRO DO ALEGRE.</t>
   </si>
   <si>
     <t>1374</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1374/indicacao_45-2013_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1374/indicacao_45-2013_2.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA RETIRADO O FIO DE ENERGIA ELÉTRICA DA GRAMA DA PRAÇA SENHOR BOM JESUS.</t>
   </si>
   <si>
     <t>1375</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>Cabeludo, Ferreira, Luiz Paixão, Mi da Serra, Onofrinho, Raquel da Marlora</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1375/indicacao_46-2013_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1375/indicacao_46-2013_2.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA CELEBRADO COM O GOVERNO DO ESTADO DE SÃO PAULO, CONVÊNIO COM O PROGRAMA MELHOR CAMINHO, PARA O BAIRRO DA SERRA E VARGEM GRANDE.</t>
   </si>
   <si>
     <t>1376</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1376/indicacao_47-2013_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1376/indicacao_47-2013_2.pdf</t>
   </si>
   <si>
     <t>INDICAMOS QUE SEJA DADA DENOMINAÇÃO AS VÁRIAS RUAS DE NOSSA CIDADE.</t>
   </si>
   <si>
     <t>1377</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1377/indicacao_48-2013_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1377/indicacao_48-2013_2.pdf</t>
   </si>
   <si>
     <t>INDICAMOS QUE SEJA O DIA 24 DE MARÇO DECRETADO COMO FERIADO MUNICIPAL, PELO ANIVERSÁRIO DE ELEVAÇÃO Á CATEGORIA DE CIDADE DO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1378</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1378/indicacao_49-2013_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1378/indicacao_49-2013_2.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA PROVIDENCIADA ILUMINAÇÃO PÚBLICA PARA O BECO QUE VAI PARA O MORRO DO ROCIO.</t>
   </si>
   <si>
     <t>1379</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1379/indicacao_50-2013_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1379/indicacao_50-2013_2.pdf</t>
   </si>
   <si>
     <t>INDICA QUE FAÇA A LIMPEZA AO REDOR DO PONTO DE ÔNIBUS E O CONCERTO DA LETRA A DA PLACA EXISTENTE NA RODOVIA DOS TROPEIROS NO ACESSO AO BAIRRO DA SERRA.</t>
   </si>
   <si>
     <t>1380</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1380/indicacao_51-2013_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1380/indicacao_51-2013_2.pdf</t>
   </si>
   <si>
     <t>INDICA A LIMPEZA DE CANALETA NA VILA SÃO SEBASTIÃO.</t>
   </si>
   <si>
     <t>1381</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1381/indicacao_52-2013_2_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1381/indicacao_52-2013_2_2.pdf</t>
   </si>
   <si>
     <t>INDICA A TROCA DOS CANOS D'ÁGUA DA REDE QUE ABASTECE AS RESIDÊNCIAS DO BAIRRO SERTÃOZINHO.</t>
   </si>
   <si>
     <t>1382</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1382/indicacao_53-2013_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1382/indicacao_53-2013_2.pdf</t>
   </si>
   <si>
     <t>INDICA A RECUPERAÇÃO DAS ESTRADAS MUNICIPAIS NO BAIRRO DO SERTÃOZINHO.</t>
   </si>
   <si>
     <t>1383</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1383/indicacao_54-2013_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1383/indicacao_54-2013_2.pdf</t>
   </si>
   <si>
     <t>INDICA O CONCERTO DO CALÇAMENTO DA RUA VER. LOURENÇO PEREIRA BRAGA - BAIRRO SÃO SEBASTIÃO.</t>
   </si>
   <si>
     <t>1384</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1384/indicacao_55-2013_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1384/indicacao_55-2013_2.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA OFICIADO A EMPRESA VIVO TELEFONIA PARA QUE SEJA INSTALADO ESTABILIZADOR DE ENERGIA NA ESTAÇÃO DE SERVIÇOS EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1385</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1385/indicacao_56-2013_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1385/indicacao_56-2013_2.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA REALIZADA PELA SAÚDE EM PARCERIA COM A SECRETARIA DE EDUCAÇÃO, CAMPANHA EDUCATIVA, PREVENTIVAS EM RELAÇÃO A DENGUE.</t>
   </si>
   <si>
     <t>1386</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1386/indicacao_57-2013_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1386/indicacao_57-2013_2.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA ABOLIDO O USO DE GLIFOSATO EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1387</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1387/indicacao_58-2013_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1387/indicacao_58-2013_2.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA REFORMADO O PEQUENO PORTAL DE ENTRADA DA PREFEITURA MUNICIPAL.</t>
   </si>
   <si>
     <t>1388</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1388/indicacao_59-2013_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1388/indicacao_59-2013_2.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA REFORMADA A BOCA-DE-LOBO LOCALIZADA A RUA PREF. CÁSSIO COUTINHO CUNHA.</t>
   </si>
   <si>
     <t>1389</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1389/indicacao_60-2013_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1389/indicacao_60-2013_2.pdf</t>
   </si>
   <si>
     <t>INDICA QUE ISOLE A ÁREA PRÓXIMO A TORRE DA IGREJA MATRIZ ALVEJADA POR DESCARGA ELÉTRICA.</t>
   </si>
   <si>
     <t>1390</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1390/indicacao_61-2013_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1390/indicacao_61-2013_2.pdf</t>
   </si>
   <si>
     <t>INDICA AO SETOR DE NUTRIÇÃO A ABOLIÇÃO DO USO DE PRODUTOS COM CARGA EXCESSIVA DE CORANTES QUÍMICOS.</t>
   </si>
   <si>
     <t>1391</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1391/indicacao_62-2013_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1391/indicacao_62-2013_2.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SE EVITE ESFORÇOS NO SENTIDO DE REALIZAR REPAROS NO LEITO CARROÇÁVEL DA RUA THEODORICO RIBEIRO COUTINHO.</t>
   </si>
   <si>
     <t>1392</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1392/indicacao_63-2013_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1392/indicacao_63-2013_2.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SE ORGANIZE FRENTE DE TRABALHO PARA A REALIZAÇÃO DE LIMPEZA DAS RUAS INVADIDAS PELO MATO.</t>
   </si>
   <si>
     <t>1393</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1393/indicacao_64-2013_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1393/indicacao_64-2013_2.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA EFETUADO PELA SECRETARIA DE AGRICULTURA CAMPANHA DE ESTERILIZAÇÃO.</t>
   </si>
   <si>
     <t>1394</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1394/indicacao_65-2013_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1394/indicacao_65-2013_2.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SE REALIZE ESTUDOS NO SENTIDO DE VERIFICAR SE HÁ TÍTULOS DE CIDADANIA AREIENSE.</t>
   </si>
   <si>
     <t>1395</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1395/indicacao_66-2013_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1395/indicacao_66-2013_2.pdf</t>
   </si>
   <si>
     <t>INDICA LIMPEZA NO CEMITÉRIO MUNICIPAL.</t>
   </si>
   <si>
     <t>1396</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1396/indicacao_67-2013_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1396/indicacao_67-2013_2.pdf</t>
   </si>
   <si>
     <t>INDICA A POSSIBILIDADE DE CONCEDER PEDREIROS PARA A REFORMA DA IGREJA SENHOR BOM JESUS.</t>
   </si>
   <si>
     <t>1397</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1397/indicacao_68-2013_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1397/indicacao_68-2013_2.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA OFICIADO A EMPRESA RESPONSÁVEL PELAS OBRAS DA PRAÇA TUANY NASCIMENTO, PARA ARRUMAR O CALÇAMENTO.</t>
   </si>
   <si>
     <t>1398</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1398/indicacao_69-2013_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1398/indicacao_69-2013_2.pdf</t>
   </si>
   <si>
     <t>INDICA A POSSIBILIDADE DE CONSTRUIR QUEBRA-MOLAS NA RUA ALVES MARQUES.</t>
   </si>
   <si>
     <t>1399</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1399/indicacao_70-2013_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1399/indicacao_70-2013_2.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA RETIRADA A BARREIRA DA SUBIDA DO MORRO DO ROCIO.</t>
   </si>
   <si>
     <t>1400</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1400/indicacao_71-2013_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1400/indicacao_71-2013_2.pdf</t>
   </si>
   <si>
     <t>INDICA QUE FAÇA A LIMPEZA AO REDOR DAS INSTALAÇÕES DA TORRE DE TELEVISÃO.</t>
   </si>
   <si>
     <t>1401</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1401/indicacao_72-2013_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1401/indicacao_72-2013_2.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA ENVIADOS ESFORÇOS PARA CONSERTAR O LEITO CARROÇÁVEL DO BECO DITINHA ABRAÃO.</t>
   </si>
   <si>
     <t>1402</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1402/indicacao_73-2013_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1402/indicacao_73-2013_2.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SE RESOLVA O PROBLEMA DE GRANDE FLUXO DE ÁGUAS PLUVIAIS QUE DESCEM PELA AV. SIQUEIRA.</t>
   </si>
   <si>
     <t>1403</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1403/indicacao_74-2013_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1403/indicacao_74-2013_2.pdf</t>
   </si>
   <si>
     <t>INDICA A POSSIBILIDADE DE PEGAR LIXO DOMÉSTICO DOS MORADORES DO BAIRRO VARGINHA E A RECUPERAÇÃO DA ESTRADA QUE DÁ ACESSO AQUELE BAIRRO.</t>
   </si>
   <si>
     <t>1404</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1404/indicacao_75-2013_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1404/indicacao_75-2013_2.pdf</t>
   </si>
   <si>
     <t>INDICA A POSSIBILIDADE DA RECUPERAÇÃO DA ESTRADA MUNICIPAL DA SANTA RITA.</t>
   </si>
   <si>
     <t>1405</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1405/indicacao_76-2013_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1405/indicacao_76-2013_2.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJAM FEITOS REPAROS NA RUA MARIA DO ROSÁRIO NO BAIRRO DO ALEGRE.</t>
   </si>
   <si>
     <t>1406</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1406/indicacao_77-2013_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1406/indicacao_77-2013_2.pdf</t>
   </si>
   <si>
     <t>INDICA A ADOÇÃO DE MÃO E CONTRAMÃO NAS RUAS MARIA DO ROSÁRIO E ESTRADA MUNICIPAL DA VARGINHA.</t>
   </si>
   <si>
     <t>1407</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1407/indicacao_78-2013_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1407/indicacao_78-2013_2.pdf</t>
   </si>
   <si>
     <t>INDICA A INSTITUIÇÃO DE LOGRADOURO PÚBLICO E A PAVIMENTAÇÃO NO TRECHO COMPREENDIDO ENTRE A RUA DO RESENDE E OS FUNDOS DA EMEF. JÚLIO CÉSAR.</t>
   </si>
   <si>
     <t>1408</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1408/indicacao_79-2013_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1408/indicacao_79-2013_2.pdf</t>
   </si>
   <si>
     <t>INDICA A POSSIBILIDADE DE REPAROS NO LEITO CARROÇÁVEL DA RUA PARALELA Á PRAÇA 9 DE JULHO.</t>
   </si>
   <si>
     <t>1409</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1409/indicacao_80-2013_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1409/indicacao_80-2013_2.pdf</t>
   </si>
   <si>
     <t>INDICA A POSSIBILIDADE DE SE CONSTRUIR BOCA-DE-LOBO Á ESQUINA DAS RUAS PEDRO FERREIRA PENA E RUA PARALELA A PRAÇA 9 DE JULHO.</t>
   </si>
   <si>
     <t>1410</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1410/indicacao_81-2013_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1410/indicacao_81-2013_2.pdf</t>
   </si>
   <si>
     <t>INDICA O PAGAMENTO DE INSALUBRIDADE, PARA AS COZINHEIRAS DO SERVIÇO PÚBLICO MUNICIPAL.</t>
   </si>
   <si>
     <t>1443</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1443/indicacao_82-2013_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1443/indicacao_82-2013_2.pdf</t>
   </si>
   <si>
     <t>INDICA A UNIFORMIZAÇÃO DOS FUNCIONÁRIOS DOS SERVIÇOS GERAIS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1444</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1444/indicacao_83-2013_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1444/indicacao_83-2013_2.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA CONSTRUÍDA BOCA-DE-LOBO NA AVENIDA SIQUEIRA CAMPOS.</t>
   </si>
   <si>
     <t>1445</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1445/indicacao_84-2013_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1445/indicacao_84-2013_2.pdf</t>
   </si>
   <si>
     <t>INDICA A POSSIBILIDADE DE USO DE CAMINHÃO PIPA COM ÁGUA FLUVIAL, PARA LIMPEZA DAS RUAS.</t>
   </si>
   <si>
     <t>1446</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1446/indicacao_85-2013_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1446/indicacao_85-2013_2.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA OFICIADO A EMPRESA DE ÔNIBUS PÁSSARO MARROM, SOLICITAR O HORÁRIO DO COLETIVO NO HORÁRIO DAS 5H 30 MIN.</t>
   </si>
   <si>
     <t>1447</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1447/indicacao_86-2013_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1447/indicacao_86-2013_2.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJAM FEITOS REPAROS NO LEITO CARROÇÁVEL, CORTE DE BARRANCO E ALARGAMENTO DA ESTRADA MUNICIPAL SANTA RITA.</t>
   </si>
   <si>
     <t>1448</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1448/indicacao_87-2013_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1448/indicacao_87-2013_2.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJAM EFETUADOS REPAROS NA PONTE EXISTENTE NA RUA JOÃO BOSCO DE SOUZA.</t>
   </si>
   <si>
     <t>1449</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1449/indicacao_88-2013_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1449/indicacao_88-2013_2.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJAM EFETUADOS REPAROS NAS ESTRADAS MUNICIPAIS DA FAZENDA DO PAREDÃO, FAZENDA SÃO PEDRO.</t>
   </si>
   <si>
     <t>1450</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1450/indicacao_89-2013_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1450/indicacao_89-2013_2.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA COLOCADO SAIBRO LOGO APÓS O SÍTIO DO Sr. JAIR RODRIGUES EM DIREÇÃO AO SENHOR MORTO.</t>
   </si>
   <si>
     <t>1451</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>Cabeludo, Ferreira, Mi da Serra, Onofrinho, Raquel da Marlora</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1451/indicacao_90-2013_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1451/indicacao_90-2013_2.pdf</t>
   </si>
   <si>
     <t>INDICA A POSSIBILIDADE DE REFORMA E REVITALIZAR O ESTÁDIO MUNICIPAL PAULO PEREIRA RODRIGUES.</t>
   </si>
   <si>
     <t>1452</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1452/indicacao_91-2013_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1452/indicacao_91-2013_2.pdf</t>
   </si>
   <si>
     <t>INDICA A REFORMA E REVITALIZAÇÃO A PRAÇA EXISTENTE NO BAIRRO SÃO SEBASTIÃO.</t>
   </si>
   <si>
     <t>1453</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1453/indicacao_92-2013_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1453/indicacao_92-2013_2.pdf</t>
   </si>
   <si>
     <t>INDICA A POSSIBILIDADE DE SE ADQUIRIR UM VEÍCULO, PARA TRANSPORTE DE PACIENTES DO SETOR DA SAÚDE.</t>
   </si>
   <si>
     <t>1454</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1454/indicacao_93-2013_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1454/indicacao_93-2013_2.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA EFETUADO O CALÇAMENTO COMPLETO E O SISTEMA DE ESCOAMENTO DE ÁGUA PLUVIAIS DA RUA DITINHA ABRAÃO.</t>
   </si>
   <si>
     <t>1455</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1455/indicacao_94-2013_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1455/indicacao_94-2013_2.pdf</t>
   </si>
   <si>
     <t>INDICA A POSSIBILIDADE DE SE CONSERTAR O CALÇAMENTO DA TRAVESSA CARDOSO DE MELO.</t>
   </si>
   <si>
     <t>1456</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1456/indicacao_95-2013_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1456/indicacao_95-2013_2.pdf</t>
   </si>
   <si>
     <t>INDICA A LIMPEZA E O CONSERTO DOS SANITÁRIOS PÚBLICOS NO MORRO DO ROCIO.</t>
   </si>
   <si>
     <t>1457</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1457/indicacao_96-2013_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1457/indicacao_96-2013_2.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA CONSERTADA A ESTRADA MUNICIPAL DO BAIRRO SERTAÕZINHO.</t>
   </si>
   <si>
     <t>1458</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1458/indicacao_97-2013_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1458/indicacao_97-2013_2.pdf</t>
   </si>
   <si>
     <t>INDICA O CONSERTO DE MATA-BURROS EXISTENTES NO BAIRRO DA SERRA.</t>
   </si>
   <si>
     <t>1459</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1459/indicacao_98-2013_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1459/indicacao_98-2013_2.pdf</t>
   </si>
   <si>
     <t>INDICA A AQUISIÇÃO DE SORO ANTIOFÍDICO E CONTRA VENENO DE ESCORPIÃO PARA ARMAZENAMENTO E USO NA SAÚDE PÚBLICA MUNICIPAL.</t>
   </si>
   <si>
     <t>1460</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1460/indicacao_99-2013_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1460/indicacao_99-2013_2.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA FEITA A ATIVAÇÃO DOS HIDRANTES NO CENTRO URBANO.</t>
   </si>
   <si>
     <t>1461</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1461/indicacao_100-2013_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1461/indicacao_100-2013_2.pdf</t>
   </si>
   <si>
     <t>INDICA ADIÇÃO DA MULTIMISTURA DA PASTORAL DA SAÚDE EM ELEMENTOS CONSTITUTIVOS DA MERENDA ESCOLAR, COMO BOLOS E PÃES.</t>
   </si>
   <si>
     <t>1522</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1522/indicacao_101-2013.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1522/indicacao_101-2013.pdf</t>
   </si>
   <si>
     <t>INDICA QUE EFETUE A LIMPEZA DAS CAIXAS D'ÁGUA DOS PRÉDIOS PÚBLICOS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1523</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1523/indicacao_102-2013.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1523/indicacao_102-2013.pdf</t>
   </si>
   <si>
     <t>INDICA A LIMPEZA DE CAIXA DE GORDURA, BOCA-DE-LOBO E CANALETAS DA RUA MONTEIRO LOBATO.</t>
   </si>
   <si>
     <t>1524</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1524/indicacao_103-2013.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1524/indicacao_103-2013.pdf</t>
   </si>
   <si>
     <t>INDICA QUE EFETUE A LIMPEZA DE CANALETAS DA RUA PREFEITO CÁSSIO COUTINHO.</t>
   </si>
   <si>
     <t>1525</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1525/indicacao_104-2013.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1525/indicacao_104-2013.pdf</t>
   </si>
   <si>
     <t>INDICA  PAGAMENTO DE INSALUBRIDADE A TODOS OS TRABALHADORES CUJA ATIVIDADE REPRESENTEM DESGASTE, RISCOS  E ETC.</t>
   </si>
   <si>
     <t>1526</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1526/indicacao_105-213.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1526/indicacao_105-213.pdf</t>
   </si>
   <si>
     <t>INDICA REPAROS NO PISO E ILUMINAÇÃO DA QUADRA DA PRAÇA VILA SEBASTIÃO.</t>
   </si>
   <si>
     <t>1583</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1583/indicacao_106-2013.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1583/indicacao_106-2013.pdf</t>
   </si>
   <si>
     <t>INDICA A POSSIBILIDADE DE CORTE DA ÁRVORE SECA NA MATA PRÓXIMO A PREFEITURA MUNICIPAL.</t>
   </si>
   <si>
     <t>1584</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1584/indicacao_107-2013.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1584/indicacao_107-2013.pdf</t>
   </si>
   <si>
     <t>INDICA A LIMPEZA, REMOÇÃO DE LIXO E ENTULHO DA ÁREA ANEXA A PREFEITURA MUNICIPAL.</t>
   </si>
   <si>
     <t>1585</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1585/indicacao_108-2013.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1585/indicacao_108-2013.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA ABOLIDA A PRÁTICA DE CAIAÇÃO DOS TRONCOS DE ÁRVORES.</t>
   </si>
   <si>
     <t>1586</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1586/indicacao_109-2013.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1586/indicacao_109-2013.pdf</t>
   </si>
   <si>
     <t>INDICA A POSSIBILIDADE DE REUNIÃO COM REPRESENTANTES DO MAGISTÉRIO MUNICIPAL, PARA TRATAR PLANO DE CARREIRA.</t>
   </si>
   <si>
     <t>1587</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1587/indicacao_110-2013.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1587/indicacao_110-2013.pdf</t>
   </si>
   <si>
     <t>INDICA ÁS INDÚSTRIAS NUCLEARES BRASILEIRA SOLICITANDO VISITA DESTE LEGISLATIVO.</t>
   </si>
   <si>
     <t>1588</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1588/indicacao_111-2013.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1588/indicacao_111-2013.pdf</t>
   </si>
   <si>
     <t>INDICA A POSSIBILIDADE QUE AS SESSÕES DESTE PODER LEGISLATIVO SEJAM TRANSMITIDAS PELA INTERNET.</t>
   </si>
   <si>
     <t>1589</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1589/indicacao_112-2013.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1589/indicacao_112-2013.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA REALIZADA SESSÃO SOLENE DE PREMIAÇÃO AOS MELHORES ALUNOS DE CADA SÉRIE.</t>
   </si>
   <si>
     <t>1590</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1590/indicacao_113-2013.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1590/indicacao_113-2013.pdf</t>
   </si>
   <si>
     <t>INDICA QUE QUE SEJA OFICIADO A POLICIA MILITAR SOLICITANDO A AMPLIAÇÃO DO PROERD PAR 7º E 9º ANOS DO ENSINO FUNDAMENTAL.</t>
   </si>
   <si>
     <t>1591</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1591/indicacao_114-2013.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1591/indicacao_114-2013.pdf</t>
   </si>
   <si>
     <t>INDICA A POSSIBILIDADE DE VISTORIA NOS VEÍCULOS PÚBLICOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>1592</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1592/indicacao_115-2013.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1592/indicacao_115-2013.pdf</t>
   </si>
   <si>
     <t>INDICA OFICIALIZAR AO CATI E A CASA DA AGRICULTURA PARA IMPLEMENTAÇÃO EFETIVA DO PROERD NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1594</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1594/indicacao_116-2013.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1594/indicacao_116-2013.pdf</t>
   </si>
   <si>
     <t>INDICA A POSSIBILIDADE DE LIMPEZA DO BUEIRO PRÓXIMO AO IMÓVEL ONDE FUNCIONA O CRAS.</t>
   </si>
   <si>
     <t>1595</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1595/indicacao_117-2013.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1595/indicacao_117-2013.pdf</t>
   </si>
   <si>
     <t>INDICA A VIABILIZAÇÃO DE ESTUDOS NO SENTIDO DE SER MELHOR SINALIZAR OS PONTOS TURÍSTICOS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1596</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1596/indicacao_118-2013.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1596/indicacao_118-2013.pdf</t>
   </si>
   <si>
     <t>INDICA CASTRAÇÃO ANIMAIS E CRIAÇÃO DE UM CENTRO DE ZOONOSES.</t>
   </si>
   <si>
     <t>1597</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1597/indicacao_119-2013.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1597/indicacao_119-2013.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA RECOLOCADOS PLACAS DE PROIBIDO ESTACIONAR EM FRENTE AS ESCOLAS MUNICIPAIS.</t>
   </si>
   <si>
     <t>1598</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1598/indicacao_120-2013.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1598/indicacao_120-2013.pdf</t>
   </si>
   <si>
     <t>INDICA A POSSIBILIDADE DE SE CONSTRUIR MIRANTE COM VISÃO PARA O BAIRRO DA SERRA E VARGEM GRANDE.</t>
   </si>
   <si>
     <t>1599</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1599/indicacao_121-2013.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1599/indicacao_121-2013.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA DESTINADO GUARDA MUNICIPAL PARA ESTAÇÃO DE TRATAMENTO DE ÁGUA, HOSPITAL E ESCOLAS MUNICIPAIS.</t>
   </si>
   <si>
     <t>1600</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1600/indicacao_122-2013.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1600/indicacao_122-2013.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE CONHEÇA E CONSULTE O GUIA DE APOIO A GESTÃO MUNICIPAL.</t>
   </si>
   <si>
     <t>1601</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1601/indicacao_123-2013.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1601/indicacao_123-2013.pdf</t>
   </si>
   <si>
     <t>INDICA A POSSIBILIDADE DE EXPANDIR AS EQUIPES DE SAÚDE DA FAMÍLIA.</t>
   </si>
   <si>
     <t>1602</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1602/indicacao_124-2013.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1602/indicacao_124-2013.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SE EFETUE MELHORIAS NAS ESTRADAS RURAIS NO PERÍODO DE SECA.</t>
   </si>
   <si>
     <t>1603</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1603/indicacao_125-2013.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1603/indicacao_125-2013.pdf</t>
   </si>
   <si>
     <t>INDICA A REALIZAÇÃO DE EXAMES PREVENTIVOS DE MAMOGRAFIA OU PAPANICOLAU PARA FUNCIONÁRIOS.</t>
   </si>
   <si>
     <t>1604</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1604/indicacao_126-2013.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1604/indicacao_126-2013.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA ILUMINADO O PERCURSO QUE CORRESPONDE DO INÍCIO DA PONTE PRÓXIMO A CEMEI.</t>
   </si>
   <si>
     <t>1605</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1605/indicacao_127-2013.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1605/indicacao_127-2013.pdf</t>
   </si>
   <si>
     <t>INDICA QUE PROMOVAM JUNTO ÁS ESCOLAS MUNICIPAIS CAMPANHAS EDUCATIVAS DE TRÂNSITO.</t>
   </si>
   <si>
     <t>1606</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1606/indicacao_128-2013.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1606/indicacao_128-2013.pdf</t>
   </si>
   <si>
     <t>INDICA REMOÇÃO DE ENTULHOS E FECHAMENTO DE BURACO NA RUA DITINHO ABRAÃO.</t>
   </si>
   <si>
     <t>1607</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1607/indicacao_129-2013.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1607/indicacao_129-2013.pdf</t>
   </si>
   <si>
     <t>INDICA A POSSIBILIDADE DE REALIZAÇÃO DE CURATIVOS E DISTRIBUIÇÃO DE REMÉDIOS NO PERÍODO NOTURNO.</t>
   </si>
   <si>
     <t>1608</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1608/indicacao_130-2013.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1608/indicacao_130-2013.pdf</t>
   </si>
   <si>
     <t>INDICA POSSIBILIDADE DE CONCEDER LICENÇA GESTANTE PELO PERÍODO DE 180 DIAS, AS FUNCIONÁRIAS PÚBLICAS MUNICIPAIS.</t>
   </si>
   <si>
     <t>1609</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1609/indicacao_131-2013.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1609/indicacao_131-2013.pdf</t>
   </si>
   <si>
     <t>INDICA A POSSIBILIDADE DE SE CONFECCIONAR BOLETIM OU JORNAL INFORMATIVO SOBRE OS TRABALHOS LEGISLATIVOS.</t>
   </si>
   <si>
     <t>1610</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1610/indicacao_132-2013.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1610/indicacao_132-2013.pdf</t>
   </si>
   <si>
     <t>INDICA CORTE DE BARRANCO, MURO DE ARRIMO E OU CONSTRUÇÃO DE MURO PARA PROTEÇÃO, NO BAIRRO SÃO SEBASTIÃO.</t>
   </si>
   <si>
     <t>1611</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1611/indicacao_133-2013.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1611/indicacao_133-2013.pdf</t>
   </si>
   <si>
     <t>INDICA A POSSIBILIDADE DE REATIVAÇÃO DO PROJETO HORTA MUNICIPAL.</t>
   </si>
   <si>
     <t>1612</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1612/indicacao_134-2013.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1612/indicacao_134-2013.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA FORNECIDAS LUVAS PARA TRABALHADORES DOS SERVIÇOS GERAIS.</t>
   </si>
   <si>
     <t>1613</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1613/indicacao_135-2013.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1613/indicacao_135-2013.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJAM FORNECIDAS LUVAS DESCARTÁVEIS PARA OS DENTISTAS.</t>
   </si>
   <si>
     <t>1614</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1614/indicacao_136-2013.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1614/indicacao_136-2013.pdf</t>
   </si>
   <si>
     <t>INDICA A POSSIBILIDADE DE TELA DE PROTEÇÃO NO ESTÁDIO MUNICIPAL PAULO RODRIGUES.</t>
   </si>
   <si>
     <t>1615</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1615/indicacao_137-2013.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1615/indicacao_137-2013.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA CONSTRUIDO PONTO DE ESPERA COBERTO PARA OS ALUNOS DO BAIRRO SERTÃOZINHO.</t>
   </si>
   <si>
     <t>1616</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1616/indicacao_138-2013.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1616/indicacao_138-2013.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA COLOCADO LIXEIRA NA RUA ALVES MARQUES.</t>
   </si>
   <si>
     <t>1617</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1617/indicacao_139-2013.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1617/indicacao_139-2013.pdf</t>
   </si>
   <si>
     <t>INDICA QUE O CAMINHÃO DE LIXO ADENTRE A RUA JOAQUIM GONÇALVES PEREIRA  PARA COLETAS DE LIXOS E VARREÇÃO DIÁRIA DA RUA.</t>
   </si>
   <si>
     <t>1618</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1618/indicacao_140-2013.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1618/indicacao_140-2013.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA CONSTRUÍDO PONTO DE ESPERA COBERTO PARA OS ALUNOS DO BAIRRO DA SERRA.</t>
   </si>
   <si>
     <t>1619</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
     <t>Alicio Professor, Cabeludo, Luiz Paixão, Mi da Serra, Neca Baiano, Raquel da Marlora</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1619/indicacao_141-2013.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1619/indicacao_141-2013.pdf</t>
   </si>
   <si>
     <t>INDICAMOS A POSSIBILIDADE DE SE ADQUIRIR UM BEBEDOURO E DETERMINADA A LIMPEZA DA CAIXA D'ÁGUA DO ESTÁDIO MUNICIPAL.</t>
   </si>
   <si>
     <t>1620</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1620/indicacao_142-2013.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1620/indicacao_142-2013.pdf</t>
   </si>
   <si>
     <t>INDICA AO PROGRAMA CATAFORTE DE APOIO A COLETA SELETIVA E RECICLAGEM.</t>
   </si>
   <si>
     <t>1621</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1621/indicacao_143-2013.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1621/indicacao_143-2013.pdf</t>
   </si>
   <si>
     <t>INDICA QUE FAÇA O PAGAMENTO DAS PARCELAS ACORDADAS JUNTO A SANTA CASA DE MISERICÓRDIA DE CRUZEIRO.</t>
   </si>
   <si>
     <t>1622</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1622/indicacao_144-2013.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1622/indicacao_144-2013.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SE REÚNA COM A CÂMARA MUNICIPAL E REPRESENTANTES DO FUNCIONALISMO PÚBLICO MUNICIPAL PARA QUE SE DISCUTA A IMPLEMENTAÇÃO DO PLANO DE CARREIRA.</t>
   </si>
   <si>
     <t>1623</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1623/indicacao_145-2013.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1623/indicacao_145-2013.pdf</t>
   </si>
   <si>
     <t>INDICA REMOÇÃO DE ÁRVORE MORTA EM MATA PRÓXIMA A PREFEITURA MUNICIPAL.</t>
   </si>
   <si>
     <t>1624</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1624/indicacao_146-2013.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1624/indicacao_146-2013.pdf</t>
   </si>
   <si>
     <t>INDICA AÇÕES NO PARQUE INFANTIL DA PRAÇA SENHOR BOM JESUS.</t>
   </si>
   <si>
     <t>1625</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1625/indicacao_147-2013.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1625/indicacao_147-2013.pdf</t>
   </si>
   <si>
     <t>INDICA A POSSIBILIDADE DE LOCAL PARA INSTALAÇÃO DE ACADEMIA AO AR LIVRE.</t>
   </si>
   <si>
     <t>1626</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1626/indicacao_148-2013.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1626/indicacao_148-2013.pdf</t>
   </si>
   <si>
     <t>INDICA ESFORÇOS PARA AQUISIÇÃO DE ACADEMIAS AO AR LIVRE.</t>
   </si>
   <si>
     <t>1627</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1627/indicacao_149-2013.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1627/indicacao_149-2013.pdf</t>
   </si>
   <si>
     <t>INDICA ADESÃO AO PROGRAMA MAIS MÉDICOS.</t>
   </si>
   <si>
     <t>1628</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1628/indicacao_150-2013.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1628/indicacao_150-2013.pdf</t>
   </si>
   <si>
     <t>INDICA POSSIBILIDADE DE AQUISIÇÃO DE MATERIAL PARA TESTE RÁPIDO DE GLICOSE.</t>
   </si>
   <si>
     <t>1629</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1629/indicacao_151_2013_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1629/indicacao_151_2013_2.pdf</t>
   </si>
   <si>
     <t>INDICA A AQUISIÇÃO DE CAMINHÃO PIPA.</t>
   </si>
   <si>
     <t>1630</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1630/indicacao_152_2013_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1630/indicacao_152_2013_2.pdf</t>
   </si>
   <si>
     <t>INDICA A POSSIBILIDADE DE TRAZER ALUNOS QUE RESIDEM NA ZONA RURAL PARA TODOS OS EVENTOS REALIZADOS PELA PREFEITURA MUNICIPAL.</t>
   </si>
   <si>
     <t>1631</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
     <t>INDICA A POSSIBILIDADE DE INCLUIR FRUTAS NA MERENDA ESCOLAR DOS ALUNOS DO BAIRRO DA SERRA DA BOCAINA.</t>
   </si>
   <si>
     <t>1632</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1632/indicacao_154_2013.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1632/indicacao_154_2013.pdf</t>
   </si>
   <si>
     <t>INDICA A POSSIBILIDADE DE CONTRATAR PROFISSIONAL HABILITADO PARA MINISTRAR AULAS DE EDUCAÇÃO FÍSICA NA ACADEMIA AO AR LIVRE.</t>
   </si>
   <si>
     <t>1633</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1633/inidicacao_155_2013.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1633/inidicacao_155_2013.pdf</t>
   </si>
   <si>
     <t>INDICA PINTURA NO SOLO DE TODOS OS QUEBRA-MOLAS</t>
   </si>
   <si>
     <t>1634</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1634/indicacao_156_2013.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1634/indicacao_156_2013.pdf</t>
   </si>
   <si>
     <t>INDICA AOS MÉDICOS DA UNIDADE BÁSICA DE SAÚDE QUE AO PRESCREVEREM RECEITA MÉDICA FAÇA-A DE FORMA MAIS LEGÍVEL POSSÍVEL.</t>
   </si>
   <si>
     <t>1635</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
     <t>Alicio Professor, Cabeludo, Ferreira, Mi da Serra, Neca Baiano, Onofrinho, Raquel da Marlora, Wagner da Cidinha</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1635/indicacao_157_2013.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1635/indicacao_157_2013.pdf</t>
   </si>
   <si>
     <t>INDICA A AMPLIAÇÃO DA REDE ESGOTO ATÉ A CASA DO Sr. MANOEL DA SILVA.</t>
   </si>
   <si>
     <t>1636</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1636/indicacao_158_2013.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1636/indicacao_158_2013.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA ILUMINADA A ALAMEDA SEBASTIÃO SE SOUZA SERAFIM, NO BAIRRO SÃO SEBASTIÃO.</t>
   </si>
   <si>
     <t>1637</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1637/indicacao_159_2013.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1637/indicacao_159_2013.pdf</t>
   </si>
   <si>
     <t>INDICA A POSSIBILIDADE DE SE DISTRIBUIR UNIFORMES ESCOLARES PARA OS ALUNOS DA ESCOLA DA BOCAINA.</t>
   </si>
   <si>
     <t>1638</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1638/indicacao_160_2013.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1638/indicacao_160_2013.pdf</t>
   </si>
   <si>
     <t>INDICA REALIZAR, ILUMINAÇÃO, CALÇAMENTO, NOMEAÇÃO E REPAROS EM CALÇADA, QUE É VIA DE ACESSO AO BAIRRO DO ROCIO.</t>
   </si>
   <si>
     <t>1639</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1639/indicacao_161_2013.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1639/indicacao_161_2013.pdf</t>
   </si>
   <si>
     <t>INDICA ESFORÇOS PARA REALIZAR OBRAS DE MANILHAMENTO PARA ESCOAMENTO DE ÁGUAS PLUVIAIS JUNTO A RUA DE ACESSO DO BAIRRO DO ROCIO.</t>
   </si>
   <si>
     <t>1640</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1640/indicacao_162_2013.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1640/indicacao_162_2013.pdf</t>
   </si>
   <si>
     <t>INDICA QUE INSTALE LIXEIRA JUNTO AS RUAS DO BAIRRO DO ALEGRE.</t>
   </si>
   <si>
     <t>1641</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1641/indicacao_163_2013.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1641/indicacao_163_2013.pdf</t>
   </si>
   <si>
     <t>INDICA LOCALIDADE MAIS ADEQUADA AO FUNCIONAMENTO DO CONSELHO TUTELAR.</t>
   </si>
   <si>
     <t>1642</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1642/indicacao_164_2013_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1642/indicacao_164_2013_2.pdf</t>
   </si>
   <si>
     <t>INDICA PERMISSÃO PARA USO DO CLUBE MUNICIPAL PELA CIA DE DANÇA VALMA CELINA, HAVENDO EM CONTRAPARTIDA CONCESSÃO DE BOLSAS A CRIANÇAS CARENTES INTERESSADAS NAS AULAS DE DANÇA.</t>
   </si>
   <si>
     <t>1643</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1643/indicacao_165_2013_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1643/indicacao_165_2013_2.pdf</t>
   </si>
   <si>
     <t>INDICA A POSSIBILIDADE DO CONSERTO DA ESTRADA MUNICIPAL PRÓXIMO A FAZENDA DO Sr. GERALDO BARBOSO.</t>
   </si>
   <si>
     <t>1644</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1644/indicacao_166_2013_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1644/indicacao_166_2013_2.pdf</t>
   </si>
   <si>
     <t>INDICA O CONSERTO A CABEÇA DA PONTE SITUADA NA RUA ALVES MARQUES.</t>
   </si>
   <si>
     <t>1645</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1645/indicacao_167_2013_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1645/indicacao_167_2013_2.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SE REALIZE OBRAS PARA AUMENTO DA ALTURA DOS REDUTORES DE VELOCIDADE NA RUA MARIA DO ROSÁRIO, BAIRRO DO ALEGRE,</t>
   </si>
   <si>
     <t>1646</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1646/indicacao_168_2013_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1646/indicacao_168_2013_2.pdf</t>
   </si>
   <si>
     <t>INDICA A POSSIBILIDADE DE SE CONSTRUIR ÁREAS DE LAZER NOS BAIRROS DA REPRESA, DO ALEGRE E DO ROCIO.</t>
   </si>
   <si>
     <t>1647</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1647/indicacao_169_2013_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1647/indicacao_169_2013_2.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SE REALIZE VARRIÇÃO FREQUENTE A RUA ALVES MARQUES.</t>
   </si>
   <si>
     <t>1648</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1648/indicacao_170_2013_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1648/indicacao_170_2013_2.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA IMPLEMENTADO REDES DE INTERNET WIRELESS PARA OS BAIRROS DA REPRESA, DO ALEGRE, DO ROCIO E DA VILA SÃO SEBASTIÃO.</t>
   </si>
   <si>
     <t>1649</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1649/indicacao_171_2013_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1649/indicacao_171_2013_2.pdf</t>
   </si>
   <si>
     <t>INDICA CONJUNTO COM O SETOR DE NUTRIÇÃO DE FORMA REITERADA QUE SEJA ABOLIDA A COMPRA DE ÓLEO DE SOJA TRANSGÊNICO.</t>
   </si>
   <si>
     <t>1650</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1650/indicacao_172_2013_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1650/indicacao_172_2013_2.pdf</t>
   </si>
   <si>
     <t>INDICA POSSIBILIDADE DE SE ATUALIZAR O REGIMENTO INTERNO DESTA CASA DE LEIS.</t>
   </si>
   <si>
     <t>1651</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1651/indicacao_173_2013_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1651/indicacao_173_2013_2.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SE MARQUE DATA PARA REALIZAÇÃO DAS DUAS SESSÕES DA CÂMARA JOVEM AREIENSE, DO ENSINO FUNDAMENTAL E DO ENSINO MÉDIO.</t>
   </si>
   <si>
     <t>1652</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1652/indicacao_174_2013_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1652/indicacao_174_2013_2.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA CONSTRUÍDO PONTO DE ESPERA COBERTO PARA OS MORADORES DO BAIRRO DO ALEGRE.</t>
   </si>
   <si>
     <t>1653</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1653/indicacao_175_2013_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1653/indicacao_175_2013_2.pdf</t>
   </si>
   <si>
     <t>INDICA TRANSPORTE PARA OS ALUNOS DO BAIRRO DO ROCIO E SANTA CLARA EM ÔNIBUS ESCOLAR ATÉ AS ESCOLAS MUNICIPAIS.</t>
   </si>
   <si>
     <t>1654</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1654/indicacao_176_2013_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1654/indicacao_176_2013_2.pdf</t>
   </si>
   <si>
     <t>INDICA A ANATEL PARA QUE ESTUDE POSSIBILIDADE DE SE INSTALAR O DISQUE CONSELHO TUTELAR NO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1655</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1655/indicacao_177_2013_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1655/indicacao_177_2013_2.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA COLOCADO NA RECEPÇÃO DA UNIDADE MISTA DE SAÚDE, CARTAZ OU SIMILAR INFORMANDO OS NOMES DOS MÉDICOS, ENFERMEIROS E MOTORISTAS DE PLANTÃO.</t>
   </si>
   <si>
     <t>1656</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1656/iindicacao_178_2013_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1656/iindicacao_178_2013_2.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA RECUPERADA A PONTE QUE DÁ ACESSO AO SÍTIO DO SENHOR LAURIDES EUGÊNIO.</t>
   </si>
   <si>
     <t>1657</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1657/indicacao_179_2013_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1657/indicacao_179_2013_2.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJAM COLOCADOS REDUTORES DE VELOCIDADE NA RUA SÃO PEDRO NO MORRO DO ROCIO.</t>
   </si>
   <si>
     <t>1658</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1658/indicacao_180_2013_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1658/indicacao_180_2013_2.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SE REALIZE OBRAS DE REPARO NO LEITO CARROÇÁVEL DA RUA PEDRO FERREIRA PENA, QUE DÁ ACESSO A PREFEITURA MUNICIPAL.</t>
   </si>
   <si>
     <t>1659</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
     <t>Alicio Professor, Cabeludo, Luiz Paixão, Mi da Serra, Neca Baiano, Onofrinho, Raquel da Marlora</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1659/iindicacao_181_2013_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1659/iindicacao_181_2013_2.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA DESTINADO VEICULO DIVERSO AO DO TRANSPORTE MASSIVO DE PACIENTES PARA DOENTES EM TRATAMENTO DE CÂNCER.</t>
   </si>
   <si>
     <t>1660</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1660/indicacao_182_2013_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1660/indicacao_182_2013_2.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SE PROCEDA LOCAÇÃO DE VEÍCULO PARA TRANSPORTE ESCOLAR RURAL SE AS LINHAS VIEREM A FICAR DESFALCADAS POR QUAISQUER MOTIVOS.</t>
   </si>
   <si>
     <t>1661</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1661/indicacao_183_2013_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1661/indicacao_183_2013_2.pdf</t>
   </si>
   <si>
     <t>INDICA LABORATÓRIO DE CIÊNCIAS PARA AULAS PRÁTICAS NA REDE MUNICIPAL DE ENSINO.</t>
   </si>
   <si>
     <t>1662</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1662/indicacao_184_2013_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1662/indicacao_184_2013_2.pdf</t>
   </si>
   <si>
     <t>INDICA A POSSIBILIDADE DE REPLANTIO DAS ÁRVORES LOCALIZADAS A RUA DE ACESSO A PREFEITURA MUNICIPAL.</t>
   </si>
   <si>
     <t>1663</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1663/indicacao_185_2013_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1663/indicacao_185_2013_2.pdf</t>
   </si>
   <si>
     <t>INDICA QUE CERQUE COM GRADES E COLOQUE PORTÃO DE ACESSO A ÁREA CONTÍGUA AO TREVO DE ACESSO A NOSSA CIDADE.</t>
   </si>
   <si>
     <t>1664</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1664/indicacao_186_2013_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1664/indicacao_186_2013_2.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SE EXPONHA O MAQUINÁRIO RECEBIDO PELO GOVERNO FEDERAL VIA MINISTÉRIO DO DESENVOLVIMENTO AGRÁRIO, EM SOLENIDADE RECENTE.</t>
   </si>
   <si>
     <t>1665</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1665/indicacao_187_2013_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1665/indicacao_187_2013_2.pdf</t>
   </si>
   <si>
     <t>INDICA A POSSIBILIDADE DE AQUISIÇÃO DE TENDAS PARA EVENTOS.</t>
   </si>
   <si>
     <t>1666</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1666/indicacao_188_2013_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1666/indicacao_188_2013_2.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA IMPLANTADA A COBRANÇA BANCÁRIA DE TRIBUTOS E TAXAS MUNICIPAIS.</t>
   </si>
   <si>
     <t>1667</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1667/indicacao_189_2013_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1667/indicacao_189_2013_2.pdf</t>
   </si>
   <si>
     <t>INDICA A POSSIBILIDADE DE REFORMAS NO PISO DA QUADRA VILA SÃO SEBASTIÃO E REPAROS NA TELA DE PROTEÇÃO, NA ILUMINAÇÃO E NOS BRINQUEDOS DO PARQUE INFANTIL.</t>
   </si>
   <si>
     <t>1668</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1668/indicacao_190_2013_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1668/indicacao_190_2013_2.pdf</t>
   </si>
   <si>
     <t>INDICA A POSSIBILIDADE DE SE CULTIVAR HORTA COMUNITÁRIA ORGÂNICA NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1669</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1669/indicacao_191_2013_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1669/indicacao_191_2013_2.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA COLOCADA PLACAS NOS EVENTOS DA MUNICIPALIDADE SOBRE IDADE MÍNIMA, PROIBIÇÃO DE BEBIDAS ALCÓOLICAS E TABACOS.</t>
   </si>
   <si>
     <t>1670</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1670/indicacao_192_2013_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1670/indicacao_192_2013_2.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA CONSTRUÍDO PONTO DE ESPERA COBERTO PARA OS MORADORES DO BAIRRO DA REPRESA.</t>
   </si>
   <si>
     <t>1671</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1671/indicacao_193_2013_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1671/indicacao_193_2013_2.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA ARRUMADO O CALÇAMENTO E A REDE DE ESGOTO QUE ESTÁ ENTUPIDA NA RUA DITINHA ABRÃAO.</t>
   </si>
   <si>
     <t>1672</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1672/indicacao_194_2013_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1672/indicacao_194_2013_2.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA FEITA REVISÃO NOS VEÍCULOS ESCOLARES NA ÉPOCA DAS FÉRIAS ESCOLARES.</t>
   </si>
   <si>
     <t>1673</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1673/indicacao_195_2013_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1673/indicacao_195_2013_2.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA FEITA CONTRATAÇÃO DE FUNCIONÁRIO E A ADOÇÃO DE TURNO NOTURNO NA ETA.</t>
   </si>
   <si>
     <t>1674</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1674/indicacao_196_2013_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1674/indicacao_196_2013_2.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SE TRANSFORME EM LOGRADOURO MUNICIPAL AS PASSAGENS QUE MENCIONA.</t>
   </si>
   <si>
     <t>1675</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1675/indicacao_197_2013_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1675/indicacao_197_2013_2.pdf</t>
   </si>
   <si>
     <t>INDICA A POSSIBILIDADE DE SE ADQUIRIR BOMBA TIPO BOOSTER PARA SOLUCIONAR A FALTA DE ÁGUA NO BAIRRO SÃO SEBASTIÃO.</t>
   </si>
   <si>
     <t>1676</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1676/indicacao_198_2013_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1676/indicacao_198_2013_2.pdf</t>
   </si>
   <si>
     <t>INDICA QUE ENCAMINHE ORDEM AO SETOR RESPONSÁVEL PARA EFETUAR LIMPEZA E REMOÇÃO DE MATO NAS RUAS DO BAIRRO SÃO SEBASTIÃO.</t>
   </si>
   <si>
     <t>1677</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1677/indicacao_199_2013_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1677/indicacao_199_2013_2.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA TROCADA A GRADE DE BOCA DE LOBO SITUADA A ESQUINA DA RUA COMENDADOR SAMPAIO E A RUA VICE-PREFEITO ANTÔNIO LUIZ DO PRADO.</t>
   </si>
   <si>
     <t>1678</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1678/indicacao_200_2013_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1678/indicacao_200_2013_2.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SE DETERMINE AO SETOR COMPETENTE QUE SEJA PASSADA MÁQUINA NA ESTRADA QUE DÁ ACESSO O SÍTIO DA Sra. BEZA.</t>
   </si>
   <si>
     <t>1679</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1679/indicacao_201_2013_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1679/indicacao_201_2013_2.pdf</t>
   </si>
   <si>
     <t>INDICA POSSIBILIDADE DE SE VOLTAR COM A ESCALA DE 24 X 72 HORAS, PARA OS ENFERMEIROS PADRÃO DA UNIDADE BÁSICA DE SAÚDE.</t>
   </si>
   <si>
     <t>1680</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1680/indicacao_202_2013_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1680/indicacao_202_2013_2.pdf</t>
   </si>
   <si>
     <t>INDICA QUE DESTINE MERENDEIRA PARA E.E. BARÃO DA BOCAINA.</t>
   </si>
   <si>
     <t>1681</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1681/indicacao_203_2013_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1681/indicacao_203_2013_2.pdf</t>
   </si>
   <si>
     <t>INDICA EXECUÇÃO DOS SERVIÇOS DE PINTURA E OBRAS EM GERAL NAS ESCOLAS MUNICIPAIS NOS PERÍODOS DAS FÉRIAS.</t>
   </si>
   <si>
     <t>1682</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1682/indicacao_204_2013_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1682/indicacao_204_2013_2.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA DETERMINADA A PINTURA DOS QUEBRA-MOLAS DAS VIAS SECUNDÁRIAS.</t>
   </si>
   <si>
     <t>1683</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1683/indicacao_205_2013_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1683/indicacao_205_2013_2.pdf</t>
   </si>
   <si>
     <t>INDICA A COLOCAÇÃO DE GRADE DE PROTEÇÃO EM CANALETA NA RUA JOÃO - MORRO DO ROCIO, PRÓXIMO A CASA DO Sr. TIBÁ.</t>
   </si>
   <si>
     <t>1684</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1684/indicacoa_206_2013_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1684/indicacoa_206_2013_2.pdf</t>
   </si>
   <si>
     <t>INDICA A LIMPEZA DE MATO NA RUA VICE- PREFEITURA JOSÉ TEIXEIRA DE MESQUITA.</t>
   </si>
   <si>
     <t>1685</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1685/indicacao_207_2013_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1685/indicacao_207_2013_2.pdf</t>
   </si>
   <si>
     <t>INDICA A DEFESA CIVIL ESTADUAL, CONSTRUÇÃO DE CASAS POPULARES AOS MORADORES DO BAIRRO REPRESA, QUE TIVERAM SUAS CASAS AFETADAS PELAS ENCHENTES.</t>
   </si>
   <si>
     <t>1686</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1686/indicacao_208_2013_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1686/indicacao_208_2013_2.pdf</t>
   </si>
   <si>
     <t>INDICA CONSTRUÇÃO DE CANALETAS PARA ESCOAMENTO DE ÁGUAS PLUVIAIS NOS QUIOSQUES DA PRAÇA SENHOR BOM JESUS.</t>
   </si>
   <si>
     <t>1687</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1687/indicacao_209_2013_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1687/indicacao_209_2013_2.pdf</t>
   </si>
   <si>
     <t>INDICA COLOCAÇÃO DE PLACA INFORMATIVA EM TODAS AS FONTES DAS PRAÇAS PÚBLICAS INFORMANDO SOBRE O RISCO E O PERIGO DE CHOQUE.</t>
   </si>
   <si>
     <t>1688</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1688/indicacao_210_2013_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1688/indicacao_210_2013_2.pdf</t>
   </si>
   <si>
     <t>INDICA COLOCAÇÃO DE PLACA DENOMINATIVA EM TODAS AS RUAS DE NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1689</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1689/indicacao_211_2013.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1689/indicacao_211_2013.pdf</t>
   </si>
   <si>
     <t>INDICA A LIMPEZA E SOLUCIONADA O PROBLEMA DE ACÚMULO DE TERRA NA RUA RIACHUELO.</t>
   </si>
   <si>
     <t>1690</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1690/indicacao_212_2013.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1690/indicacao_212_2013.pdf</t>
   </si>
   <si>
     <t>INDICA A POSSIBILIDADE DE LIMPEZA DOS BUEIROS SITUADOS A RUA THEODORICO RIBEIRO COUTINHO.</t>
   </si>
   <si>
     <t>1691</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1691/indicacao_213_2013_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1691/indicacao_213_2013_2.pdf</t>
   </si>
   <si>
     <t>INDICA A POSSIBILIDADE DE SE CONSTRUIR ESTACIONAMENTO PRÓXIMO AO CEMITÉRIO MUNICIPAL.</t>
   </si>
   <si>
     <t>1692</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1692/indicacao_214_2013_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1692/indicacao_214_2013_2.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SE OFICIALIZE À EMPRESA VIVO PARA QUE SEJA INSTALADA TORRE PARA TELEFONIA CELULAR.</t>
   </si>
   <si>
     <t>1693</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1693/indicacao_215_2013_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1693/indicacao_215_2013_2.pdf</t>
   </si>
   <si>
     <t>INDICA SEJA ESTENDIDA A REDE DE ABASTECIMENTO DE ÁGUA PARA BENEFICIAR A COMUNIDADE QUE RESIDE NA ESTRADA MUNICIPAL SANTA RITA.</t>
   </si>
   <si>
     <t>1694</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1694/indicacao_216_2013_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1694/indicacao_216_2013_2.pdf</t>
   </si>
   <si>
     <t>INDICA SEJA PRORROGADA A LICENÇA GESTANTE DAS SERVIDORAS MUNICIPAIS PARA SEIS MESES.</t>
   </si>
   <si>
     <t>1695</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1695/indicacao_217_2013_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1695/indicacao_217_2013_2.pdf</t>
   </si>
   <si>
     <t>INDICA SEJA PRORROGAR  A LICENÇA GESTANTE DAS SERVIDORAS MUNICIPAIS DA EDUCAÇÃO PARA SEIS MESES.</t>
   </si>
   <si>
     <t>1696</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1696/indicacao_218_2013_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1696/indicacao_218_2013_2.pdf</t>
   </si>
   <si>
     <t>INDICA QUE INFORME QUAIS PROVIDÊNCIAS ESTÃO/SERÃO TOMADAS PARA EVITAR O DESMORONAMENTO DA RODOVIA DOS TROPEIROS, NO BAIRRO DA REPRESA.</t>
   </si>
   <si>
     <t>1697</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1697/indicacao_219_2013_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1697/indicacao_219_2013_2.pdf</t>
   </si>
   <si>
     <t>INDICA SEJA APRESENTADO PROJETO DE EMENDA A LEI COMPLEMENTAR Nº 02 DE 08 DE DEZEMBRO DE 2010. (RETIRADO PELO AUTOR)</t>
   </si>
   <si>
     <t>1698</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1698/indicacao_220_2013_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1698/indicacao_220_2013_2.pdf</t>
   </si>
   <si>
     <t>INDICA ATUALIZAÇÃO E ESPECIALIZAÇÃO PARA OBTENÇÃO DO ACRÉSCIMO DE 2% NO SALÁRIO BASE DO SERVIDOR. (RETIRADO PELO AUTOR)</t>
   </si>
   <si>
     <t>1699</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1699/indicacao_221_2013_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1699/indicacao_221_2013_2.pdf</t>
   </si>
   <si>
     <t>INDICA SEJA APRESENTADO PROJETO DE LEI A LEI COMPLEMENTAR Nº 02 DE 08 DE DEZEMBRO DE 2010. (RETIRADO PELO AUTOR)</t>
   </si>
   <si>
     <t>1700</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1700/indicacao_222_2013_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1700/indicacao_222_2013_2.pdf</t>
   </si>
   <si>
     <t>INDICA NOMEAÇÃO PROFISSIONAL PARA O CARGO DE CHEFE DE SUPERVISÃO DE ENSINO.</t>
   </si>
   <si>
     <t>1701</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1701/indicacao_223_2013_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1701/indicacao_223_2013_2.pdf</t>
   </si>
   <si>
     <t>INDICA QUE FAÇA A CORREÇÃO DA HORA/AULA NA DATA BASE DE JANEIRO DE 2014 APLICANDO-SE CUMULATIVAMENTE A CORREÇÃO DO ANO EM CURSO QUE NÃO FOI CONCEDIDA.</t>
   </si>
   <si>
     <t>1702</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1702/indicacao_224_2013_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1702/indicacao_224_2013_2.pdf</t>
   </si>
   <si>
     <t>INDICA QUE TORNE TRANSPARENTE E PRÉVIO OS CRITÉRIOS PRA DISTRIBUIÇÃO DO RESÍDUO DO FUNBEND.</t>
   </si>
   <si>
     <t>1703</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1703/indicacao_225_2013_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1703/indicacao_225_2013_2.pdf</t>
   </si>
   <si>
     <t>INDICA REAJUSTE DO VALOR DA AULA/HORA SEJA AUTOMÁTICA, SEM NECESSIDADE DE REQUERIMENTO AO PREFEITO MUNICIPAL.</t>
   </si>
   <si>
     <t>1704</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1704/indicacao_226_2013_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1704/indicacao_226_2013_2.pdf</t>
   </si>
   <si>
     <t>INDICA SEJA REAJUSTADO O VALOR DA AULA/HORA SEJA AUTOMÁTICO, SEM NECESSIDADE DE REQUERIMENTO AO PREFEITO MUNICIPAL.</t>
   </si>
   <si>
     <t>1705</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1705/indicacao_227_2013_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1705/indicacao_227_2013_2.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA EFETUADO O CONSERTO DO CALÇAMENTO D RUA VEREADOR LOURENÇO PEREIRA BRAGA NO BAIRRO SÃO SEBASTIÃO.</t>
   </si>
   <si>
     <t>1706</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1706/indicacao_228_2013_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1706/indicacao_228_2013_2.pdf</t>
   </si>
   <si>
     <t>INDICA SEJA COLOCADA GRADE DE PROTEÇÃO AO LADO DO PONTO DE ÔNIBUS EXISTENTE NO MORRO FRIO.</t>
   </si>
   <si>
     <t>1707</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1707/indicacao_229_2013_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1707/indicacao_229_2013_2.pdf</t>
   </si>
   <si>
     <t>INDICA SEJA COLOCADA GRADE DE PROTEÇÃO DESCENDO DA IGREJA SANTA CLARA.</t>
   </si>
   <si>
     <t>1708</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1708/indiccao_230_2013_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1708/indiccao_230_2013_2.pdf</t>
   </si>
   <si>
     <t>INDICA POSSIBILIDADE DE ENCERRAR O FORNECIMENTO DE ÁGUA PAR A CIDADE ÀS 22 HORAS.</t>
   </si>
   <si>
     <t>1709</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1709/indicacao_231_2013_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1709/indicacao_231_2013_2.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SE OFICIE AOS CORREIOS SOLICITANDO QUE CESSEM OS ATRASOS NA CORRESPONDÊNCIA DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1710</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1710/indicacao_232_2013_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1710/indicacao_232_2013_2.pdf</t>
   </si>
   <si>
     <t>INDICA A POSSIBILIDADE DE SE TORNAR TRANSITÁVEL PARA VEÍCULOS A RUA AO LADO DA PROPRIEDADE DOS HERDEIROS DO SENHOR WALDEMAR DE SOUZA.</t>
   </si>
   <si>
     <t>1711</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1711/indicacao_233_2013_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1711/indicacao_233_2013_2.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA FEITA  A LIMPEZA DA RUA JOSÉ TEIXEIRA DE MESQUITA - BAIRRO SÃO SEBASTIÃO.</t>
   </si>
   <si>
     <t>1712</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1712/indicacao_234_2013_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1712/indicacao_234_2013_2.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA FEITO O DESENTUPIMENTO DA REDE DE ESGOTO PRÓXIMO À CASA DO SENHOR ROBERTO NO ALTO SANTA CLARA.</t>
   </si>
   <si>
     <t>1713</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1713/indicacao_235_2013_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1713/indicacao_235_2013_2.pdf</t>
   </si>
   <si>
     <t>INDICA A POSSIBILIDADE DE SE COLOCAR APARELHO E SERVIÇO DE IDENTIFICAÇÃO DE CHAMADAS TELEFÔNICAS NA UNIDADE BÁSICA DE SAÚDE.</t>
   </si>
   <si>
     <t>1714</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1714/indicacao_236_2013_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1714/indicacao_236_2013_2.pdf</t>
   </si>
   <si>
     <t>INDICA AO SETOR COMPETENTE QUE PROCEDA A LIMPEZA DA RUA MANOEL JORDÃO DE ABREU, APÓS O NÚMERO 136.</t>
   </si>
   <si>
     <t>1715</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1715/indicacao_237_2013_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1715/indicacao_237_2013_2.pdf</t>
   </si>
   <si>
     <t>INDICA SEJA FEITO ESTUDO DE SE ISENTAR DE IPTU OS IMÓVEIS COM FACHADA EM ESTILO COLONIAL.</t>
   </si>
   <si>
     <t>1716</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1716/indicacao_238_2013_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1716/indicacao_238_2013_2.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA DISTRIBUÍDO LANCHE AOS PACIENTES EM VIAGENS PARA CIDADES VIZINHAS.</t>
   </si>
   <si>
     <t>1717</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1717/indicacao_239_2013_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1717/indicacao_239_2013_2.pdf</t>
   </si>
   <si>
     <t>INDICA SEJA DISPONIBILIZADA AMBULÂNCIA SOMENTE PARA O ATENDIMENTO DE EMERGÊNCIA.</t>
   </si>
   <si>
     <t>1718</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1718/indicacao_240_2013_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1718/indicacao_240_2013_2.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA COLOCADO LIXEIRAS NA UNIDADE BÁSICA DE SAÚDE.</t>
   </si>
   <si>
     <t>1719</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1719/indicacao_241_2013_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1719/indicacao_241_2013_2.pdf</t>
   </si>
   <si>
     <t>INDICA POSSIBILIDADE DE SE CONSTRUIR DOIS BANHEIROS E DE COLOCAR BEBEDOURO NA PRAÇA SANTA RITA.</t>
   </si>
   <si>
     <t>1720</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1720/indicacao_242_2013_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1720/indicacao_242_2013_2.pdf</t>
   </si>
   <si>
     <t>INDICA CONSTRUÇÃO DE REDUTOR DE VELOCIDADE NA RUA PEDRO FERREIRA PENA, PRÓXIMO A RESIDÊNCIA DO SENHOR JORGE CAETANO.</t>
   </si>
   <si>
     <t>1721</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1721/indicacao_243_2013_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1721/indicacao_243_2013_2.pdf</t>
   </si>
   <si>
     <t>INDICA AUMENTO DE REDUTORES DE VELOCIDADE NA RUA MARIA DO ROSÁRIO - BAIRRO DO ALEGRE E A ADOÇÃO DE MÃO ÚNICA.</t>
   </si>
   <si>
     <t>1722</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1722/indicacao_244_2013_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1722/indicacao_244_2013_2.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA INSTALADO PARARRAIOS NOS PRÉDIOS PÚBLICOS MUNICIPAIS E PROCEDA A REVISÃO DOS JÁ EXISTENTES.</t>
   </si>
   <si>
     <t>1723</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1723/indicacao_245_2013_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1723/indicacao_245_2013_2.pdf</t>
   </si>
   <si>
     <t>INDICA SEJA FEITO CORTE NO BARRANCO E A CONSTRUÇÃO DE MURETA DE ARRIMO QUE IMPEÇA O ACÚMULO DE LAMA NO BECO PRÓXIMO A CAIXA D'ÁGUA NO BAIRRO SÃO SEBASTIÃO.</t>
   </si>
   <si>
     <t>1724</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1724/iindicacao_246_2013_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1724/iindicacao_246_2013_2.pdf</t>
   </si>
   <si>
     <t>INDICA A TROCA DA GRADE DE PROTEÇÃO DE BOCA-DE-LOBO LOCALIZADA À ESQUINA PRÓXIMA AO BANCO SANTANDER.</t>
   </si>
   <si>
     <t>1725</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1725/indicacao_247_2013_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1725/indicacao_247_2013_2.pdf</t>
   </si>
   <si>
     <t>INDICA COLABORAÇÃO DO PODER EXECUTIVO MUNICIPAL NA FORMA DE DOAÇÃO DE MÃO DE OBRA PARA REFORMA DE RESIDÊNCIAS.</t>
   </si>
   <si>
     <t>1726</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1726/indicacao_248_2013.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1726/indicacao_248_2013.pdf</t>
   </si>
   <si>
     <t>INDICA QUE ADOTE AÇÕES PREVENTIVAS CONTRA A DENGUE EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1117</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1117/mocao_de_aplauso_1_-_2013_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1117/mocao_de_aplauso_1_-_2013_2.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO AOS ORGANIZADORES DOS BLOCOS " BALANGA BEIÇO", "PÉ-DE-CANA", "DAS PIRANHAS" E "ROSAS DE OURO".</t>
   </si>
   <si>
     <t>1118</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1118/mocao_de_aplauso_2_-2013.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1118/mocao_de_aplauso_2_-2013.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO PELOS SERVIÇOS DE AÇÃO SOCIAL DA 1º IGREJA BATISTA.</t>
   </si>
   <si>
     <t>1119</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1119/mocao_de_aplauso_3_-2013.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1119/mocao_de_aplauso_3_-2013.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO AO POLICIAL MILITAR ANDERSON MAGNO DO NASCIMENTO, AO SARGENTO DEOZILDO MOSCHEN E A DIRETORA DENISE APARECIDA GONÇALVES VIEIRA DOS SANTOS ANGÉLICA.</t>
   </si>
   <si>
     <t>1120</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1120/mocao_de_aplauso_4_-_2013_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1120/mocao_de_aplauso_4_-_2013_2.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO AOS PROPRIETÁRIOS DA EMPRESA OLIVEIRA RAMOS.</t>
   </si>
   <si>
     <t>1121</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1121/mocao_de_aplauso_5_-2013_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1121/mocao_de_aplauso_5_-2013_2.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO AOS PROPRIETÁRIOS DE IMÓVEIS HISTÓRICOS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1122</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1122/mocao_de_aplauso_6_-_2013_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1122/mocao_de_aplauso_6_-_2013_2.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO AOS ORGANIZADORES DA FESTA DO JUDAS 2013.</t>
   </si>
   <si>
     <t>1123</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1123/mocao_de_aplauso_7_-_2013_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1123/mocao_de_aplauso_7_-_2013_2.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO AO SENHOR MANOEL VICENTE COELHO.</t>
   </si>
   <si>
     <t>1124</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1124/mocao_de_aplauso_8_-_2013_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1124/mocao_de_aplauso_8_-_2013_2.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO AOS INTEGRANTES DA DEFESA CIVIL MUNICIPAL.</t>
   </si>
   <si>
     <t>1125</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1125/mocao_de_aplauso_9_-_2013_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1125/mocao_de_aplauso_9_-_2013_2.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO AO GRUPO ESCOTEIRO DA VELHA FIGUEIRA.</t>
   </si>
   <si>
     <t>1126</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1126/mocao_de_aplauso_10_-_2013_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1126/mocao_de_aplauso_10_-_2013_2.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO AOS MEMBROS DA FAMÍLIA SAMPAIO E ORGANIZADORES DA FESTA DO SENHOR MORTO NO ANO DE 2013.</t>
   </si>
   <si>
     <t>1127</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1127/mocao_de_aplauso_11_-_2013_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1127/mocao_de_aplauso_11_-_2013_2.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO A TODOS OS MEMBROS DIRETORES DA ASSOCIAÇÃO DE INFANTO CLUBE AREIENSE - AICA.</t>
   </si>
   <si>
     <t>1128</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1128/mocao_de_aplauso_12_-_2013_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1128/mocao_de_aplauso_12_-_2013_2.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO AOS PROPRIETÁRIOS DA EMPRESA CASA SÃO SÃO FRANCISCO DE ASSIS.</t>
   </si>
   <si>
     <t>1129</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1129/mocao_de_aplauso_13-2013_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1129/mocao_de_aplauso_13-2013_2.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO AOS ORGANIZADORES DO EVENTO X TORNEIO DE FUTEBOL.</t>
   </si>
   <si>
     <t>1130</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1130/mocao_de_aplauso_14_-_2013_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1130/mocao_de_aplauso_14_-_2013_2.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO AOS ORGANIZADORES DA FESTA DA PADROEIRA SENHORA SANT'ANA.</t>
   </si>
   <si>
     <t>1131</t>
   </si>
   <si>
     <t>Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1131/mocao_de_aplauso_15_-_2013.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1131/mocao_de_aplauso_15_-_2013.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO AO PREFEITO MUNICIPAL - Sr. JOSÉ ANTÔNIO FERNANDES.</t>
   </si>
   <si>
     <t>1132</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1132/mocao_de_aplauso_16_-_2013.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1132/mocao_de_aplauso_16_-_2013.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO A DIREÇÃO DO ASILO EBENEZER.</t>
   </si>
   <si>
     <t>1133</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1133/mocao_de_aplauso_17_-_2013.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1133/mocao_de_aplauso_17_-_2013.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO AOS ORGANIZADORES DO XXVIII TORNEIO LEITEIRO.</t>
   </si>
   <si>
     <t>1134</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1134/mocao_de_aplauso_18_-_2013.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1134/mocao_de_aplauso_18_-_2013.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO AOS SERVIDORES PLANTONISTAS DA UBS DO DIA 07 DE SETEMBRO DE 2013.</t>
   </si>
   <si>
     <t>1135</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1135/mocao_de_aplauso__19_-_2013.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1135/mocao_de_aplauso__19_-_2013.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO AO GRUPO DE JOVENS DA IGREJA MATRIZ DE AREIAS.</t>
   </si>
   <si>
     <t>1136</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1136/mocao_de_pesar_20_-_2013.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1136/mocao_de_pesar_20_-_2013.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO PASSAMENTO DO SENHOR GERALDO TEODORO DA SILVA.</t>
   </si>
   <si>
     <t>1137</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1137/mocao_de_aplauso_21_-_2013_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1137/mocao_de_aplauso_21_-_2013_2.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO AO GOVERNADOR DO ESTADO E A PREFEITURA MUNICIPAL E SENAC.</t>
   </si>
   <si>
     <t>1727</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1727/mocao_de_pesar_2013_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1727/mocao_de_pesar_2013_2.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELA PASSAGEM DO SENHOR GERALDO TEODORO DA SILVA.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -4242,67 +4242,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1090/ple1.2013_2.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1092/pl2.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1093/ple3.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1094/ple4.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1100/ple5.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1096/ple6.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1097/ple7.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1099/ple8.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1098/ple9.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1107/ple-2013.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1108/ple-2013_2.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1109/ple-2013.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1110/ple_-_2013.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1111/ple-2013_2.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1112/ple-2013_2.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1113/ple-2013_2.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1114/ple-2013_2.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1091/emenda01.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1095/emenda.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1102/pl1.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1103/pl2.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1104/pl3.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1115/pll_04_2013.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1116/pll_05_2013.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2013/301/301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/953/pdl_3_2013.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2013/299/299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2013/292/292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1728/requerimento_01_2013.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1729/requerimento_02_2013.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1730/requerimento_03_2013.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1731/requerimento_04_2013.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1732/requerimento_05_2013.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1733/requerimento_06_2013.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1734/requerimento_07_2013.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1735/requerimento_08_2013.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1736/requerimento_09_2013.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1737/requerimento_10_2013.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1738/requerimento_11_2013.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1739/requerimento_12_2013.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1740/requerimento_13_2013.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1741/requerimento_14_2013.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1742/requerimento_15_2013.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1743/requerimento_16_2013.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1744/requerimento_17_2013.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1745/requerimento_18_2013.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1758/requerimento_19_2013.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1746/requerimento_20__2013.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1747/requerimento_21_2013.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1748/requerimento_22_2013.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1749/requerimento_23_2013.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1750/requerimento_24_2013.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1751/requerimento_25_2013.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1752/requerimento_26_2013.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1753/requerimento_27_2013.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1759/requerimento_28_2013.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1760/requerimento_29_2013.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1754/requerimento_30_2013.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1755/requerimento_31_2013.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1756/requerimento_32_2013.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1757/requerimento_33_2013.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1761/requerimento_34_2013.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1762/requerimento_35_2013.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1764/requerimento_37_2013.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1765/requerimento_38_2013.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1330/indicacao__01-2013_2.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1331/indicacao_02-2013_2.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1332/indicacao_03-2013_2.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1333/indicacao_04-2013_2.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1334/indicacao_05-2013_2.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1335/indicacao_06-2013_2.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1336/indicacao_07-2013_2.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1337/indicacao_08-2013_2.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1338/indicacao_09-2013_2.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1339/indicacao_10-2013_2.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1340/indicacao_11-2013_2.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1341/indicacao_12-2013_2.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1342/indicacao_13-2013_2.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1343/indicacao_14-2013_2.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1344/indicacao_15-2013_2.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1345/indicacao_16-2013_2.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1346/indicacao_17-2013_2.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1347/indicacao_18-2013_2.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1348/indicacao_19-2013_2.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1349/indicacao_20-2013_2.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1350/indicacao_21-2013_2.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1351/indicacao_22-2013_2.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1352/indicacao_23-2013_2.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1353/indicacao_24-2013_2.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1354/indicacao_25-2013_2.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1355/indicacao_26-2013_2.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1356/indicacao_27-2013_2.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1357/indicacao_28-2013_2.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1358/indicacao_29-2013_2.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1359/copia_de_indicacao_30-2013.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1360/indicacao_31-2013_2.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1361/indicacao_32-2013_2.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1362/indicacao_33-2013_2.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1363/indicacao_34-2013_2.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1364/indicacao_35-2013_2.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1365/indicacao_36-2013_2.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1366/indicacao_37-2013_2.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1367/iindicacao_38-2013_2.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1368/indicacao_39-2013_2.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1369/indicacao_40-2013_2.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1370/indicacao_41-2013_2.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1371/indicacao_42-2013_2.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1372/indicacao_43-2013_2.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1373/indicacao_44-2013_2.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1374/indicacao_45-2013_2.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1375/indicacao_46-2013_2.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1376/indicacao_47-2013_2.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1377/indicacao_48-2013_2.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1378/indicacao_49-2013_2.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1379/indicacao_50-2013_2.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1380/indicacao_51-2013_2.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1381/indicacao_52-2013_2_2.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1382/indicacao_53-2013_2.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1383/indicacao_54-2013_2.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1384/indicacao_55-2013_2.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1385/indicacao_56-2013_2.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1386/indicacao_57-2013_2.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1387/indicacao_58-2013_2.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1388/indicacao_59-2013_2.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1389/indicacao_60-2013_2.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1390/indicacao_61-2013_2.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1391/indicacao_62-2013_2.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1392/indicacao_63-2013_2.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1393/indicacao_64-2013_2.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1394/indicacao_65-2013_2.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1395/indicacao_66-2013_2.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1396/indicacao_67-2013_2.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1397/indicacao_68-2013_2.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1398/indicacao_69-2013_2.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1399/indicacao_70-2013_2.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1400/indicacao_71-2013_2.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1401/indicacao_72-2013_2.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1402/indicacao_73-2013_2.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1403/indicacao_74-2013_2.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1404/indicacao_75-2013_2.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1405/indicacao_76-2013_2.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1406/indicacao_77-2013_2.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1407/indicacao_78-2013_2.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1408/indicacao_79-2013_2.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1409/indicacao_80-2013_2.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1410/indicacao_81-2013_2.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1443/indicacao_82-2013_2.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1444/indicacao_83-2013_2.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1445/indicacao_84-2013_2.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1446/indicacao_85-2013_2.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1447/indicacao_86-2013_2.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1448/indicacao_87-2013_2.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1449/indicacao_88-2013_2.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1450/indicacao_89-2013_2.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1451/indicacao_90-2013_2.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1452/indicacao_91-2013_2.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1453/indicacao_92-2013_2.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1454/indicacao_93-2013_2.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1455/indicacao_94-2013_2.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1456/indicacao_95-2013_2.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1457/indicacao_96-2013_2.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1458/indicacao_97-2013_2.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1459/indicacao_98-2013_2.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1460/indicacao_99-2013_2.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1461/indicacao_100-2013_2.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1522/indicacao_101-2013.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1523/indicacao_102-2013.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1524/indicacao_103-2013.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1525/indicacao_104-2013.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1526/indicacao_105-213.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1583/indicacao_106-2013.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1584/indicacao_107-2013.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1585/indicacao_108-2013.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1586/indicacao_109-2013.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1587/indicacao_110-2013.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1588/indicacao_111-2013.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1589/indicacao_112-2013.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1590/indicacao_113-2013.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1591/indicacao_114-2013.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1592/indicacao_115-2013.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1594/indicacao_116-2013.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1595/indicacao_117-2013.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1596/indicacao_118-2013.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1597/indicacao_119-2013.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1598/indicacao_120-2013.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1599/indicacao_121-2013.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1600/indicacao_122-2013.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1601/indicacao_123-2013.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1602/indicacao_124-2013.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1603/indicacao_125-2013.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1604/indicacao_126-2013.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1605/indicacao_127-2013.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1606/indicacao_128-2013.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1607/indicacao_129-2013.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1608/indicacao_130-2013.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1609/indicacao_131-2013.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1610/indicacao_132-2013.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1611/indicacao_133-2013.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1612/indicacao_134-2013.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1613/indicacao_135-2013.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1614/indicacao_136-2013.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1615/indicacao_137-2013.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1616/indicacao_138-2013.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1617/indicacao_139-2013.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1618/indicacao_140-2013.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1619/indicacao_141-2013.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1620/indicacao_142-2013.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1621/indicacao_143-2013.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1622/indicacao_144-2013.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1623/indicacao_145-2013.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1624/indicacao_146-2013.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1625/indicacao_147-2013.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1626/indicacao_148-2013.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1627/indicacao_149-2013.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1628/indicacao_150-2013.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1629/indicacao_151_2013_2.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1630/indicacao_152_2013_2.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1632/indicacao_154_2013.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1633/inidicacao_155_2013.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1634/indicacao_156_2013.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1635/indicacao_157_2013.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1636/indicacao_158_2013.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1637/indicacao_159_2013.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1638/indicacao_160_2013.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1639/indicacao_161_2013.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1640/indicacao_162_2013.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1641/indicacao_163_2013.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1642/indicacao_164_2013_2.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1643/indicacao_165_2013_2.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1644/indicacao_166_2013_2.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1645/indicacao_167_2013_2.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1646/indicacao_168_2013_2.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1647/indicacao_169_2013_2.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1648/indicacao_170_2013_2.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1649/indicacao_171_2013_2.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1650/indicacao_172_2013_2.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1651/indicacao_173_2013_2.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1652/indicacao_174_2013_2.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1653/indicacao_175_2013_2.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1654/indicacao_176_2013_2.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1655/indicacao_177_2013_2.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1656/iindicacao_178_2013_2.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1657/indicacao_179_2013_2.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1658/indicacao_180_2013_2.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1659/iindicacao_181_2013_2.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1660/indicacao_182_2013_2.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1661/indicacao_183_2013_2.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1662/indicacao_184_2013_2.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1663/indicacao_185_2013_2.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1664/indicacao_186_2013_2.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1665/indicacao_187_2013_2.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1666/indicacao_188_2013_2.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1667/indicacao_189_2013_2.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1668/indicacao_190_2013_2.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1669/indicacao_191_2013_2.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1670/indicacao_192_2013_2.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1671/indicacao_193_2013_2.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1672/indicacao_194_2013_2.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1673/indicacao_195_2013_2.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1674/indicacao_196_2013_2.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1675/indicacao_197_2013_2.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1676/indicacao_198_2013_2.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1677/indicacao_199_2013_2.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1678/indicacao_200_2013_2.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1679/indicacao_201_2013_2.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1680/indicacao_202_2013_2.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1681/indicacao_203_2013_2.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1682/indicacao_204_2013_2.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1683/indicacao_205_2013_2.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1684/indicacoa_206_2013_2.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1685/indicacao_207_2013_2.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1686/indicacao_208_2013_2.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1687/indicacao_209_2013_2.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1688/indicacao_210_2013_2.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1689/indicacao_211_2013.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1690/indicacao_212_2013.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1691/indicacao_213_2013_2.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1692/indicacao_214_2013_2.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1693/indicacao_215_2013_2.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1694/indicacao_216_2013_2.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1695/indicacao_217_2013_2.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1696/indicacao_218_2013_2.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1697/indicacao_219_2013_2.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1698/indicacao_220_2013_2.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1699/indicacao_221_2013_2.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1700/indicacao_222_2013_2.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1701/indicacao_223_2013_2.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1702/indicacao_224_2013_2.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1703/indicacao_225_2013_2.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1704/indicacao_226_2013_2.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1705/indicacao_227_2013_2.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1706/indicacao_228_2013_2.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1707/indicacao_229_2013_2.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1708/indiccao_230_2013_2.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1709/indicacao_231_2013_2.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1710/indicacao_232_2013_2.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1711/indicacao_233_2013_2.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1712/indicacao_234_2013_2.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1713/indicacao_235_2013_2.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1714/indicacao_236_2013_2.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1715/indicacao_237_2013_2.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1716/indicacao_238_2013_2.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1717/indicacao_239_2013_2.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1718/indicacao_240_2013_2.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1719/indicacao_241_2013_2.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1720/indicacao_242_2013_2.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1721/indicacao_243_2013_2.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1722/indicacao_244_2013_2.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1723/indicacao_245_2013_2.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1724/iindicacao_246_2013_2.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1725/indicacao_247_2013_2.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1726/indicacao_248_2013.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1117/mocao_de_aplauso_1_-_2013_2.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1118/mocao_de_aplauso_2_-2013.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1119/mocao_de_aplauso_3_-2013.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1120/mocao_de_aplauso_4_-_2013_2.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1121/mocao_de_aplauso_5_-2013_2.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1122/mocao_de_aplauso_6_-_2013_2.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1123/mocao_de_aplauso_7_-_2013_2.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1124/mocao_de_aplauso_8_-_2013_2.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1125/mocao_de_aplauso_9_-_2013_2.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1126/mocao_de_aplauso_10_-_2013_2.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1127/mocao_de_aplauso_11_-_2013_2.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1128/mocao_de_aplauso_12_-_2013_2.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1129/mocao_de_aplauso_13-2013_2.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1130/mocao_de_aplauso_14_-_2013_2.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1131/mocao_de_aplauso_15_-_2013.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1132/mocao_de_aplauso_16_-_2013.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1133/mocao_de_aplauso_17_-_2013.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1134/mocao_de_aplauso_18_-_2013.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1135/mocao_de_aplauso__19_-_2013.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1136/mocao_de_pesar_20_-_2013.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1137/mocao_de_aplauso_21_-_2013_2.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1727/mocao_de_pesar_2013_2.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1090/ple1.2013_2.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1092/pl2.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1093/ple3.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1094/ple4.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1100/ple5.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1096/ple6.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1097/ple7.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1099/ple8.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1098/ple9.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1107/ple-2013.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1108/ple-2013_2.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1109/ple-2013.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1110/ple_-_2013.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1111/ple-2013_2.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1112/ple-2013_2.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1113/ple-2013_2.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1114/ple-2013_2.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1091/emenda01.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1095/emenda.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1102/pl1.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1103/pl2.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1104/pl3.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1115/pll_04_2013.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1116/pll_05_2013.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2013/301/301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/953/pdl_3_2013.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2013/299/299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/./sapl/public/materialegislativa/2013/292/292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1728/requerimento_01_2013.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1729/requerimento_02_2013.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1730/requerimento_03_2013.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1731/requerimento_04_2013.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1732/requerimento_05_2013.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1733/requerimento_06_2013.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1734/requerimento_07_2013.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1735/requerimento_08_2013.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1736/requerimento_09_2013.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1737/requerimento_10_2013.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1738/requerimento_11_2013.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1739/requerimento_12_2013.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1740/requerimento_13_2013.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1741/requerimento_14_2013.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1742/requerimento_15_2013.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1743/requerimento_16_2013.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1744/requerimento_17_2013.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1745/requerimento_18_2013.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1758/requerimento_19_2013.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1746/requerimento_20__2013.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1747/requerimento_21_2013.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1748/requerimento_22_2013.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1749/requerimento_23_2013.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1750/requerimento_24_2013.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1751/requerimento_25_2013.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1752/requerimento_26_2013.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1753/requerimento_27_2013.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1759/requerimento_28_2013.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1760/requerimento_29_2013.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1754/requerimento_30_2013.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1755/requerimento_31_2013.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1756/requerimento_32_2013.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1757/requerimento_33_2013.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1761/requerimento_34_2013.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1762/requerimento_35_2013.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1764/requerimento_37_2013.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1765/requerimento_38_2013.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1330/indicacao__01-2013_2.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1331/indicacao_02-2013_2.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1332/indicacao_03-2013_2.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1333/indicacao_04-2013_2.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1334/indicacao_05-2013_2.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1335/indicacao_06-2013_2.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1336/indicacao_07-2013_2.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1337/indicacao_08-2013_2.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1338/indicacao_09-2013_2.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1339/indicacao_10-2013_2.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1340/indicacao_11-2013_2.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1341/indicacao_12-2013_2.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1342/indicacao_13-2013_2.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1343/indicacao_14-2013_2.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1344/indicacao_15-2013_2.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1345/indicacao_16-2013_2.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1346/indicacao_17-2013_2.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1347/indicacao_18-2013_2.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1348/indicacao_19-2013_2.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1349/indicacao_20-2013_2.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1350/indicacao_21-2013_2.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1351/indicacao_22-2013_2.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1352/indicacao_23-2013_2.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1353/indicacao_24-2013_2.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1354/indicacao_25-2013_2.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1355/indicacao_26-2013_2.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1356/indicacao_27-2013_2.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1357/indicacao_28-2013_2.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1358/indicacao_29-2013_2.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1359/copia_de_indicacao_30-2013.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1360/indicacao_31-2013_2.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1361/indicacao_32-2013_2.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1362/indicacao_33-2013_2.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1363/indicacao_34-2013_2.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1364/indicacao_35-2013_2.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1365/indicacao_36-2013_2.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1366/indicacao_37-2013_2.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1367/iindicacao_38-2013_2.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1368/indicacao_39-2013_2.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1369/indicacao_40-2013_2.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1370/indicacao_41-2013_2.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1371/indicacao_42-2013_2.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1372/indicacao_43-2013_2.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1373/indicacao_44-2013_2.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1374/indicacao_45-2013_2.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1375/indicacao_46-2013_2.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1376/indicacao_47-2013_2.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1377/indicacao_48-2013_2.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1378/indicacao_49-2013_2.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1379/indicacao_50-2013_2.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1380/indicacao_51-2013_2.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1381/indicacao_52-2013_2_2.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1382/indicacao_53-2013_2.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1383/indicacao_54-2013_2.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1384/indicacao_55-2013_2.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1385/indicacao_56-2013_2.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1386/indicacao_57-2013_2.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1387/indicacao_58-2013_2.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1388/indicacao_59-2013_2.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1389/indicacao_60-2013_2.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1390/indicacao_61-2013_2.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1391/indicacao_62-2013_2.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1392/indicacao_63-2013_2.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1393/indicacao_64-2013_2.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1394/indicacao_65-2013_2.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1395/indicacao_66-2013_2.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1396/indicacao_67-2013_2.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1397/indicacao_68-2013_2.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1398/indicacao_69-2013_2.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1399/indicacao_70-2013_2.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1400/indicacao_71-2013_2.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1401/indicacao_72-2013_2.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1402/indicacao_73-2013_2.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1403/indicacao_74-2013_2.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1404/indicacao_75-2013_2.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1405/indicacao_76-2013_2.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1406/indicacao_77-2013_2.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1407/indicacao_78-2013_2.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1408/indicacao_79-2013_2.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1409/indicacao_80-2013_2.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1410/indicacao_81-2013_2.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1443/indicacao_82-2013_2.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1444/indicacao_83-2013_2.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1445/indicacao_84-2013_2.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1446/indicacao_85-2013_2.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1447/indicacao_86-2013_2.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1448/indicacao_87-2013_2.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1449/indicacao_88-2013_2.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1450/indicacao_89-2013_2.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1451/indicacao_90-2013_2.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1452/indicacao_91-2013_2.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1453/indicacao_92-2013_2.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1454/indicacao_93-2013_2.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1455/indicacao_94-2013_2.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1456/indicacao_95-2013_2.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1457/indicacao_96-2013_2.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1458/indicacao_97-2013_2.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1459/indicacao_98-2013_2.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1460/indicacao_99-2013_2.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1461/indicacao_100-2013_2.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1522/indicacao_101-2013.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1523/indicacao_102-2013.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1524/indicacao_103-2013.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1525/indicacao_104-2013.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1526/indicacao_105-213.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1583/indicacao_106-2013.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1584/indicacao_107-2013.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1585/indicacao_108-2013.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1586/indicacao_109-2013.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1587/indicacao_110-2013.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1588/indicacao_111-2013.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1589/indicacao_112-2013.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1590/indicacao_113-2013.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1591/indicacao_114-2013.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1592/indicacao_115-2013.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1594/indicacao_116-2013.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1595/indicacao_117-2013.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1596/indicacao_118-2013.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1597/indicacao_119-2013.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1598/indicacao_120-2013.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1599/indicacao_121-2013.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1600/indicacao_122-2013.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1601/indicacao_123-2013.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1602/indicacao_124-2013.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1603/indicacao_125-2013.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1604/indicacao_126-2013.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1605/indicacao_127-2013.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1606/indicacao_128-2013.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1607/indicacao_129-2013.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1608/indicacao_130-2013.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1609/indicacao_131-2013.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1610/indicacao_132-2013.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1611/indicacao_133-2013.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1612/indicacao_134-2013.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1613/indicacao_135-2013.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1614/indicacao_136-2013.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1615/indicacao_137-2013.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1616/indicacao_138-2013.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1617/indicacao_139-2013.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1618/indicacao_140-2013.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1619/indicacao_141-2013.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1620/indicacao_142-2013.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1621/indicacao_143-2013.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1622/indicacao_144-2013.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1623/indicacao_145-2013.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1624/indicacao_146-2013.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1625/indicacao_147-2013.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1626/indicacao_148-2013.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1627/indicacao_149-2013.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1628/indicacao_150-2013.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1629/indicacao_151_2013_2.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1630/indicacao_152_2013_2.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1632/indicacao_154_2013.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1633/inidicacao_155_2013.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1634/indicacao_156_2013.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1635/indicacao_157_2013.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1636/indicacao_158_2013.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1637/indicacao_159_2013.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1638/indicacao_160_2013.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1639/indicacao_161_2013.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1640/indicacao_162_2013.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1641/indicacao_163_2013.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1642/indicacao_164_2013_2.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1643/indicacao_165_2013_2.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1644/indicacao_166_2013_2.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1645/indicacao_167_2013_2.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1646/indicacao_168_2013_2.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1647/indicacao_169_2013_2.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1648/indicacao_170_2013_2.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1649/indicacao_171_2013_2.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1650/indicacao_172_2013_2.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1651/indicacao_173_2013_2.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1652/indicacao_174_2013_2.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1653/indicacao_175_2013_2.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1654/indicacao_176_2013_2.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1655/indicacao_177_2013_2.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1656/iindicacao_178_2013_2.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1657/indicacao_179_2013_2.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1658/indicacao_180_2013_2.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1659/iindicacao_181_2013_2.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1660/indicacao_182_2013_2.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1661/indicacao_183_2013_2.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1662/indicacao_184_2013_2.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1663/indicacao_185_2013_2.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1664/indicacao_186_2013_2.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1665/indicacao_187_2013_2.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1666/indicacao_188_2013_2.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1667/indicacao_189_2013_2.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1668/indicacao_190_2013_2.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1669/indicacao_191_2013_2.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1670/indicacao_192_2013_2.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1671/indicacao_193_2013_2.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1672/indicacao_194_2013_2.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1673/indicacao_195_2013_2.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1674/indicacao_196_2013_2.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1675/indicacao_197_2013_2.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1676/indicacao_198_2013_2.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1677/indicacao_199_2013_2.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1678/indicacao_200_2013_2.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1679/indicacao_201_2013_2.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1680/indicacao_202_2013_2.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1681/indicacao_203_2013_2.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1682/indicacao_204_2013_2.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1683/indicacao_205_2013_2.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1684/indicacoa_206_2013_2.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1685/indicacao_207_2013_2.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1686/indicacao_208_2013_2.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1687/indicacao_209_2013_2.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1688/indicacao_210_2013_2.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1689/indicacao_211_2013.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1690/indicacao_212_2013.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1691/indicacao_213_2013_2.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1692/indicacao_214_2013_2.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1693/indicacao_215_2013_2.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1694/indicacao_216_2013_2.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1695/indicacao_217_2013_2.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1696/indicacao_218_2013_2.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1697/indicacao_219_2013_2.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1698/indicacao_220_2013_2.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1699/indicacao_221_2013_2.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1700/indicacao_222_2013_2.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1701/indicacao_223_2013_2.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1702/indicacao_224_2013_2.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1703/indicacao_225_2013_2.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1704/indicacao_226_2013_2.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1705/indicacao_227_2013_2.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1706/indicacao_228_2013_2.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1707/indicacao_229_2013_2.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1708/indiccao_230_2013_2.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1709/indicacao_231_2013_2.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1710/indicacao_232_2013_2.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1711/indicacao_233_2013_2.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1712/indicacao_234_2013_2.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1713/indicacao_235_2013_2.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1714/indicacao_236_2013_2.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1715/indicacao_237_2013_2.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1716/indicacao_238_2013_2.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1717/indicacao_239_2013_2.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1718/indicacao_240_2013_2.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1719/indicacao_241_2013_2.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1720/indicacao_242_2013_2.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1721/indicacao_243_2013_2.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1722/indicacao_244_2013_2.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1723/indicacao_245_2013_2.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1724/iindicacao_246_2013_2.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1725/indicacao_247_2013_2.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1726/indicacao_248_2013.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1117/mocao_de_aplauso_1_-_2013_2.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1118/mocao_de_aplauso_2_-2013.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1119/mocao_de_aplauso_3_-2013.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1120/mocao_de_aplauso_4_-_2013_2.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1121/mocao_de_aplauso_5_-2013_2.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1122/mocao_de_aplauso_6_-_2013_2.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1123/mocao_de_aplauso_7_-_2013_2.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1124/mocao_de_aplauso_8_-_2013_2.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1125/mocao_de_aplauso_9_-_2013_2.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1126/mocao_de_aplauso_10_-_2013_2.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1127/mocao_de_aplauso_11_-_2013_2.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1128/mocao_de_aplauso_12_-_2013_2.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1129/mocao_de_aplauso_13-2013_2.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1130/mocao_de_aplauso_14_-_2013_2.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1131/mocao_de_aplauso_15_-_2013.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1132/mocao_de_aplauso_16_-_2013.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1133/mocao_de_aplauso_17_-_2013.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1134/mocao_de_aplauso_18_-_2013.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1135/mocao_de_aplauso__19_-_2013.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1136/mocao_de_pesar_20_-_2013.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1137/mocao_de_aplauso_21_-_2013_2.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2013/1727/mocao_de_pesar_2013_2.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H337"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="99.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="102.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="101.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="191.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>