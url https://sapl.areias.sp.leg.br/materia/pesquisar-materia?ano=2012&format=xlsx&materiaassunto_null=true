--- v0 (2025-11-25)
+++ v1 (2026-04-17)
@@ -54,282 +54,282 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1796</t>
   </si>
   <si>
     <t>2012</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei Executivo</t>
   </si>
   <si>
     <t>Executivo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2012/1796/ple_-_01-2012_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2012/1796/ple_-_01-2012_2.pdf</t>
   </si>
   <si>
     <t>FIXA O PISO DA PREFEITURA MUNICIPAL DE AREIAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1797</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2012/1797/ple_04-2012_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2012/1797/ple_04-2012_2.pdf</t>
   </si>
   <si>
     <t>ALTERA REDAÇÃO DO ART. 1.º, DA LEI MUNICIPAL Nº 1.062, DE 20 DE MARÇO DE 2009.</t>
   </si>
   <si>
     <t>1798</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2012/1798/ple_05_2012.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2012/1798/ple_05_2012.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO SUPLEMENTAR NA LEI ORÇAMENTÁRIA ANUAL E ALTERAÇÕES NO PLANO PLURIANUAL - PPA E NA LEI DE DIRETRIZES ORÇAMENTÁRIAS - LDO NO EXERCÍCIO DE 2012.</t>
   </si>
   <si>
     <t>1799</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2012/1799/ple_2012.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2012/1799/ple_2012.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ALIENAÇÃO DE BENS INSERVÍVEIS QUE MENCIONA.</t>
   </si>
   <si>
     <t>1800</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2012/1800/ple_2012.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2012/1800/ple_2012.pdf</t>
   </si>
   <si>
     <t>ALTERA NA ESTRUTURA ADMINISTRATIVA DA PREFEITURA MUNICIPAL DE AREIAS, DEPARTAMENTOS EM SECRETARIAS E CRIA CARGOS QUE MENCIONA.</t>
   </si>
   <si>
     <t>1801</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2012/1801/ple_2012.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2012/1801/ple_2012.pdf</t>
   </si>
   <si>
     <t>CRIA O FUNDO MUNICIPAL DO MEIO AMBIENTE - FMMA - E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1802</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2012/1802/ple_2012_-_09.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2012/1802/ple_2012_-_09.pdf</t>
   </si>
   <si>
     <t>CRIA VAGA QUE MENCIONA.</t>
   </si>
   <si>
     <t>1803</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2012/1803/ple_2012_-11.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2012/1803/ple_2012_-11.pdf</t>
   </si>
   <si>
     <t>1804</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2012/1804/ple_2012_-_12.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2012/1804/ple_2012_-_12.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DE DIREITOS DO IDOSO, DO FUNDO MUNICIPAL DE DIREITOS DO IDOSO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1805</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2012/1805/ple_-_2012_-13.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2012/1805/ple_-_2012_-13.pdf</t>
   </si>
   <si>
     <t>1806</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2012/1806/ple_-_2012_-_14.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2012/1806/ple_-_2012_-_14.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE AREIAS, ESTADO DE SÃO PAULO, PARA O EXERCÍCIO FINANCEIRO DE 2013.</t>
   </si>
   <si>
     <t>1807</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2012/1807/ple__-_2012_-15.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2012/1807/ple__-_2012_-15.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI MUNICIPAL Nº 857/97 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1809</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2012/1809/ple_-_2012_-_16.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2012/1809/ple_-_2012_-_16.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL CONCEDER INCENTIVO AOS SERVIDORES APOSENTADOS QUE PEDIREM DEMISSÃO DO QUADRO E SERVIDORES DA PREFEITURA MUNICIPAL DE AREIAS.</t>
   </si>
   <si>
     <t>1810</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2012/1810/ple_-_2012_-17.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2012/1810/ple_-_2012_-17.pdf</t>
   </si>
   <si>
     <t>ALTERA PROGRAMAS DE AÇÕES DO PLANO PLURIANUAL - PPA E DA LEI DE DIRETRIZES ORÇAMENTÁRIAS - LDO 2013.</t>
   </si>
   <si>
     <t>1811</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2012/1811/ple_2012_-18.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2012/1811/ple_2012_-18.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO SUPLEMENTAR NA LEI ORÇAMENTÁRIA ANUAL NO PLANO PLURIANUAL - PPA E NA LEI DE DIRETRIZES ORÇAMENTÁRIAS - LDO NO EXERCÍCIO DE 2012.</t>
   </si>
   <si>
     <t>1812</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2012/1812/ple_-_2012_-_19.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2012/1812/ple_-_2012_-_19.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE DEMISSÃO VOLUNTÁRIA AOS SERVIDORES DA PREFEITURA MUNICIPAL DE AREIAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1813</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2012/1813/ple_-_2012_-20.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2012/1813/ple_-_2012_-20.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS A SEREM OBSERVADAS NA ELABORAÇÃO DA LEI ORÇAMENTÁRIA DO MUNICÍPIO DE AREIAS PARA O EXERCÍCIO FINANCEIRO DE 2013.</t>
   </si>
   <si>
     <t>1793</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLCE</t>
   </si>
   <si>
     <t>Proj. Lei Complementar Executivo</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2012/1793/plce_01_2012_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2012/1793/plce_01_2012_2.pdf</t>
   </si>
   <si>
     <t>DEFINE ZONA URBANA DO MUNICÍPIO DE AREIAS.</t>
   </si>
   <si>
     <t>1794</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2012/1794/plce_02-2012.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2012/1794/plce_02-2012.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI COMPLEMENTAR Nº 02. DE 08 DE DEZEMBRO DE 2010, QUE MENCIONA.</t>
   </si>
   <si>
     <t>1795</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo</t>
   </si>
   <si>
     <t>Lourencinho, José Luiz, Mi da Serra</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2012/1795/pll_01_-2012_2.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2012/1795/pll_01_-2012_2.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A FIXAÇÃO DOS SUBSÍDIOS DOS AGENTES POLÍTICOS QUE MENCIONA, PARA O MANDATO DE 2013 A 2016.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -636,67 +636,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2012/1796/ple_-_01-2012_2.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2012/1797/ple_04-2012_2.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2012/1798/ple_05_2012.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2012/1799/ple_2012.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2012/1800/ple_2012.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2012/1801/ple_2012.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2012/1802/ple_2012_-_09.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2012/1803/ple_2012_-11.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2012/1804/ple_2012_-_12.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2012/1805/ple_-_2012_-13.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2012/1806/ple_-_2012_-_14.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2012/1807/ple__-_2012_-15.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2012/1809/ple_-_2012_-_16.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2012/1810/ple_-_2012_-17.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2012/1811/ple_2012_-18.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2012/1812/ple_-_2012_-_19.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2012/1813/ple_-_2012_-20.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2012/1793/plce_01_2012_2.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2012/1794/plce_02-2012.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2012/1795/pll_01_-2012_2.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2012/1796/ple_-_01-2012_2.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2012/1797/ple_04-2012_2.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2012/1798/ple_05_2012.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2012/1799/ple_2012.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2012/1800/ple_2012.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2012/1801/ple_2012.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2012/1802/ple_2012_-_09.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2012/1803/ple_2012_-11.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2012/1804/ple_2012_-_12.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2012/1805/ple_-_2012_-13.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2012/1806/ple_-_2012_-_14.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2012/1807/ple__-_2012_-15.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2012/1809/ple_-_2012_-_16.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2012/1810/ple_-_2012_-17.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2012/1811/ple_2012_-18.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2012/1812/ple_-_2012_-_19.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2012/1813/ple_-_2012_-20.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2012/1793/plce_01_2012_2.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2012/1794/plce_02-2012.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2012/1795/pll_01_-2012_2.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="31.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="87.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="87" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="176" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>