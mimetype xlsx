--- v0 (2026-01-23)
+++ v1 (2026-04-20)
@@ -54,450 +54,450 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1843</t>
   </si>
   <si>
     <t>2011</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei Executivo</t>
   </si>
   <si>
     <t>Executivo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2011/1843/ple_01_2011.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2011/1843/ple_01_2011.pdf</t>
   </si>
   <si>
     <t>CONCEDE REAJUSTE SALARIAL AOS SERVIDORES MUNICIPAIS NA FORMA QUE MENCIONA.</t>
   </si>
   <si>
     <t>1844</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2011/1844/ple_02_2011.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2011/1844/ple_02_2011.pdf</t>
   </si>
   <si>
     <t>CRIA ANEXO III, DA LEI MUNICIPAL Nº 1.061, DE 20 DE MARÇO DE 2009, CARGO QUE MENCIONA.</t>
   </si>
   <si>
     <t>1845</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2011/1845/ple_03_2011.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2011/1845/ple_03_2011.pdf</t>
   </si>
   <si>
     <t>AUTORIZA CONCESSÃO DE DIREITO REAL DE USO DE IMÓVEL DA MUNICIPALIDADE.</t>
   </si>
   <si>
     <t>1846</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2011/1846/ple_04_2011.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2011/1846/ple_04_2011.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE DEMISSÃO VOLUNTÁRIA AOS SERVIDORES ESTÁVEIS DA PREFEITURA MUNICIPAL DE AREIAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1847</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2011/1847/ple_05_2011.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2011/1847/ple_05_2011.pdf</t>
   </si>
   <si>
     <t>ALTERA REDAÇÃO DO ART. 1º, DA LEI MUNICIPAL Nº 1.062, DE 20 DE MARÇO DE 2009.</t>
   </si>
   <si>
     <t>1848</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2011/1848/ple_06_2011.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2011/1848/ple_06_2011.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE AREIAS A CELEBRAR CONVÊNIO COM A SANTA CASA DE MISERICÓRDIA DE CRUZEIRO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1849</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2011/1849/ple_07_2011.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2011/1849/ple_07_2011.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA E CRÉDITO ESPECIAL À LEI ORÇAMENTÁRIA - LOA, E ALTERAÇÃO NO PLANO PLURIANUAL - PPA E NA LEI DE DIRETRIZES ORÇAMENTÁRIAS - LDO, DO MUNICÍPIO DE AREIAS PARA O EXERCÍCIO DE 2011.</t>
   </si>
   <si>
     <t>1850</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2011/1850/ple_08_2011.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2011/1850/ple_08_2011.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DO PLANO PLURIANUAL - PPA, DA LEI DE DIRETRIZES ORÇAMENTÁRIAS - LDO, E DA LEI ORÇAMENTÁRIA - LOA, DO MUNICÍPIO DE AREIAS PARA O EXERCÍCIO DE 2011.</t>
   </si>
   <si>
     <t>1851</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2011/1851/ple_09_2011.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2011/1851/ple_09_2011.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A REALIZAÇÃO DE DESPESAS COM DOAÇÃO DE PRÊMIOS E VIAGENS NA FORMA QUE MENCIONA.</t>
   </si>
   <si>
     <t>1852</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2011/1852/ple_10_2011.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2011/1852/ple_10_2011.pdf</t>
   </si>
   <si>
     <t>AUTORIZA CONCESSÃO DE DIREITO DE USO DE IMÓVEL DA MUNICIPALIDADE.</t>
   </si>
   <si>
     <t>1853</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2011/1853/ple_11_2011.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2011/1853/ple_11_2011.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CELEBRAÇÃO DE CONVÊNIO COM O ESTADO DE SÃO PAULO, POR MEIO DA SECRETARIA DE DESENVOLVIMENTO SOCIAL.</t>
   </si>
   <si>
     <t>1854</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2011/1854/ple_12-2011.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2011/1854/ple_12-2011.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS A SEREM OBSERVADAS NA ELABORAÇÃO  DA LEI ORÇAMENTÁRIA DO MUNICÍPIO DE AREIAS PARA O EXERCÍCIO FINANCEIRO DE 2012.</t>
   </si>
   <si>
     <t>1855</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2011/1855/ple_13_2011.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2011/1855/ple_13_2011.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CELEBRAR CONVÊNIO COM A SECRETARIA DE ESTADO DE ESPORTE, LAZER E TURISMO.</t>
   </si>
   <si>
     <t>1856</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2011/1856/ple_14_2011.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2011/1856/ple_14_2011.pdf</t>
   </si>
   <si>
     <t>PROÍBE A COLOCAÇÃO DE TRAILERS EM LOCAIS PÚBLICOS.</t>
   </si>
   <si>
     <t>1857</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2011/1857/ple_-15-2011.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2011/1857/ple_-15-2011.pdf</t>
   </si>
   <si>
     <t>INSTITUI O DIA DA NASCENTE DO RIO PARAITINGA/RIO PARAÍBA DO SUL.</t>
   </si>
   <si>
     <t>1858</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2011/1858/ple_16_2011.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2011/1858/ple_16_2011.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DE DIREITOS DO IDOSO, DO FUNDO MUNICIPAL DE DIREITOS DO IDOSO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1859</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2011/1859/ple_17_2011.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2011/1859/ple_17_2011.pdf</t>
   </si>
   <si>
     <t>CRIA EMPREGO PUBLICO E VAGAS QUE MENCIONAM.</t>
   </si>
   <si>
     <t>1860</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2011/1860/ple_18_2011.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2011/1860/ple_18_2011.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ARTIGO 2.º, DA LEI MUNICIPAL 1.134, DE 28 DE ABRIL DE 2011.</t>
   </si>
   <si>
     <t>1861</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2011/1861/ple_19_2011.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2011/1861/ple_19_2011.pdf</t>
   </si>
   <si>
     <t>ALTERA DESTINAÇÃO DE TERRENO QUE MENCIONA.</t>
   </si>
   <si>
     <t>1862</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2011/1862/ple_20_2011.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2011/1862/ple_20_2011.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A FIRMAR CONVÊNIO E/OU CONTRATO COM A COMPANHIA DE DESENVOLVIMENTO HABITACIONAL E URBANO DO ESTADO DE SÃO PAULO.</t>
   </si>
   <si>
     <t>1863</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2011/1863/ple_21-2011.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2011/1863/ple_21-2011.pdf</t>
   </si>
   <si>
     <t>CRIA VAGA QUE MENCIONA.</t>
   </si>
   <si>
     <t>1864</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2011/1864/ple_22-2011.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2011/1864/ple_22-2011.pdf</t>
   </si>
   <si>
     <t>AUTORIZA DOAÇÃO DE IMÓVEL QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1865</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2011/1865/ple_23-2011.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2011/1865/ple_23-2011.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ESPECIAL NA LEI ORÇAMENTÁRIA ANUAL E ALTERAÇÕES NO PLANO PLURIANUAL - PPA E NA LEI DE DIRETRIZES ORÇAMENTÁRIAS - LDO NO EXERCÍCIO DE 2011.</t>
   </si>
   <si>
     <t>1866</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2011/1866/ple_24-2011.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2011/1866/ple_24-2011.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ALIENAÇÃO DE BENS INSERVÍVEIS QUE MENCIONA.</t>
   </si>
   <si>
     <t>1867</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2011/1867/ple_25-2011.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2011/1867/ple_25-2011.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A TRANSFORMAÇÃO DO CONSÓRCIO INTERMUNICIPAL DO VALE HISTÓRICO, CRIADO ATRAVÉS DA LEI  N.º 1.021/2006, EM CONSÓRCIO PÚBLICO DE DIREITO PÚBLICO, E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>1868</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2011/1868/ple_26-2011.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2011/1868/ple_26-2011.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO PARÁGRAFO 2.º, DO ARTIGO 4.º, DA LEI MUNICIPAL Nº 869, DE 09 DE JUNHO DE 1998.</t>
   </si>
   <si>
     <t>1869</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2011/1869/ple_27-2011.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2011/1869/ple_27-2011.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA PARA O EXERCÍCIO FINANCEIRO DE 2012 DO MUNICÍPIO DE AREIAS.</t>
   </si>
   <si>
     <t>1870</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2011/1870/ple_28-2011.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2011/1870/ple_28-2011.pdf</t>
   </si>
   <si>
     <t>ALTERA PROGRAMAS E AÇÕES DO PLANO PLURIANUAL - PPA E DA LEI DE DIRETRIZES ORÇAMENTÁRIAS - LDO 2012.</t>
   </si>
   <si>
     <t>1871</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2011/1871/ple_29-2011.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2011/1871/ple_29-2011.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A FIRMAR CONVÊNIO DE COOPERAÇÃO COM A UNIÃO, TRAVÉS DO JUÍZO DA 105, ZONA ELEITORAL, PARA FINS QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>1872</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2011/1872/ple_30-2011.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2011/1872/ple_30-2011.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA LEI Nº 1.118, DE 08 DE DEZEMBRO DE 2010.</t>
   </si>
   <si>
     <t>1873</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2011/1873/ple_31-2011.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2011/1873/ple_31-2011.pdf</t>
   </si>
   <si>
     <t>1874</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2011/1874/ple_32-2011.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2011/1874/ple_32-2011.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO SUPLEMENTAR NA LEI ORÇAMENTÁRIA ANUAL E ALTERAÇÕES NO PLANO PLURIANUAL - PPA E NA LEI DE DIRETRIZES ORÇAMENTÁRIAS - LDO NO EXERCÍCIO DE 2011.</t>
   </si>
   <si>
     <t>1875</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2011/1875/ple_33-2011.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2011/1875/ple_33-2011.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ARTIGO 59 E EXCLUI PARÁGRAFO ÚNICO  DO ARTIGO 59, DA LEI COMPLEMENTAR Nº 02, DE 08 DE DEZEMBRO DE 2010.</t>
   </si>
   <si>
     <t>1876</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo</t>
   </si>
   <si>
     <t>Ferreira, Adriano do Pelé</t>
   </si>
   <si>
-    <t>https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2011/1876/pll_-_01-2011.pdf</t>
+    <t>http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2011/1876/pll_-_01-2011.pdf</t>
   </si>
   <si>
     <t>CRIA CARGO QUE MENCIONA.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -804,67 +804,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2011/1843/ple_01_2011.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2011/1844/ple_02_2011.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2011/1845/ple_03_2011.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2011/1846/ple_04_2011.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2011/1847/ple_05_2011.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2011/1848/ple_06_2011.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2011/1849/ple_07_2011.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2011/1850/ple_08_2011.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2011/1851/ple_09_2011.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2011/1852/ple_10_2011.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2011/1853/ple_11_2011.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2011/1854/ple_12-2011.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2011/1855/ple_13_2011.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2011/1856/ple_14_2011.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2011/1857/ple_-15-2011.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2011/1858/ple_16_2011.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2011/1859/ple_17_2011.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2011/1860/ple_18_2011.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2011/1861/ple_19_2011.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2011/1862/ple_20_2011.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2011/1863/ple_21-2011.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2011/1864/ple_22-2011.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2011/1865/ple_23-2011.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2011/1866/ple_24-2011.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2011/1867/ple_25-2011.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2011/1868/ple_26-2011.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2011/1869/ple_27-2011.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2011/1870/ple_28-2011.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2011/1871/ple_29-2011.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2011/1872/ple_30-2011.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2011/1873/ple_31-2011.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2011/1874/ple_32-2011.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2011/1875/ple_33-2011.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2011/1876/pll_-_01-2011.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2011/1843/ple_01_2011.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2011/1844/ple_02_2011.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2011/1845/ple_03_2011.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2011/1846/ple_04_2011.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2011/1847/ple_05_2011.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2011/1848/ple_06_2011.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2011/1849/ple_07_2011.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2011/1850/ple_08_2011.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2011/1851/ple_09_2011.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2011/1852/ple_10_2011.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2011/1853/ple_11_2011.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2011/1854/ple_12-2011.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2011/1855/ple_13_2011.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2011/1856/ple_14_2011.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2011/1857/ple_-15-2011.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2011/1858/ple_16_2011.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2011/1859/ple_17_2011.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2011/1860/ple_18_2011.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2011/1861/ple_19_2011.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2011/1862/ple_20_2011.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2011/1863/ple_21-2011.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2011/1864/ple_22-2011.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2011/1865/ple_23-2011.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2011/1866/ple_24-2011.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2011/1867/ple_25-2011.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2011/1868/ple_26-2011.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2011/1869/ple_27-2011.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2011/1870/ple_28-2011.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2011/1871/ple_29-2011.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2011/1872/ple_30-2011.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2011/1873/ple_31-2011.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2011/1874/ple_32-2011.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2011/1875/ple_33-2011.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.areias.sp.leg.br/media/sapl/public/materialegislativa/2011/1876/pll_-_01-2011.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H35"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="23.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="85.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="84.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="196.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>